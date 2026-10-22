--- v0 (2026-04-28)
+++ v1 (2026-10-22)
@@ -1,319 +1,532 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="46663254" w14:textId="77777777" w:rsidR="00612ED7" w:rsidRPr="0052513E" w:rsidRDefault="00612ED7" w:rsidP="00D60B15">
+    <w:p w14:paraId="7646266C" w14:textId="3C00AF7E" w:rsidR="00612ED7" w:rsidRPr="0052513E" w:rsidRDefault="00612ED7" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="AbsenderzeileunterLogo"/>
-        <w:spacing w:before="180"/>
-      </w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0052513E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="492FD651" wp14:editId="0303ED3E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>1714500</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5760000" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="651837048" name="Freeform 22"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5760000" cy="0"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst>
+                            <a:gd name="T0" fmla="*/ 0 w 8504"/>
+                            <a:gd name="T1" fmla="*/ 8504 w 8504"/>
+                          </a:gdLst>
+                          <a:ahLst/>
+                          <a:cxnLst>
+                            <a:cxn ang="0">
+                              <a:pos x="T0" y="0"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T1" y="0"/>
+                            </a:cxn>
+                          </a:cxnLst>
+                          <a:rect l="0" t="0" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="8504">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="8504" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:srgbClr val="110D08"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
+            <w:pict>
+              <v:shape w14:anchorId="76E887B1" id="Freeform 22" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:135pt;width:453.55pt;height:0;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="8504,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaqxOdbAIAAC4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyw/ItEkpe2WqOkKbVmE&#10;tFykLR/gOk4T4XiM7TYtX8+M00so4gWRh2jGM55z5ubF/aHVbK+cb8AUPBulnCkjoWzMtuDf1o+v&#10;55z5IEwpNBhV8KPy/H758sWis7kaQw26VI5hEOPzzha8DsHmSeJlrVrhR2CVQWMFrhUBVbdNSic6&#10;jN7qZJyms6QDV1oHUnmPp6veyJcxflUpGb5UlVeB6YIjtxD/Lv439E+WC5FvnbB1I080xD+waEVj&#10;EPQSaiWCYDvX/BGqbaQDD1UYSWgTqKpGqpgDZpOlN9k818KqmAsWx9tLmfz/Cys/75/tV0fUvX0C&#10;+d1jRZLO+vxiIcWjD9t0n6DEHopdgJjsoXIt3cQ02CHW9HipqToEJvFwejdL8eNMnm2JyM8X5c6H&#10;DwpiELF/8qFvR4lSLGbJjGgRcY33q1ZjZ14lLGUdm0/Tyal3F59s4EP2gRtCbs9BRX3GkQdzAkKJ&#10;CZrYNOZlwVM+hDogjU5E6i++iH7ri6hXCIejeDuEjjMcwk2fiBWBmBEEiawreMySDlrYqzVEU7ip&#10;NIJcrdoMveL1IavejDcIANvcCxGUuA6aYeCx0Tp2QxuiMnsz7WvjQTclGYmNd9vNg3ZsL3C9sixd&#10;pXNKBoP95uZgZ8oYrFaifH+Sg2h0L6O/xtrGsaNJo+31+QbKI06dg35p8ZFBoQb3k7MOF7bg/sdO&#10;OMWZ/mhwI95mkwlteFQm07sxKm5o2QwtwkgMVfDAsfEkPoT+VdhZ12xrRMriKBh4h9NeNTSZkV/P&#10;6qTgUsZsTw8Ibf1Qj17XZ275CwAA//8DAFBLAwQUAAYACAAAACEAj9x/KdwAAAAIAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjdHgikcSp+VFTBKQHUqxtvkwh7HWK3DW/PIiHB&#10;bXdnNPtNsZq8E0ccYx9Iw3ymQCA1wfbUanh7XV/dgIjJkDUuEGr4wgir8vysMLkNJ6rwWKdWcAjF&#10;3GjoUhpyKWPToTdxFgYk1vZh9CbxOrbSjubE4d7JhVLX0pue+ENnBnzosPmoD17D3rlNeE71u3/Z&#10;Zp9hU92vH58qrS8vprsliIRT+jPDDz6jQ8lMu3AgG4XTwEWShkWmeGD5VmVzELvfiywL+b9A+Q0A&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDaqxOdbAIAAC4FAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCP3H8p3AAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;AMYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;" o:allowincell="f" path="m,l8504,e" filled="f" strokecolor="#110d08" strokeweight=".5pt">
+                <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;5760000,0" o:connectangles="0,0"/>
+                <w10:wrap anchorx="margin" anchory="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="0052513E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="19713AF3" wp14:editId="7C3471F0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>1430655</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5760000" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name="Freeform 22"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5760000" cy="0"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst>
+                            <a:gd name="T0" fmla="*/ 0 w 8504"/>
+                            <a:gd name="T1" fmla="*/ 8504 w 8504"/>
+                          </a:gdLst>
+                          <a:ahLst/>
+                          <a:cxnLst>
+                            <a:cxn ang="0">
+                              <a:pos x="T0" y="0"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T1" y="0"/>
+                            </a:cxn>
+                          </a:cxnLst>
+                          <a:rect l="0" t="0" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="8504">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="8504" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:srgbClr val="110D08"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
+            <w:pict>
+              <v:shape w14:anchorId="05202A75" id="Freeform 22" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:112.65pt;width:453.55pt;height:0;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="8504,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaqxOdbAIAAC4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyw/ItEkpe2WqOkKbVmE&#10;tFykLR/gOk4T4XiM7TYtX8+M00so4gWRh2jGM55z5ubF/aHVbK+cb8AUPBulnCkjoWzMtuDf1o+v&#10;55z5IEwpNBhV8KPy/H758sWis7kaQw26VI5hEOPzzha8DsHmSeJlrVrhR2CVQWMFrhUBVbdNSic6&#10;jN7qZJyms6QDV1oHUnmPp6veyJcxflUpGb5UlVeB6YIjtxD/Lv439E+WC5FvnbB1I080xD+waEVj&#10;EPQSaiWCYDvX/BGqbaQDD1UYSWgTqKpGqpgDZpOlN9k818KqmAsWx9tLmfz/Cys/75/tV0fUvX0C&#10;+d1jRZLO+vxiIcWjD9t0n6DEHopdgJjsoXIt3cQ02CHW9HipqToEJvFwejdL8eNMnm2JyM8X5c6H&#10;DwpiELF/8qFvR4lSLGbJjGgRcY33q1ZjZ14lLGUdm0/Tyal3F59s4EP2gRtCbs9BRX3GkQdzAkKJ&#10;CZrYNOZlwVM+hDogjU5E6i++iH7ri6hXCIejeDuEjjMcwk2fiBWBmBEEiawreMySDlrYqzVEU7ip&#10;NIJcrdoMveL1IavejDcIANvcCxGUuA6aYeCx0Tp2QxuiMnsz7WvjQTclGYmNd9vNg3ZsL3C9sixd&#10;pXNKBoP95uZgZ8oYrFaifH+Sg2h0L6O/xtrGsaNJo+31+QbKI06dg35p8ZFBoQb3k7MOF7bg/sdO&#10;OMWZ/mhwI95mkwlteFQm07sxKm5o2QwtwkgMVfDAsfEkPoT+VdhZ12xrRMriKBh4h9NeNTSZkV/P&#10;6qTgUsZsTw8Ibf1Qj17XZ275CwAA//8DAFBLAwQUAAYACAAAACEAmREFD90AAAAIAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjTIFpI41T8qKiCUwKoVzfeJhH2OsRum749i4QE&#10;x9lZzXyTL0dnxQGH0HlSMJ0kIJBqbzpqFLy/ra5uQYSoyWjrCRWcMMCyOD/LdWb8kUo8VLERHEIh&#10;0wraGPtMylC36HSY+B6JvZ0fnI4sh0aaQR853FmZJslMOt0RN7S6x8cW689q7xTsrF37l1h9uNfN&#10;/Muvy4fV03Op1OXFeL8AEXGMf8/wg8/oUDDT1u/JBGEV8JCoIE1vrkGwfZfMpyC2vxdZ5PL/gOIb&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2qsTnWwCAAAuBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAmREFD90AAAAIAQAADwAAAAAAAAAAAAAA&#10;AADGBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;" o:allowincell="f" path="m,l8504,e" filled="f" strokecolor="#110d08" strokeweight=".5pt">
+                <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;5760000,0" o:connectangles="0,0"/>
+                <w10:wrap anchorx="margin" anchory="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
       <w:r w:rsidRPr="0052513E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="1DABD4ED" wp14:editId="4D8F4935">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="1DABD4ED" wp14:editId="4D48C82E">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="margin">
-              <wp:align>left</wp:align>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>900430</wp:posOffset>
             </wp:positionH>
-            <wp:positionV relativeFrom="topMargin">
-              <wp:align>bottom</wp:align>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>648335</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1792605" cy="611505"/>
+            <wp:extent cx="1792800" cy="612000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1195958419" name="Grafik 2" descr="Logo der TU Dresden"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Grafik 2" descr="Logo der TU Dresden"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="8019" t="18225" r="8019" b="18301"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1792605" cy="611505"/>
+                      <a:ext cx="1792800" cy="612000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="0052513E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Fakultät Maschinenwesen</w:t>
       </w:r>
       <w:r w:rsidRPr="0052513E">
         <w:t xml:space="preserve"> Institut für Energietechnik, Prof. f. Gebäudeenergietechnik u. Wärmeversorgung</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002844AE" w14:paraId="66FB4F3A" w14:textId="77777777" w:rsidTr="002844AE">
+      <w:tr w:rsidR="002844AE" w14:paraId="7554E1B2" w14:textId="77777777" w:rsidTr="002844AE">
         <w:trPr>
           <w:trHeight w:val="10277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59A58B85" w14:textId="77777777" w:rsidR="002844AE" w:rsidRPr="00A25B37" w:rsidRDefault="002844AE" w:rsidP="002844AE">
+          <w:p w14:paraId="657840B3" w14:textId="77777777" w:rsidR="002844AE" w:rsidRPr="00A25B37" w:rsidRDefault="002844AE" w:rsidP="002844AE">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r w:rsidRPr="00A25B37">
               <w:t>Name Bearbeiter*in</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EE64056" w14:textId="77777777" w:rsidR="002844AE" w:rsidRPr="00A25B37" w:rsidRDefault="002844AE" w:rsidP="002844AE">
+          <w:p w14:paraId="5156F76F" w14:textId="77777777" w:rsidR="002844AE" w:rsidRPr="00A25B37" w:rsidRDefault="002844AE" w:rsidP="002844AE">
             <w:pPr>
               <w:pStyle w:val="Titel"/>
             </w:pPr>
             <w:r w:rsidRPr="00A25B37">
               <w:t>Titel der studentischen Arbeit</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="223F06F9" w14:textId="77777777" w:rsidR="002844AE" w:rsidRDefault="002844AE" w:rsidP="002844AE">
+          <w:p w14:paraId="07C6EBE8" w14:textId="105F3717" w:rsidR="002844AE" w:rsidRDefault="002844AE" w:rsidP="002844AE">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r w:rsidRPr="00667985">
               <w:t>Untertitel bzw. nähere Beschreibung des Themas oder der Aufgabenstellung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002844AE" w14:paraId="25F7E981" w14:textId="77777777" w:rsidTr="002844AE">
+      <w:tr w:rsidR="002844AE" w14:paraId="00E4C93C" w14:textId="77777777" w:rsidTr="002844AE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="521B5CEE" w14:textId="77777777" w:rsidR="002844AE" w:rsidRDefault="002844AE" w:rsidP="002844AE">
+          <w:p w14:paraId="21C408D2" w14:textId="77777777" w:rsidR="002844AE" w:rsidRDefault="002844AE" w:rsidP="002844AE">
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="000B4A56">
               <w:t>Verantwortliche</w:t>
             </w:r>
             <w:r>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="000B4A56">
               <w:t xml:space="preserve"> H</w:t>
             </w:r>
             <w:r>
               <w:t>ochschullehrer / 1. Prüfer:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EC8EFC6" w14:textId="77777777" w:rsidR="002844AE" w:rsidRDefault="002844AE" w:rsidP="002844AE">
+          <w:p w14:paraId="789322E6" w14:textId="77777777" w:rsidR="002844AE" w:rsidRDefault="002844AE" w:rsidP="002844AE">
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>Prof. Max Mustermann</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DA36C8C" w14:textId="77777777" w:rsidR="002844AE" w:rsidRDefault="002844AE" w:rsidP="002844AE">
+          <w:p w14:paraId="3FAEBDC0" w14:textId="77777777" w:rsidR="002844AE" w:rsidRDefault="002844AE" w:rsidP="002844AE">
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>1. Betreuerin / 2. Prüferin:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01882D2D" w14:textId="77777777" w:rsidR="002844AE" w:rsidRPr="00237138" w:rsidRDefault="002844AE" w:rsidP="002844AE">
+          <w:p w14:paraId="2DB253AE" w14:textId="77777777" w:rsidR="002844AE" w:rsidRPr="00237138" w:rsidRDefault="002844AE" w:rsidP="002844AE">
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>Dr. Anna Musterfrau</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6039C3A1" w14:textId="77777777" w:rsidR="002844AE" w:rsidRDefault="002844AE" w:rsidP="00FA4771">
+          <w:p w14:paraId="2D410763" w14:textId="77777777" w:rsidR="002844AE" w:rsidRPr="005A388C" w:rsidRDefault="002844AE" w:rsidP="002844AE">
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>Eingereicht am</w:t>
             </w:r>
             <w:r w:rsidRPr="005A388C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>XX.XX.XXXX in Dresden</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2312DEBE" w14:textId="77777777" w:rsidR="002D10F1" w:rsidRDefault="002D10F1" w:rsidP="00FA4771">
-[...3 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="54634F44" w14:textId="77777777" w:rsidR="002844AE" w:rsidRDefault="002844AE" w:rsidP="00072C3D"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="32C5C278" w14:textId="77777777" w:rsidR="002844AE" w:rsidRDefault="002844AE" w:rsidP="00072C3D"/>
-    <w:p w14:paraId="67C24FCE" w14:textId="77777777" w:rsidR="004249AD" w:rsidRPr="00667985" w:rsidRDefault="004249AD" w:rsidP="00072C3D">
+    <w:p w14:paraId="3C4BCFB7" w14:textId="77777777" w:rsidR="002844AE" w:rsidRDefault="002844AE" w:rsidP="00072C3D"/>
+    <w:p w14:paraId="095F8192" w14:textId="5C334069" w:rsidR="004249AD" w:rsidRPr="00667985" w:rsidRDefault="004249AD" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="Untertitel"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="247C865A" w14:textId="77777777" w:rsidR="0099317A" w:rsidRPr="00B869D7" w:rsidRDefault="0099317A" w:rsidP="00072C3D">
-[...1 lines deleted...]
-        <w:sectPr w:rsidR="0099317A" w:rsidRPr="00B869D7" w:rsidSect="002D10F1">
+    <w:p w14:paraId="56219780" w14:textId="5B6239A0" w:rsidR="0099317A" w:rsidRPr="00B869D7" w:rsidRDefault="0099317A" w:rsidP="00072C3D">
+      <w:pPr>
+        <w:sectPr w:rsidR="0099317A" w:rsidRPr="00B869D7" w:rsidSect="000F1C82">
           <w:headerReference w:type="even" r:id="rId9"/>
           <w:headerReference w:type="first" r:id="rId10"/>
           <w:footerReference w:type="first" r:id="rId11"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
-          <w:pgMar w:top="2268" w:right="851" w:bottom="851" w:left="1418" w:header="624" w:footer="624" w:gutter="0"/>
+          <w:pgMar w:top="1021" w:right="851" w:bottom="851" w:left="1418" w:header="624" w:footer="624" w:gutter="0"/>
           <w:cols w:space="709"/>
           <w:noEndnote/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="583AEF7A" w14:textId="77777777" w:rsidR="00DC7175" w:rsidRPr="006F71AC" w:rsidRDefault="00D07F43" w:rsidP="00D07F43">
+    <w:p w14:paraId="61BDF7F1" w14:textId="5B6CB51B" w:rsidR="00DC7175" w:rsidRPr="006F71AC" w:rsidRDefault="00D07F43" w:rsidP="00D07F43">
       <w:pPr>
         <w:pStyle w:val="berschrift7"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Aufgabenstellun</w:t>
       </w:r>
       <w:r w:rsidR="004251DE" w:rsidRPr="006F71AC">
         <w:t>g</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="680211C8" w14:textId="77777777" w:rsidR="0099317A" w:rsidRPr="0052513E" w:rsidRDefault="006828D3" w:rsidP="00072C3D">
+    <w:p w14:paraId="0B50071E" w14:textId="273E5139" w:rsidR="0099317A" w:rsidRPr="0052513E" w:rsidRDefault="006828D3" w:rsidP="00072C3D">
       <w:pPr>
         <w:sectPr w:rsidR="0099317A" w:rsidRPr="0052513E" w:rsidSect="00C9076A">
           <w:headerReference w:type="even" r:id="rId12"/>
           <w:headerReference w:type="default" r:id="rId13"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="1741" w:gutter="0"/>
           <w:cols w:space="709"/>
           <w:noEndnote/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="0052513E">
         <w:t xml:space="preserve">[Platzhalterseite] </w:t>
       </w:r>
       <w:r w:rsidR="00DC7175" w:rsidRPr="0052513E">
         <w:t>Hier wird das Original der ausgereichten Aufgabenstellung eingeordnet.</w:t>
       </w:r>
       <w:r w:rsidR="00120A48" w:rsidRPr="0052513E">
         <w:t xml:space="preserve"> Für weitere Ausfertigungen der Arbeit sind bitte Kopien der ausgereichten Aufgabenstellung anzufertigen</w:t>
       </w:r>
       <w:r w:rsidR="003D7E2B" w:rsidRPr="0052513E">
         <w:t xml:space="preserve"> und an dieser Stelle einzufügen</w:t>
       </w:r>
       <w:r w:rsidR="00120A48" w:rsidRPr="0052513E">
         <w:t>.</w:t>
@@ -345,5296 +558,4541 @@
         <w:t>Original-</w:t>
       </w:r>
       <w:r w:rsidR="003D7E2B" w:rsidRPr="00C9076A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Aufgabenstellung</w:t>
       </w:r>
       <w:r w:rsidR="003D7E2B" w:rsidRPr="0052513E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> zu ersetzen</w:t>
       </w:r>
       <w:r w:rsidR="00EC0E0F" w:rsidRPr="0052513E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3271062A" w14:textId="77777777" w:rsidR="00DC7175" w:rsidRPr="00B869D7" w:rsidRDefault="00120A48" w:rsidP="00072C3D">
+    <w:p w14:paraId="182DCC10" w14:textId="7F5566B9" w:rsidR="00DC7175" w:rsidRPr="00B869D7" w:rsidRDefault="00120A48" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="berschrift7"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Kurz</w:t>
       </w:r>
       <w:r w:rsidR="004251DE">
         <w:t>fassung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3506514D" w14:textId="77777777" w:rsidR="001E7603" w:rsidRPr="00B869D7" w:rsidRDefault="00DC7175" w:rsidP="00072C3D">
+    <w:p w14:paraId="2FFA4433" w14:textId="30619AA5" w:rsidR="001E7603" w:rsidRPr="00B869D7" w:rsidRDefault="00DC7175" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t xml:space="preserve">Hier wird der Inhalt der Arbeit </w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">auf </w:t>
       </w:r>
       <w:r w:rsidR="00120A48">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">maximal </w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>einer Seite</w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:t xml:space="preserve"> zusammengefasst.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E69BADB" w14:textId="77777777" w:rsidR="00B65BF8" w:rsidRPr="00B869D7" w:rsidRDefault="00B65BF8" w:rsidP="00072C3D"/>
-    <w:p w14:paraId="49325320" w14:textId="77777777" w:rsidR="00E85294" w:rsidRPr="005128A8" w:rsidRDefault="00E85294" w:rsidP="00072C3D">
+    <w:p w14:paraId="2F172FD2" w14:textId="77777777" w:rsidR="00B65BF8" w:rsidRPr="00B869D7" w:rsidRDefault="00B65BF8" w:rsidP="00072C3D"/>
+    <w:p w14:paraId="6E15FB3A" w14:textId="77777777" w:rsidR="00E85294" w:rsidRPr="005128A8" w:rsidRDefault="00E85294" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="berschrift7"/>
         <w:rPr>
           <w:rStyle w:val="Hervorhebung"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005128A8">
         <w:rPr>
           <w:rStyle w:val="Hervorhebung"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AABDE39" w14:textId="77777777" w:rsidR="00E85294" w:rsidRPr="00B869D7" w:rsidRDefault="00E85294" w:rsidP="00072C3D">
+    <w:p w14:paraId="5C53CB97" w14:textId="6142B08F" w:rsidR="00E85294" w:rsidRPr="00B869D7" w:rsidRDefault="00E85294" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t>Hier wird d</w:t>
       </w:r>
       <w:r w:rsidR="00120A48">
         <w:t>ie Kurzfassung d</w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:t xml:space="preserve">er Arbeit </w:t>
       </w:r>
       <w:r w:rsidRPr="00014CA1">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>auf Englisch</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00120A48">
         <w:t>verfasst.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E790441" w14:textId="77777777" w:rsidR="00014CA1" w:rsidRPr="00B869D7" w:rsidRDefault="00014CA1" w:rsidP="00072C3D"/>
-    <w:p w14:paraId="23A4F966" w14:textId="77777777" w:rsidR="000F1C82" w:rsidRDefault="000F1C82" w:rsidP="00072C3D">
+    <w:p w14:paraId="009B1437" w14:textId="77777777" w:rsidR="00014CA1" w:rsidRPr="00B869D7" w:rsidRDefault="00014CA1" w:rsidP="00072C3D"/>
+    <w:p w14:paraId="3F7AEE49" w14:textId="77777777" w:rsidR="000F1C82" w:rsidRDefault="000F1C82" w:rsidP="00072C3D">
       <w:pPr>
         <w:sectPr w:rsidR="000F1C82" w:rsidSect="00C9076A">
           <w:headerReference w:type="default" r:id="rId14"/>
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:headerReference w:type="first" r:id="rId16"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="1228" w:gutter="0"/>
           <w:cols w:space="709"/>
           <w:noEndnote/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="429480141"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:commentRangeStart w:id="0" w:displacedByCustomXml="prev"/>
-        <w:p w14:paraId="0B0071FC" w14:textId="77777777" w:rsidR="00C31044" w:rsidRPr="005D1944" w:rsidRDefault="005D1944" w:rsidP="00072C3D">
+        <w:p w14:paraId="23C82D16" w14:textId="6CDA7A3B" w:rsidR="00C31044" w:rsidRPr="005D1944" w:rsidRDefault="005D1944" w:rsidP="00072C3D">
           <w:pPr>
             <w:pStyle w:val="Inhaltsverzeichnisberschrift"/>
           </w:pPr>
           <w:r>
             <w:t>Inhaltsverzeichnis</w:t>
           </w:r>
           <w:commentRangeEnd w:id="0"/>
           <w:r w:rsidR="00D07F43" w:rsidRPr="005D1944">
             <w:rPr>
               <w:rStyle w:val="Kommentarzeichen"/>
-              <w:sz w:val="32"/>
+              <w:sz w:val="36"/>
               <w:szCs w:val="40"/>
             </w:rPr>
             <w:commentReference w:id="0"/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="2B217F4E" w14:textId="77777777" w:rsidR="00C31044" w:rsidRPr="00C31044" w:rsidRDefault="00C31044" w:rsidP="00072C3D"/>
-        <w:p w14:paraId="0849188F" w14:textId="6EF4C64E" w:rsidR="00FE53E9" w:rsidRDefault="00F447F1">
+        <w:p w14:paraId="0E6062B2" w14:textId="77777777" w:rsidR="00C31044" w:rsidRPr="00C31044" w:rsidRDefault="00C31044" w:rsidP="00072C3D"/>
+        <w:p w14:paraId="496AA3B7" w14:textId="12E44CBB" w:rsidR="00072C3D" w:rsidRDefault="00F447F1">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
-              <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc224634018" w:history="1">
-            <w:r w:rsidR="00FE53E9" w:rsidRPr="0083595F">
+          <w:hyperlink w:anchor="_Toc223964113" w:history="1">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00FE53E9">
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00FE53E9" w:rsidRPr="0083595F">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Einleitung</w:t>
             </w:r>
-            <w:r w:rsidR="00FE53E9">
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00FE53E9">
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00FE53E9">
-[...10 lines deleted...]
-            <w:r w:rsidR="00FE53E9">
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223964113 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FE53E9">
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00FE53E9">
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="773FE1AA" w14:textId="2A6ED320" w:rsidR="00FE53E9" w:rsidRDefault="00FE53E9">
+        <w:p w14:paraId="1B178976" w14:textId="1CE9CA17" w:rsidR="00072C3D" w:rsidRDefault="00A61584">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
-              <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224634019" w:history="1">
-            <w:r w:rsidRPr="0083595F">
+          <w:hyperlink w:anchor="_Toc223964114" w:history="1">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="0083595F">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Hinweise zum Textteil</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223964114 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="68C12E0B" w14:textId="1F1DDF6A" w:rsidR="00FE53E9" w:rsidRDefault="00FE53E9">
+        <w:p w14:paraId="71012F82" w14:textId="5BFCE83C" w:rsidR="00072C3D" w:rsidRDefault="00A61584">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
-              <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224634020" w:history="1">
-            <w:r w:rsidRPr="0083595F">
+          <w:hyperlink w:anchor="_Toc223964115" w:history="1">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>2.1</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="0083595F">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Allgemeines</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223964115 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="56103C6E" w14:textId="104E0746" w:rsidR="00FE53E9" w:rsidRDefault="00FE53E9">
+        <w:p w14:paraId="55887E8B" w14:textId="3C145CA4" w:rsidR="00072C3D" w:rsidRDefault="00A61584">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
-              <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224634021" w:history="1">
-            <w:r w:rsidRPr="0083595F">
+          <w:hyperlink w:anchor="_Toc223964116" w:history="1">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>2.2</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="0083595F">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Gliederung</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223964116 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="47EB1908" w14:textId="056F81DA" w:rsidR="00FE53E9" w:rsidRDefault="00FE53E9">
+        <w:p w14:paraId="706B7F1F" w14:textId="5E166C2E" w:rsidR="00072C3D" w:rsidRDefault="00A61584">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
-              <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224634022" w:history="1">
-            <w:r w:rsidRPr="0083595F">
+          <w:hyperlink w:anchor="_Toc223964117" w:history="1">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>2.3</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="0083595F">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Formatierung</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223964117 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="212C3647" w14:textId="0EBAAC00" w:rsidR="00FE53E9" w:rsidRDefault="00FE53E9">
+        <w:p w14:paraId="66F8C64A" w14:textId="61F837F6" w:rsidR="00072C3D" w:rsidRDefault="00A61584">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1440"/>
-              <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
-              <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224634023" w:history="1">
-            <w:r w:rsidRPr="0083595F">
+          <w:hyperlink w:anchor="_Toc223964118" w:history="1">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.3.1</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="0083595F">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Allgemeines</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Formatvorlagen</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223964118 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="382B0AA0" w14:textId="0953908B" w:rsidR="00FE53E9" w:rsidRDefault="00FE53E9">
+        <w:p w14:paraId="70DBF2CD" w14:textId="14369CA2" w:rsidR="00072C3D" w:rsidRDefault="00A61584">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1440"/>
-              <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
-              <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224634024" w:history="1">
-            <w:r w:rsidRPr="0083595F">
+          <w:hyperlink w:anchor="_Toc223964119" w:history="1">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.3.2</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="0083595F">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Formatvorlagen</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Absätze und Überschriften</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223964119 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="664364E1" w14:textId="66616597" w:rsidR="00FE53E9" w:rsidRDefault="00FE53E9">
+        <w:p w14:paraId="40FE8E38" w14:textId="0B4B9830" w:rsidR="00072C3D" w:rsidRDefault="00A61584">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1440"/>
-              <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
-              <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224634025" w:history="1">
-            <w:r w:rsidRPr="0083595F">
+          <w:hyperlink w:anchor="_Toc223964120" w:history="1">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.3.3</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="0083595F">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Absätze und Überschriften</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Schriftgröße und Zeilenabstand</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223964120 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4281F3E4" w14:textId="62B4005D" w:rsidR="00FE53E9" w:rsidRDefault="00FE53E9">
+        <w:p w14:paraId="00A2DBFB" w14:textId="7B35CA47" w:rsidR="00072C3D" w:rsidRDefault="00A61584">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1440"/>
-              <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
-              <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224634026" w:history="1">
-            <w:r w:rsidRPr="0083595F">
+          <w:hyperlink w:anchor="_Toc223964121" w:history="1">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.3.4</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="0083595F">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Schriftgröße und Zeilenabstand</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Abkürzungen und physikalische Größen</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223964121 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0E7637BD" w14:textId="565C537F" w:rsidR="00FE53E9" w:rsidRDefault="00FE53E9">
+        <w:p w14:paraId="02DDD34D" w14:textId="20474324" w:rsidR="00072C3D" w:rsidRDefault="00A61584">
+          <w:pPr>
+            <w:pStyle w:val="Verzeichnis2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc223964122" w:history="1">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>2.4</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Rechtschreibung und Grammatik</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223964122 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="12FFDD69" w14:textId="15ABDE5A" w:rsidR="00072C3D" w:rsidRDefault="00A61584">
+          <w:pPr>
+            <w:pStyle w:val="Verzeichnis2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc223964123" w:history="1">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>2.5</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Quellen und Zitate</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223964123 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7CDDB91A" w14:textId="5EB6915B" w:rsidR="00072C3D" w:rsidRDefault="00A61584">
+          <w:pPr>
+            <w:pStyle w:val="Verzeichnis2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc223964124" w:history="1">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>2.6</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Fußnoten</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223964124 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="61131597" w14:textId="37E02B20" w:rsidR="00072C3D" w:rsidRDefault="00A61584">
+          <w:pPr>
+            <w:pStyle w:val="Verzeichnis2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc223964125" w:history="1">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>2.7</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Kopfzeile</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223964125 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="34301CBF" w14:textId="7F6241F5" w:rsidR="00072C3D" w:rsidRDefault="00A61584">
+          <w:pPr>
+            <w:pStyle w:val="Verzeichnis2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc223964126" w:history="1">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>2.8</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Abbildungen und Tabellen</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223964126 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="34CB8B87" w14:textId="6728ECC3" w:rsidR="00072C3D" w:rsidRDefault="00A61584">
+          <w:pPr>
+            <w:pStyle w:val="Verzeichnis2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc223964127" w:history="1">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>2.9</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Farben</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223964127 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7FB48019" w14:textId="04921731" w:rsidR="00072C3D" w:rsidRDefault="00A61584">
+          <w:pPr>
+            <w:pStyle w:val="Verzeichnis2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc223964128" w:history="1">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>2.10</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Formeln</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223964128 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="4AA338EA" w14:textId="07A4ACF7" w:rsidR="00072C3D" w:rsidRDefault="00A61584">
+          <w:pPr>
+            <w:pStyle w:val="Verzeichnis2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc223964129" w:history="1">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>2.11</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Sonstige Hinweise zu Text und Formatierung</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223964129 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="72CB5055" w14:textId="464A3645" w:rsidR="00072C3D" w:rsidRDefault="00A61584">
+          <w:pPr>
+            <w:pStyle w:val="Verzeichnis1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc223964130" w:history="1">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Druck, Abgabe und Veröffentlichung der Arbeit</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223964130 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7CD5B939" w14:textId="25EA4275" w:rsidR="00072C3D" w:rsidRDefault="00A61584">
+          <w:pPr>
+            <w:pStyle w:val="Verzeichnis2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc223964131" w:history="1">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>3.1</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Druck und Bindung</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223964131 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2E2FB2B9" w14:textId="6B8002D9" w:rsidR="00072C3D" w:rsidRDefault="00A61584">
+          <w:pPr>
+            <w:pStyle w:val="Verzeichnis2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc223964132" w:history="1">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>3.2</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Abgabe der Arbeit</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223964132 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="76E83626" w14:textId="210C6824" w:rsidR="00072C3D" w:rsidRDefault="00A61584">
+          <w:pPr>
+            <w:pStyle w:val="Verzeichnis2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc223964133" w:history="1">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>3.3</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Elektronische Form</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223964133 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="457252EE" w14:textId="58C99FB5" w:rsidR="00072C3D" w:rsidRDefault="00A61584">
+          <w:pPr>
+            <w:pStyle w:val="Verzeichnis2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc223964134" w:history="1">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>3.4</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Veröffentlichungen</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223964134 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="4DE44981" w14:textId="1A63D87A" w:rsidR="00072C3D" w:rsidRDefault="00A61584">
+          <w:pPr>
+            <w:pStyle w:val="Verzeichnis2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc223964135" w:history="1">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>3.5</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Kommentare am rechten Blattrand</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223964135 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="49E4B9EC" w14:textId="296DBE09" w:rsidR="00072C3D" w:rsidRDefault="00A61584">
+          <w:pPr>
+            <w:pStyle w:val="Verzeichnis1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc223964136" w:history="1">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Betreuung</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223964136 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="66BD6754" w14:textId="583344BE" w:rsidR="00072C3D" w:rsidRDefault="00A61584">
+          <w:pPr>
+            <w:pStyle w:val="Verzeichnis1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc223964137" w:history="1">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Zusammenfassung und Ausblick</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223964137 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0B31DE21" w14:textId="7019263B" w:rsidR="00072C3D" w:rsidRDefault="00A61584">
+          <w:pPr>
+            <w:pStyle w:val="Verzeichnis1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc223964138" w:history="1">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Hinweise zur Erstellung eines Barrierefreien Dokumentes</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223964138 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="13235EF3" w14:textId="1E01F904" w:rsidR="00072C3D" w:rsidRDefault="00A61584">
+          <w:pPr>
+            <w:pStyle w:val="Verzeichnis2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc223964139" w:history="1">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>6.1</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Grundlagen</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223964139 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="4EFE4447" w14:textId="37A54B7B" w:rsidR="00072C3D" w:rsidRDefault="00A61584">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1440"/>
-              <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
-              <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224634027" w:history="1">
-            <w:r w:rsidRPr="0083595F">
+          <w:hyperlink w:anchor="_Toc223964140" w:history="1">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>2.3.5</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>6.1.1</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="0083595F">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Abkürzungen und physikalische Größen</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Formatvorlagen</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223964140 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="68451331" w14:textId="1658ABD7" w:rsidR="00FE53E9" w:rsidRDefault="00FE53E9">
-[...1700 lines deleted...]
-        <w:p w14:paraId="200B3D60" w14:textId="4C1F58DD" w:rsidR="00FE53E9" w:rsidRDefault="00FE53E9">
+        <w:p w14:paraId="0B8E33E2" w14:textId="48B98CD3" w:rsidR="00072C3D" w:rsidRDefault="00A61584">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1440"/>
-              <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
-              <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224634049" w:history="1">
-            <w:r w:rsidRPr="0083595F">
+          <w:hyperlink w:anchor="_Toc223964141" w:history="1">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>6.4.1</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>6.1.2</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="0083595F">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Tabellen</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Kontrast</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223964141 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6A3E468B" w14:textId="61000C93" w:rsidR="00FE53E9" w:rsidRDefault="00FE53E9">
+        <w:p w14:paraId="696921A4" w14:textId="1F728851" w:rsidR="00072C3D" w:rsidRDefault="00A61584">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1440"/>
-              <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
-              <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224634050" w:history="1">
-            <w:r w:rsidRPr="0083595F">
+          <w:hyperlink w:anchor="_Toc223964142" w:history="1">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>6.4.2</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>6.1.3</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="0083595F">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Links und Querverweise</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Listen</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223964142 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="722524F3" w14:textId="4EB62F86" w:rsidR="00FE53E9" w:rsidRDefault="00FE53E9">
+        <w:p w14:paraId="013C87CB" w14:textId="5CB7F9C9" w:rsidR="00072C3D" w:rsidRDefault="00A61584">
           <w:pPr>
-            <w:pStyle w:val="Verzeichnis2"/>
-[...728 lines deleted...]
-            <w:pStyle w:val="Verzeichnis5"/>
+            <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
+              <w:tab w:val="left" w:pos="1440"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
-              <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224634060" w:history="1">
-            <w:r w:rsidRPr="0083595F">
+          <w:hyperlink w:anchor="_Toc223964143" w:history="1">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Literaturverzeichnis</w:t>
-[...4 lines deleted...]
-                <w:webHidden/>
+              <w:t>6.1.4</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Tabellen</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223964143 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3B92D818" w14:textId="10CAD605" w:rsidR="00FE53E9" w:rsidRDefault="00FE53E9">
+        <w:p w14:paraId="0A3229DA" w14:textId="404349B5" w:rsidR="00072C3D" w:rsidRDefault="00A61584">
           <w:pPr>
-            <w:pStyle w:val="Verzeichnis5"/>
+            <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
+              <w:tab w:val="left" w:pos="1440"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
-              <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224634061" w:history="1">
-            <w:r w:rsidRPr="0083595F">
+          <w:hyperlink w:anchor="_Toc223964144" w:history="1">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Symbolverzeichnis</w:t>
-[...4 lines deleted...]
-                <w:webHidden/>
+              <w:t>6.1.5</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Links und Querverweise</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223964144 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0B78DC2D" w14:textId="07A0382C" w:rsidR="00FE53E9" w:rsidRDefault="00FE53E9">
+        <w:p w14:paraId="417C3F07" w14:textId="7FC005BE" w:rsidR="00072C3D" w:rsidRDefault="00A61584">
           <w:pPr>
-            <w:pStyle w:val="Verzeichnis5"/>
+            <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
+              <w:tab w:val="left" w:pos="1440"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
-              <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224634062" w:history="1">
-            <w:r w:rsidRPr="0083595F">
+          <w:hyperlink w:anchor="_Toc223964145" w:history="1">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Abbildungsverzeichnis</w:t>
-[...4 lines deleted...]
-                <w:webHidden/>
+              <w:t>6.1.6</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Inhaltsverzeichnisse</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223964145 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="36A35A74" w14:textId="5BABDFF2" w:rsidR="00FE53E9" w:rsidRDefault="00FE53E9">
+        <w:p w14:paraId="568AC2AD" w14:textId="6BBFB9C4" w:rsidR="00072C3D" w:rsidRDefault="00A61584">
           <w:pPr>
-            <w:pStyle w:val="Verzeichnis5"/>
+            <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
+              <w:tab w:val="left" w:pos="1440"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
-              <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224634063" w:history="1">
-            <w:r w:rsidRPr="0083595F">
+          <w:hyperlink w:anchor="_Toc223964146" w:history="1">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Tabellenverzeichnis</w:t>
-[...4 lines deleted...]
-                <w:webHidden/>
+              <w:t>6.1.7</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Alternativtexte für Bilder und Grafiken</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223964146 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="33D1DF25" w14:textId="04B93FBB" w:rsidR="00FE53E9" w:rsidRDefault="00FE53E9">
+        <w:p w14:paraId="245B41D0" w14:textId="6D42A7C6" w:rsidR="00072C3D" w:rsidRDefault="00A61584">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis5"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
-              <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224634064" w:history="1">
-            <w:r w:rsidRPr="0083595F">
+          <w:hyperlink w:anchor="_Toc223964147" w:history="1">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Anhang</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Literaturverzeichnis</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223964147 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="156A6177" w14:textId="7C08D432" w:rsidR="00FE53E9" w:rsidRDefault="00FE53E9">
+        <w:p w14:paraId="5BF88FAB" w14:textId="63EEC560" w:rsidR="00072C3D" w:rsidRDefault="00A61584">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis5"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
-              <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224634065" w:history="1">
-            <w:r w:rsidRPr="0083595F">
+          <w:hyperlink w:anchor="_Toc223964148" w:history="1">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Eidesstattliche Erklärung</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Symbolverzeichnis</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223964148 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2D29CF99" w14:textId="0F23685D" w:rsidR="00FE53E9" w:rsidRDefault="00FE53E9">
+        <w:p w14:paraId="69AC7B6B" w14:textId="3871508F" w:rsidR="00072C3D" w:rsidRDefault="00A61584">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis5"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
-              <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224634066" w:history="1">
-            <w:r w:rsidRPr="0083595F">
+          <w:hyperlink w:anchor="_Toc223964149" w:history="1">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Datenträger</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Abbildungsverzeichnis</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223964149 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="380DF15B" w14:textId="09A9D710" w:rsidR="00FE53E9" w:rsidRDefault="00FE53E9">
+        <w:p w14:paraId="1907B215" w14:textId="335F3284" w:rsidR="00072C3D" w:rsidRDefault="00A61584">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis5"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
-              <w:lang w:val="en-DE" w:eastAsia="en-DE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224634067" w:history="1">
-            <w:r w:rsidRPr="0083595F">
+          <w:hyperlink w:anchor="_Toc223964150" w:history="1">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>QR-Code und Link zur digitalen Version des PDF</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Tabellenverzeichnis</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223964150 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="73209AE9" w14:textId="09F1028F" w:rsidR="00C31044" w:rsidRDefault="00F447F1" w:rsidP="00072C3D">
+        <w:p w14:paraId="57478CEB" w14:textId="394EFF86" w:rsidR="00072C3D" w:rsidRDefault="00A61584">
+          <w:pPr>
+            <w:pStyle w:val="Verzeichnis5"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc223964151" w:history="1">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Anhang</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223964151 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6EF60389" w14:textId="693649B2" w:rsidR="00072C3D" w:rsidRDefault="00A61584">
+          <w:pPr>
+            <w:pStyle w:val="Verzeichnis5"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc223964152" w:history="1">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Eidesstattliche Erklärung</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223964152 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6EF29BBF" w14:textId="01B26E30" w:rsidR="00072C3D" w:rsidRDefault="00A61584">
+          <w:pPr>
+            <w:pStyle w:val="Verzeichnis5"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc223964153" w:history="1">
+            <w:r w:rsidR="00072C3D" w:rsidRPr="003B11C0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Datenträger</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223964153 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+            <w:r w:rsidR="00072C3D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="51767CE2" w14:textId="6C4DEDB0" w:rsidR="00C31044" w:rsidRDefault="00F447F1" w:rsidP="00072C3D">
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="44E3C120" w14:textId="77777777" w:rsidR="00DC7175" w:rsidRPr="00B869D7" w:rsidRDefault="00DC7175" w:rsidP="00072C3D"/>
-    <w:p w14:paraId="7074B26D" w14:textId="77777777" w:rsidR="007A2A95" w:rsidRPr="00B869D7" w:rsidRDefault="007A2A95" w:rsidP="00072C3D">
+    <w:p w14:paraId="541794EE" w14:textId="77777777" w:rsidR="00DC7175" w:rsidRPr="00B869D7" w:rsidRDefault="00DC7175" w:rsidP="00072C3D"/>
+    <w:p w14:paraId="33FB410A" w14:textId="77777777" w:rsidR="007A2A95" w:rsidRPr="00B869D7" w:rsidRDefault="007A2A95" w:rsidP="00072C3D">
       <w:pPr>
         <w:sectPr w:rsidR="007A2A95" w:rsidRPr="00B869D7" w:rsidSect="00C9076A">
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="1228" w:gutter="0"/>
           <w:cols w:space="709"/>
           <w:noEndnote/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47EDFC94" w14:textId="77777777" w:rsidR="00014CA1" w:rsidRPr="00AC5CD4" w:rsidRDefault="00014CA1" w:rsidP="00072C3D">
+    <w:p w14:paraId="53CC4C38" w14:textId="268EBEF7" w:rsidR="00014CA1" w:rsidRPr="00AC5CD4" w:rsidRDefault="00014CA1" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc450368"/>
       <w:bookmarkStart w:id="2" w:name="_Toc450936"/>
       <w:bookmarkStart w:id="3" w:name="_Toc223684912"/>
-      <w:bookmarkStart w:id="4" w:name="_Toc224634018"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc223964113"/>
       <w:r w:rsidRPr="00AC5CD4">
         <w:lastRenderedPageBreak/>
         <w:t>Einleitung</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="0FFF92B5" w14:textId="77777777" w:rsidR="008A0960" w:rsidRPr="0052513E" w:rsidRDefault="008A0960" w:rsidP="00072C3D">
+    <w:p w14:paraId="5C0DB521" w14:textId="77777777" w:rsidR="008A0960" w:rsidRPr="0052513E" w:rsidRDefault="008A0960" w:rsidP="00072C3D">
       <w:r w:rsidRPr="0052513E">
         <w:t>Die Einleitung beschreibt den Aufbau der Arbeit, die Motive zu Ihrer Erstellung, die wissenschaftliche Herangehensweise an die Problemstellung sowie formale technische und ggf. rechtliche Rahmenbedingungen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AABF488" w14:textId="77777777" w:rsidR="002E095A" w:rsidRPr="002E095A" w:rsidRDefault="002E095A" w:rsidP="00072C3D"/>
-    <w:p w14:paraId="11D0E9E3" w14:textId="77777777" w:rsidR="00295543" w:rsidRDefault="00295543" w:rsidP="00072C3D">
+    <w:p w14:paraId="4D40C29A" w14:textId="77777777" w:rsidR="002E095A" w:rsidRPr="002E095A" w:rsidRDefault="002E095A" w:rsidP="00072C3D"/>
+    <w:p w14:paraId="1FF70DE9" w14:textId="77777777" w:rsidR="00295543" w:rsidRDefault="00295543" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:sectPr w:rsidR="00295543" w:rsidSect="00C9076A">
-          <w:headerReference w:type="default" r:id="rId20"/>
-[...2 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId23"/>
+          <w:headerReference w:type="default" r:id="rId19"/>
+          <w:footerReference w:type="default" r:id="rId20"/>
+          <w:headerReference w:type="first" r:id="rId21"/>
+          <w:footerReference w:type="first" r:id="rId22"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1701" w:header="624" w:footer="567" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="709"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc450937"/>
     </w:p>
-    <w:p w14:paraId="16A97332" w14:textId="77777777" w:rsidR="002E095A" w:rsidRPr="005D1944" w:rsidRDefault="002E095A" w:rsidP="00072C3D">
+    <w:p w14:paraId="6961AF76" w14:textId="167EF7D9" w:rsidR="002E095A" w:rsidRPr="005D1944" w:rsidRDefault="002E095A" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc223684913"/>
-      <w:bookmarkStart w:id="7" w:name="_Toc224634019"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc223964114"/>
       <w:r w:rsidRPr="005D1944">
         <w:lastRenderedPageBreak/>
         <w:t>Hinweise zum Textteil</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="7DB514CF" w14:textId="77777777" w:rsidR="00C31044" w:rsidRPr="00C31044" w:rsidRDefault="0095622E" w:rsidP="00072C3D">
+    <w:p w14:paraId="55B18E07" w14:textId="78E2FF74" w:rsidR="00C31044" w:rsidRPr="00C31044" w:rsidRDefault="0095622E" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc450370"/>
       <w:bookmarkStart w:id="9" w:name="_Toc450938"/>
       <w:bookmarkStart w:id="10" w:name="_Toc223684914"/>
-      <w:bookmarkStart w:id="11" w:name="_Toc224634020"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc223964115"/>
       <w:r w:rsidRPr="005D1944">
         <w:t>Allgemeines</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="26EC4CA0" w14:textId="77777777" w:rsidR="001E775E" w:rsidRPr="00EA2373" w:rsidRDefault="001E775E" w:rsidP="00C9076A">
+    <w:p w14:paraId="3C6D8D5A" w14:textId="77777777" w:rsidR="001E775E" w:rsidRPr="00EA2373" w:rsidRDefault="001E775E" w:rsidP="00C9076A">
       <w:r w:rsidRPr="00EA2373">
         <w:t>Allgemein orientieren sich Aufbau und Gestaltung der Diplomarbeit an den Normen zur Gestaltung wissenschaftlicher Arbeiten, siehe DIN 1421, 1422, 1502, 5008.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="524460AE" w14:textId="77777777" w:rsidR="001E775E" w:rsidRPr="00B869D7" w:rsidRDefault="001E775E" w:rsidP="00072C3D">
+    <w:p w14:paraId="51D487BE" w14:textId="77777777" w:rsidR="001E775E" w:rsidRPr="00B869D7" w:rsidRDefault="001E775E" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t>Die Diplomarbeit ist auf weißem Papier im Format A4 entsprechend den Richtlinien zur Textverarbeitung (DIN 5008, Duden) zu verfassen und zu binden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="243DC2C9" w14:textId="77777777" w:rsidR="007A2A95" w:rsidRPr="00B869D7" w:rsidRDefault="007A2A95" w:rsidP="00072C3D">
+    <w:p w14:paraId="616859E4" w14:textId="77777777" w:rsidR="007A2A95" w:rsidRPr="00B869D7" w:rsidRDefault="007A2A95" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t>Beleg- und Diplomarbeiten sind wissenschaftlich-technische Dokumentationen, die allgemeinen Anforderungen bezüglich Struktur und Form entsprechen müssen. Sie sollen sich durch Klarheit im Ausdruck, guten Stil und einwandfreie Orthografie auszeichnen. Formulierungen sind sorgfältig zu wählen. Das betrifft auch die Verwendung fremdsprachiger Begriffe.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70666F1C" w14:textId="77777777" w:rsidR="007A2A95" w:rsidRPr="00B869D7" w:rsidRDefault="007A2A95" w:rsidP="00072C3D">
+    <w:p w14:paraId="7B4D5FCF" w14:textId="77777777" w:rsidR="007A2A95" w:rsidRPr="00B869D7" w:rsidRDefault="007A2A95" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t>Die Arbeit ist logisch zu gliedern.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24C17A10" w14:textId="77777777" w:rsidR="007A2A95" w:rsidRPr="00B869D7" w:rsidRDefault="007A2A95" w:rsidP="00072C3D">
+    <w:p w14:paraId="62617C30" w14:textId="734D5497" w:rsidR="007A2A95" w:rsidRPr="00B869D7" w:rsidRDefault="007A2A95" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t>Der</w:t>
       </w:r>
       <w:r w:rsidR="0038081A">
         <w:t>/die</w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:t xml:space="preserve"> Schreibende soll einen anspruchsvollen wissenschaftlich-technischen Inhalt verständlich vermitteln. Dazu ist es erforderlich, sich immer wieder in die Position de</w:t>
       </w:r>
       <w:r w:rsidR="0038081A">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0038081A">
         <w:t>Leserinnen und Leser</w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:t xml:space="preserve"> zu versetzen und die Darstellung in dieser Hinsicht zu hinterfragen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D747914" w14:textId="77777777" w:rsidR="007A2A95" w:rsidRPr="00B869D7" w:rsidRDefault="0091288A" w:rsidP="00072C3D">
+    <w:p w14:paraId="50E61E2B" w14:textId="77777777" w:rsidR="007A2A95" w:rsidRPr="00B869D7" w:rsidRDefault="0091288A" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t>Das Bild, d. </w:t>
       </w:r>
       <w:r w:rsidR="007A2A95" w:rsidRPr="00B869D7">
         <w:t>h. Prinzipskizze, Diagramm, Foto, Flussdiagramm, Tabelle etc., ist die „Sprache des Ingenieurs“ und sollte langen Erklärungen vorgezogen werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6855AFC2" w14:textId="77777777" w:rsidR="007A2A95" w:rsidRPr="00B869D7" w:rsidRDefault="007A2A95" w:rsidP="00072C3D">
+    <w:p w14:paraId="27204492" w14:textId="77777777" w:rsidR="007A2A95" w:rsidRPr="00B869D7" w:rsidRDefault="007A2A95" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t>Ergebnisse müssen rückverfolgbar sein. Dazu sind die angewandten Methoden, Annahmen, Randbedingungen, experimentellen Einrichtungen und Programme sowie relevante Zwischenergebnisse zu nennen und in einem angemessenen Umfang zu erläutern.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A4487DC" w14:textId="77777777" w:rsidR="007A2A95" w:rsidRPr="00B869D7" w:rsidRDefault="007A2A95" w:rsidP="00072C3D">
+    <w:p w14:paraId="1BF34C90" w14:textId="1F68DD80" w:rsidR="007A2A95" w:rsidRPr="00B869D7" w:rsidRDefault="007A2A95" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t xml:space="preserve">Auch Berechnungen sind so zu dokumentieren, dass </w:t>
       </w:r>
       <w:r w:rsidR="0038081A">
         <w:t>die Gutachterinnen und</w:t>
       </w:r>
       <w:r w:rsidR="00B146B7">
         <w:t xml:space="preserve"> Gutachter ihre Richtigkeit </w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:t xml:space="preserve">überprüfen </w:t>
       </w:r>
       <w:r w:rsidR="0038081A">
         <w:t>können</w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="721CC95A" w14:textId="77777777" w:rsidR="007A2A95" w:rsidRPr="00B869D7" w:rsidRDefault="007A2A95" w:rsidP="00072C3D">
+    <w:p w14:paraId="5FCCFAA4" w14:textId="77777777" w:rsidR="007A2A95" w:rsidRPr="00B869D7" w:rsidRDefault="007A2A95" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t>Die Darstellung sollte sich auf das Wesentliche konzentrieren und frei von allgemein bekannten Abhandlungen und „Füllstoff“ sein, die nur vom Thema ablenken und den „roten Faden“ verlieren lassen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55657802" w14:textId="77777777" w:rsidR="007A2A95" w:rsidRPr="00B869D7" w:rsidRDefault="007A2A95" w:rsidP="00072C3D">
+    <w:p w14:paraId="55B8469C" w14:textId="42A7E8C7" w:rsidR="007A2A95" w:rsidRPr="00B869D7" w:rsidRDefault="007A2A95" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t>Der Arbeit ist eine schriftliche Erklärung beizufügen, dass sie selbständig angefertigt wurde und keine anderen als die angegebenen Unterlagen verwendet wurden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30B9B760" w14:textId="77777777" w:rsidR="007A2A95" w:rsidRPr="00B869D7" w:rsidRDefault="007A2A95" w:rsidP="00072C3D">
+    <w:p w14:paraId="1979B121" w14:textId="5C26A1C7" w:rsidR="007A2A95" w:rsidRPr="00B869D7" w:rsidRDefault="007A2A95" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t>(nach [</w:t>
       </w:r>
       <w:r w:rsidR="006A3939" w:rsidRPr="00B869D7">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="0038081A">
         <w:t>], siehe Vorlage in diesem Dokument)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FBC9EC3" w14:textId="77777777" w:rsidR="002D35B9" w:rsidRDefault="002D35B9" w:rsidP="00072C3D">
+    <w:p w14:paraId="1FD31002" w14:textId="52EAA8C5" w:rsidR="002D35B9" w:rsidRDefault="002D35B9" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc223684915"/>
-      <w:bookmarkStart w:id="13" w:name="_Toc224634021"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc223964116"/>
       <w:r>
         <w:t>Gliederung</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="62238437" w14:textId="77777777" w:rsidR="005D1944" w:rsidRDefault="001E775E" w:rsidP="00072C3D">
+    <w:p w14:paraId="18B51CDD" w14:textId="77777777" w:rsidR="005D1944" w:rsidRDefault="001E775E" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t>Der Textteil der Arbeit besteht aus:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="079428F8" w14:textId="77777777" w:rsidR="008A0960" w:rsidRDefault="001E775E" w:rsidP="00892819">
+    <w:p w14:paraId="648A9810" w14:textId="756C19E3" w:rsidR="008A0960" w:rsidRDefault="001E775E" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00B869D7">
         <w:t>Einleitung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59F476A7" w14:textId="77777777" w:rsidR="005D1944" w:rsidRDefault="008A0960" w:rsidP="00892819">
+    <w:p w14:paraId="39F783AD" w14:textId="748FC483" w:rsidR="005D1944" w:rsidRDefault="008A0960" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>ggfs. Stand der Technik</w:t>
       </w:r>
       <w:r w:rsidR="00EC0E0F" w:rsidRPr="00B869D7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B7676E">
         <w:t>inkl. Literaturrecherche</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1278C63A" w14:textId="77777777" w:rsidR="005D1944" w:rsidRDefault="001E775E" w:rsidP="00892819">
+    <w:p w14:paraId="1280959F" w14:textId="1843051A" w:rsidR="005D1944" w:rsidRDefault="001E775E" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00B869D7">
         <w:t>Hauptteil mit Unterabschnitten</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E596594" w14:textId="77777777" w:rsidR="001E775E" w:rsidRDefault="001E775E" w:rsidP="00892819">
+    <w:p w14:paraId="6C8D0C63" w14:textId="3B55E97D" w:rsidR="001E775E" w:rsidRDefault="001E775E" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00B869D7">
         <w:t>Zusammenfassung und Ausblick</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="069AB5B0" w14:textId="77777777" w:rsidR="008A0960" w:rsidRPr="00946F39" w:rsidRDefault="008A0960" w:rsidP="00072C3D">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3DC4270A" w14:textId="649C0218" w:rsidR="008A0960" w:rsidRPr="00B869D7" w:rsidRDefault="008A0960" w:rsidP="00072C3D">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Welche Form der (Unter-)Gliederung </w:t>
       </w:r>
       <w:r w:rsidR="00695900">
         <w:t xml:space="preserve">am sinnvollsten ist, hängt stark vom jeweiligen Thema ab. </w:t>
       </w:r>
       <w:r w:rsidR="00F56918">
         <w:t xml:space="preserve">Bitte halten Sie deshalb nicht </w:t>
       </w:r>
       <w:r w:rsidR="0076262D">
         <w:t>um jeden Preis</w:t>
       </w:r>
       <w:r w:rsidR="00F56918">
         <w:t xml:space="preserve"> an einer vorgegebenen Gliederung fest</w:t>
       </w:r>
       <w:r w:rsidR="0076262D">
         <w:t xml:space="preserve"> und sprechen Sie im Zweifelsfall mit Ihrem/r Betreuer/in.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7838C905" w14:textId="77777777" w:rsidR="002D35B9" w:rsidRDefault="002D35B9" w:rsidP="00072C3D">
+    <w:p w14:paraId="7192C5D9" w14:textId="67D02074" w:rsidR="002D35B9" w:rsidRDefault="002D35B9" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc450374"/>
       <w:bookmarkStart w:id="15" w:name="_Toc450942"/>
       <w:bookmarkStart w:id="16" w:name="_Toc223684916"/>
-      <w:bookmarkStart w:id="17" w:name="_Toc224634022"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc223964117"/>
       <w:bookmarkStart w:id="18" w:name="_Toc450372"/>
       <w:bookmarkStart w:id="19" w:name="_Toc450940"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Formatierung</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="3584CBD7" w14:textId="77777777" w:rsidR="00051AB8" w:rsidRPr="00051AB8" w:rsidRDefault="00051AB8" w:rsidP="00051AB8">
+    <w:p w14:paraId="3679EDD0" w14:textId="01E5F8C2" w:rsidR="00051AB8" w:rsidRPr="00051AB8" w:rsidRDefault="00051AB8" w:rsidP="00051AB8">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc224634023"/>
       <w:r>
         <w:t>Allgemeines</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="428CB6DF" w14:textId="77777777" w:rsidR="00D83B9B" w:rsidRDefault="00E15359" w:rsidP="00072C3D">
+    </w:p>
+    <w:p w14:paraId="783E3743" w14:textId="77777777" w:rsidR="00D83B9B" w:rsidRDefault="00E15359" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t>Alle Formatvorlagen und Seitenformate sind dieser Vorlage zu entnehmen.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:t>Fertigen Sie sich eine Kopie dieser Datei an. Benennen Sie diese dann um und löschen vorsichtig, Absatz für Absatz die Texte. Behalten Sie die sich automatisch aktualisierenden Verzeichnisse und Nummerierungen bei. Das vereinfacht den Einstieg in die Arbeit.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="21" w:name="_Toc223684917"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2B505298" w14:textId="77777777" w:rsidR="002D35B9" w:rsidRPr="00F447F1" w:rsidRDefault="002D35B9" w:rsidP="00072C3D">
+      <w:bookmarkStart w:id="20" w:name="_Toc223684917"/>
+    </w:p>
+    <w:p w14:paraId="26BD0494" w14:textId="7A60EB44" w:rsidR="002D35B9" w:rsidRPr="00F447F1" w:rsidRDefault="002D35B9" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc224634024"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc223964118"/>
       <w:r w:rsidRPr="00F447F1">
         <w:t>Formatvorlagen</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
-      <w:bookmarkEnd w:id="22"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="437D52EE" w14:textId="77777777" w:rsidR="002D35B9" w:rsidRDefault="002D35B9" w:rsidP="00072C3D">
+    </w:p>
+    <w:p w14:paraId="1935DE29" w14:textId="77777777" w:rsidR="002D35B9" w:rsidRDefault="002D35B9" w:rsidP="00072C3D">
       <w:r>
         <w:t>Übersicht der Word-Formatvorlagen in dieser Datei:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39E359C4" w14:textId="30C45322" w:rsidR="002D35B9" w:rsidRDefault="00965906" w:rsidP="00892819">
+    <w:p w14:paraId="42988650" w14:textId="4C4DA8FD" w:rsidR="002D35B9" w:rsidRDefault="00F447F1" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Standard</w:t>
+        <w:t>Normal</w:t>
       </w:r>
       <w:r w:rsidR="002D35B9" w:rsidRPr="0076262D">
         <w:t>: Fließtext</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61F77DDB" w14:textId="5E8AB5F4" w:rsidR="002D35B9" w:rsidRPr="0076262D" w:rsidRDefault="00965906" w:rsidP="00892819">
+    <w:p w14:paraId="40872250" w14:textId="0CBE4FD5" w:rsidR="002D35B9" w:rsidRPr="0076262D" w:rsidRDefault="00F447F1" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Beschriftung</w:t>
+        <w:t>Caption</w:t>
       </w:r>
       <w:r w:rsidR="002D35B9">
         <w:t>: Beschriftungen von Tabellen oder Abbildungen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA4299A" w14:textId="36177A14" w:rsidR="002D35B9" w:rsidRPr="0076262D" w:rsidRDefault="00965906" w:rsidP="00892819">
+    <w:p w14:paraId="70658679" w14:textId="1AE2112A" w:rsidR="002D35B9" w:rsidRPr="0076262D" w:rsidRDefault="00F447F1" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Überschrift</w:t>
+        <w:t>Heading</w:t>
       </w:r>
       <w:r w:rsidR="002D35B9" w:rsidRPr="0076262D">
         <w:t xml:space="preserve"> 1: Überschriften 1. Ebene, mit Nummerierung, erscheint im Inhaltsverzeichnis </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ADCDA21" w14:textId="7395D8E8" w:rsidR="002D35B9" w:rsidRPr="0076262D" w:rsidRDefault="00965906" w:rsidP="00892819">
+    <w:p w14:paraId="01E4C0E1" w14:textId="3D062D64" w:rsidR="002D35B9" w:rsidRPr="0076262D" w:rsidRDefault="00F447F1" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Überschrift</w:t>
+        <w:t>Heading</w:t>
       </w:r>
       <w:r w:rsidR="002D35B9" w:rsidRPr="0076262D">
         <w:t xml:space="preserve"> 2: Überschriften 2. Ebene, mit Nummerierung, erscheint im Inhaltsverzeichnis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A8EE17" w14:textId="468081A3" w:rsidR="002D35B9" w:rsidRPr="0076262D" w:rsidRDefault="00965906" w:rsidP="00892819">
+    <w:p w14:paraId="3FC82106" w14:textId="4F7184D6" w:rsidR="002D35B9" w:rsidRPr="0076262D" w:rsidRDefault="00F447F1" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Überschrift</w:t>
+        <w:t>Heading</w:t>
       </w:r>
       <w:r w:rsidR="002D35B9" w:rsidRPr="0076262D">
         <w:t xml:space="preserve"> 3: Überschriften 3. Ebene, mit Nummerierung, erscheint im Inhaltsverzeichnis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CC2DAD8" w14:textId="6E4ECF32" w:rsidR="002D35B9" w:rsidRPr="0076262D" w:rsidRDefault="002D35B9" w:rsidP="00892819">
+    <w:p w14:paraId="7BA7C03D" w14:textId="36034035" w:rsidR="002D35B9" w:rsidRPr="0076262D" w:rsidRDefault="002D35B9" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00965906">
-        <w:t>Überschrift</w:t>
+      <w:r w:rsidR="00F447F1">
+        <w:t>Heading</w:t>
       </w:r>
       <w:r w:rsidRPr="0076262D">
         <w:t xml:space="preserve"> 4: Überschriften 4. Ebene, mit Nummerierung, erscheint im Inhaltsverzeichnis (</w:t>
       </w:r>
       <w:r>
         <w:t>Die maximale Gliederungstiefe für studentische Arbeiten beträgt jedoch 3 Ebenen, sodass diese Formatvorlage nicht verwendet werden sollte!</w:t>
       </w:r>
       <w:r w:rsidRPr="0076262D">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A527F4B" w14:textId="77777777" w:rsidR="002D35B9" w:rsidRPr="0076262D" w:rsidRDefault="002D35B9" w:rsidP="00892819">
+    <w:p w14:paraId="6D86EBEE" w14:textId="77777777" w:rsidR="002D35B9" w:rsidRPr="0076262D" w:rsidRDefault="002D35B9" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0076262D">
         <w:t xml:space="preserve">Überschrift 5: Überschrift 1. Ebene, ohne Nummerierung, erscheint im Inhaltsverzeichnis </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19EA063D" w14:textId="77777777" w:rsidR="002D35B9" w:rsidRDefault="002D35B9" w:rsidP="00892819">
+    <w:p w14:paraId="2912CABF" w14:textId="003991FB" w:rsidR="002D35B9" w:rsidRDefault="002D35B9" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0076262D">
         <w:t xml:space="preserve">Überschrift 6: Überschrift 1. Ebene, ohne Nummerierung, erscheint </w:t>
       </w:r>
       <w:r w:rsidRPr="0076262D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>nicht</w:t>
       </w:r>
       <w:r w:rsidRPr="0076262D">
         <w:t xml:space="preserve"> im Inhaltsverzeichnis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41FE0928" w14:textId="77777777" w:rsidR="002D35B9" w:rsidRPr="00B869D7" w:rsidRDefault="002D35B9" w:rsidP="00072C3D">
+    <w:p w14:paraId="5E30C116" w14:textId="77777777" w:rsidR="002D35B9" w:rsidRPr="00B869D7" w:rsidRDefault="002D35B9" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc450377"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="26" w:name="_Toc224634025"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc450377"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc450945"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc223684918"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc223964119"/>
       <w:r w:rsidRPr="00B869D7">
         <w:t>Absätze und Überschriften</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
-      <w:bookmarkEnd w:id="26"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="49B229CF" w14:textId="77777777" w:rsidR="002D35B9" w:rsidRPr="00B869D7" w:rsidRDefault="002D35B9" w:rsidP="00072C3D">
+    </w:p>
+    <w:p w14:paraId="0F6C5DF5" w14:textId="77777777" w:rsidR="002D35B9" w:rsidRPr="00B869D7" w:rsidRDefault="002D35B9" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t>Unter Hauptüberschriften der Ebene 1, die mit Überschriften der Ebene 2 weiter unterteilt werden, wird kein Text eingefügt. Es sind entsprechende „</w:t>
       </w:r>
       <w:r>
         <w:t>Einleitungs-Unterkapitel“ einzu</w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:t>fügen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52FAC1B7" w14:textId="77777777" w:rsidR="002D35B9" w:rsidRDefault="002D35B9" w:rsidP="00072C3D">
-      <w:r w:rsidRPr="00A54265">
+    <w:p w14:paraId="3BA20B12" w14:textId="52E0D8CA" w:rsidR="002D35B9" w:rsidRDefault="002D35B9" w:rsidP="00072C3D">
+      <w:r w:rsidRPr="00B869D7">
         <w:t>Es ist der Blocksatz zu verwenden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E66950" w14:textId="77777777" w:rsidR="002D35B9" w:rsidRPr="00422402" w:rsidRDefault="002D35B9" w:rsidP="00072C3D">
+    <w:p w14:paraId="34FA2A1C" w14:textId="77777777" w:rsidR="002D35B9" w:rsidRPr="00422402" w:rsidRDefault="002D35B9" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc450378"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="30" w:name="_Toc224634026"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc450378"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc450946"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc223684919"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc223964120"/>
       <w:r w:rsidRPr="00B869D7">
         <w:t>Schriftgröße und Zeilenabstand</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
-      <w:bookmarkEnd w:id="30"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3A63081E" w14:textId="0DDBD801" w:rsidR="00072C3D" w:rsidRDefault="002D35B9" w:rsidP="00072C3D">
+    </w:p>
+    <w:p w14:paraId="424C0120" w14:textId="77777777" w:rsidR="00072C3D" w:rsidRDefault="002D35B9" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t>In den jeweiligen Formatvorlagen sind Schriftgröße (mind. 1</w:t>
       </w:r>
       <w:r w:rsidR="0052513E">
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
-        <w:t>) und Zeilenabstand (</w:t>
-[...5 lines deleted...]
-        <w:t>) geregelt.</w:t>
+        <w:t>) und Zeilenabstand (1,5) geregelt.</w:t>
       </w:r>
       <w:r w:rsidR="00F50400">
         <w:t xml:space="preserve"> Als Schriftart ist </w:t>
       </w:r>
       <w:r w:rsidR="0052513E">
         <w:t>Noto</w:t>
       </w:r>
       <w:r w:rsidR="00F50400">
         <w:t xml:space="preserve"> Sans zu verwenden (kostenlos, keine Standard-Windowsschrift).</w:t>
       </w:r>
       <w:r w:rsidR="0052513E">
         <w:t xml:space="preserve"> Die Schrift</w:t>
       </w:r>
       <w:r w:rsidR="0035460A">
         <w:t>art</w:t>
       </w:r>
       <w:r w:rsidR="0052513E">
         <w:t xml:space="preserve"> kann hier heruntergeladen werden: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="043B29AA" w14:textId="77777777" w:rsidR="0052513E" w:rsidRPr="002D35B9" w:rsidRDefault="00072C3D" w:rsidP="00072C3D">
-[...1 lines deleted...]
-        <w:r w:rsidRPr="0051279D">
+    <w:p w14:paraId="3AEB623E" w14:textId="74A97323" w:rsidR="0052513E" w:rsidRPr="002D35B9" w:rsidRDefault="00A61584" w:rsidP="00072C3D">
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidR="00072C3D" w:rsidRPr="0051279D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://intranet.tu-dresden.de/spaces/TUDMarke/pages/403965504/Schrift</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0035460A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CBA0C29" w14:textId="77777777" w:rsidR="002D35B9" w:rsidRPr="00B869D7" w:rsidRDefault="002D35B9" w:rsidP="00072C3D">
+    <w:p w14:paraId="50F8DC80" w14:textId="77777777" w:rsidR="002D35B9" w:rsidRPr="00B869D7" w:rsidRDefault="002D35B9" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc450376"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="34" w:name="_Toc224634027"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc450376"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc450944"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc223684920"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc223964121"/>
       <w:r w:rsidRPr="00B869D7">
         <w:t>Abkürzungen und physikalische Größen</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
-      <w:bookmarkEnd w:id="34"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="387183F2" w14:textId="77777777" w:rsidR="002D35B9" w:rsidRPr="00B869D7" w:rsidRDefault="002D35B9" w:rsidP="00072C3D">
+    </w:p>
+    <w:p w14:paraId="762FEF8A" w14:textId="77777777" w:rsidR="002D35B9" w:rsidRPr="00B869D7" w:rsidRDefault="002D35B9" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t xml:space="preserve">Sämtliche Abkürzungen sind mit ihrer ersten Verwendung einzuführen und entsprechend im Abkürzungsverzeichnis aufzunehmen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75DFA8E9" w14:textId="77777777" w:rsidR="002D35B9" w:rsidRPr="00B869D7" w:rsidRDefault="002D35B9" w:rsidP="00072C3D">
+    <w:p w14:paraId="2805878E" w14:textId="46359B3D" w:rsidR="002D35B9" w:rsidRPr="00B869D7" w:rsidRDefault="002D35B9" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t>Die Auflistung im Abkürzungsverzeichnis gilt nicht für im Duden beschriebene Abkürzungen wie „z. B.“ oder „etc.“. Mehrere einzelne Wörter wie „z. B.“ oder „u. a.“ sind durch ein Leerzeichen (empfohlen wird zur Vermeidung des „Ausein</w:t>
       </w:r>
       <w:r>
         <w:t>anderziehens“ die Verwendung eines geschützten Leerzeichens, in MS Office Word durch</w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:t xml:space="preserve"> &lt;SHIFT&gt;&lt;STRG&gt;&lt;SPACE&gt;) getrennt. (nach [3])</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="205FF639" w14:textId="77777777" w:rsidR="002D35B9" w:rsidRPr="00B869D7" w:rsidRDefault="002D35B9" w:rsidP="00072C3D">
+    <w:p w14:paraId="772E2754" w14:textId="77777777" w:rsidR="002D35B9" w:rsidRPr="00B869D7" w:rsidRDefault="002D35B9" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t>Genauso ist bei der Darstellung von Betrag und Einheit zu verfahren. (Beispiele: 5,67 W/(m²K</w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:t>), 9,6 MJ/kg, 12,0 </w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
         </w:rPr>
         <w:t>⋅</w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:t> 10</w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>-6</w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:t> 1/K, 100 °C, 26 %, jedoch: 90°)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C759AB0" w14:textId="77777777" w:rsidR="002D35B9" w:rsidRPr="00B869D7" w:rsidRDefault="002D35B9" w:rsidP="00072C3D">
+    <w:p w14:paraId="40A7AC10" w14:textId="77777777" w:rsidR="002D35B9" w:rsidRPr="00B869D7" w:rsidRDefault="002D35B9" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
-        <w:t xml:space="preserve">Physikalische Größen sind in Maßeinheiten des internationalen Einheitensystems (SI) anzugeben, d. h. bei Verwendung historischer oder anglo-amerikanischer Quellen mit Nicht-SI-Einheiten (z B. </w:t>
-[...3 lines deleted...]
-        <w:t>atü, mmWS, Torr, psi, °F, kcal, PS, ft, ...) entsprechend umzurechnen. Die Umrechnung ist in jedem Fall in der Arbeit zu dokumentieren.</w:t>
+        <w:t>Physikalische Größen sind in Maßeinheiten des internationalen Einheitensystems (SI) anzugeben, d. h. bei Verwendung historischer oder anglo-amerikanischer Quellen mit Nicht-SI-Einheiten (z B. atü, mmWS, Torr, psi, °F, kcal, PS, ft, ...) entsprechend umzurechnen. Die Umrechnung ist in jedem Fall in der Arbeit zu dokumentieren.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Einheiten werden </w:t>
       </w:r>
       <w:r w:rsidRPr="0076262D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>nicht</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> kursiv geschrieben.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66BC0B55" w14:textId="77777777" w:rsidR="00B879FD" w:rsidRPr="00B869D7" w:rsidRDefault="00B869D7" w:rsidP="00072C3D">
+    <w:p w14:paraId="6D4A7096" w14:textId="4E4F5F9A" w:rsidR="00B879FD" w:rsidRPr="00B869D7" w:rsidRDefault="00B869D7" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc450379"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="38" w:name="_Toc224634028"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc450379"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc450947"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc223684921"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc223964122"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:r>
         <w:t>Rechtschreibung und Grammatik</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
-      <w:bookmarkEnd w:id="38"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="570B9AF6" w14:textId="77777777" w:rsidR="00B879FD" w:rsidRPr="00B869D7" w:rsidRDefault="001E775E" w:rsidP="00072C3D">
+    </w:p>
+    <w:p w14:paraId="5BCE2B98" w14:textId="72E22900" w:rsidR="00B879FD" w:rsidRPr="00B869D7" w:rsidRDefault="001E775E" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t>Die</w:t>
       </w:r>
       <w:r w:rsidR="00B879FD" w:rsidRPr="00B869D7">
         <w:t xml:space="preserve"> studentische</w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:t xml:space="preserve"> Arbeit</w:t>
       </w:r>
       <w:r w:rsidR="00B879FD" w:rsidRPr="00B869D7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:t>ist in der Regel in deutscher Sprache und dabei nach den Regeln der deutschen Rechtschreibung anzufertigen</w:t>
       </w:r>
       <w:r w:rsidR="002D35B9">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B879FD" w:rsidRPr="00B869D7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B70BCE">
         <w:t xml:space="preserve">Auch das Verfassen auf </w:t>
       </w:r>
       <w:r w:rsidR="00CB0717">
         <w:t xml:space="preserve">Englisch ist (je nach Studiengang und –ordnung) teilweise möglich – fragen Sie hier bitte </w:t>
       </w:r>
       <w:r w:rsidR="000F1830">
         <w:t>Ihre/n Betreuer/in</w:t>
       </w:r>
       <w:r w:rsidR="00CB0717">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7344BC76" w14:textId="77777777" w:rsidR="00B879FD" w:rsidRPr="00B869D7" w:rsidRDefault="00B869D7" w:rsidP="00072C3D">
+    <w:p w14:paraId="0F6B3EDD" w14:textId="3159310F" w:rsidR="00B879FD" w:rsidRPr="00B869D7" w:rsidRDefault="00B869D7" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc450380"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="42" w:name="_Toc224634029"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc450380"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc450948"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc223684922"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc223964123"/>
       <w:r>
         <w:t>Quellen und Zitate</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
-      <w:bookmarkEnd w:id="42"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2EFEE6B1" w14:textId="77777777" w:rsidR="00B879FD" w:rsidRPr="00B869D7" w:rsidRDefault="00B879FD" w:rsidP="00072C3D">
+    </w:p>
+    <w:p w14:paraId="20575331" w14:textId="77777777" w:rsidR="00B879FD" w:rsidRPr="00B869D7" w:rsidRDefault="00B879FD" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t>Es ist ein Quellenverzeichnis über die Verweise-Funktion „Quellen verwalten“ zu führen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03E4D677" w14:textId="77777777" w:rsidR="00B879FD" w:rsidRPr="00B869D7" w:rsidRDefault="00B879FD" w:rsidP="00072C3D">
+    <w:p w14:paraId="511F4D66" w14:textId="77777777" w:rsidR="00B879FD" w:rsidRPr="00B869D7" w:rsidRDefault="00B879FD" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t xml:space="preserve">Wörtlich zitiert wird in Anführungszeichen mit einem Quellenverweis. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D04559D" w14:textId="77777777" w:rsidR="00B879FD" w:rsidRPr="00B869D7" w:rsidRDefault="00B879FD" w:rsidP="00072C3D">
+    <w:p w14:paraId="38E930A6" w14:textId="77777777" w:rsidR="00B879FD" w:rsidRPr="00B869D7" w:rsidRDefault="00B879FD" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t xml:space="preserve">Beispiele: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A5565B1" w14:textId="77777777" w:rsidR="00B879FD" w:rsidRPr="00B869D7" w:rsidRDefault="00B879FD" w:rsidP="00072C3D">
+    <w:p w14:paraId="64FC2E0A" w14:textId="169D3D58" w:rsidR="00B879FD" w:rsidRPr="00B869D7" w:rsidRDefault="00B879FD" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t xml:space="preserve">Nach Meinung vom </w:t>
       </w:r>
       <w:r w:rsidR="009603D1" w:rsidRPr="00B869D7">
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
         <w:t>Verfasser</w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0035460A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:t>wird „… wie hier zu sehen, wörtlich zitiert“.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="292B024E" w14:textId="77777777" w:rsidR="00B879FD" w:rsidRPr="00B869D7" w:rsidRDefault="00B879FD" w:rsidP="00072C3D">
+    <w:p w14:paraId="397F1864" w14:textId="77777777" w:rsidR="00B879FD" w:rsidRPr="00B869D7" w:rsidRDefault="00B879FD" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t xml:space="preserve">Enthält das Zitat bereits einen abschließenden Satz-Schluss-Punkt, wird nach der schließenden Klammer der Quellenangabe kein Punkt gesetzt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72043D5B" w14:textId="77777777" w:rsidR="00B879FD" w:rsidRPr="00B869D7" w:rsidRDefault="00B879FD" w:rsidP="00072C3D">
+    <w:p w14:paraId="5BD7773D" w14:textId="77777777" w:rsidR="00B879FD" w:rsidRPr="00B869D7" w:rsidRDefault="00B879FD" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t xml:space="preserve">Die drei Punkte (…) werden in Zitaten verwendet, um </w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>alle</w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:t xml:space="preserve"> Auslassungen zu kennzeichnen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B2AFCA" w14:textId="77777777" w:rsidR="00B879FD" w:rsidRPr="00B869D7" w:rsidRDefault="00B879FD" w:rsidP="00072C3D">
+    <w:p w14:paraId="740640DD" w14:textId="75B881A4" w:rsidR="00B879FD" w:rsidRPr="00B869D7" w:rsidRDefault="00B879FD" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t xml:space="preserve">Auch hier liefert der </w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="009603D1" w:rsidRPr="00B869D7">
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
         <w:t>erfasser</w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:t xml:space="preserve"> mit der Forderung „… </w:t>
       </w:r>
       <w:r w:rsidR="00B7676E" w:rsidRPr="00B869D7">
         <w:t>den bedingungslosen Einsatz</w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:t xml:space="preserve"> … der Pu</w:t>
       </w:r>
       <w:r w:rsidR="009603D1" w:rsidRPr="00B869D7">
         <w:t>nkte … bei Auslassungen“,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:t xml:space="preserve"> ein gutes Beispiel. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D0EA93C" w14:textId="77777777" w:rsidR="00B879FD" w:rsidRPr="00B869D7" w:rsidRDefault="00B879FD" w:rsidP="00072C3D">
+    <w:p w14:paraId="2EF35918" w14:textId="77777777" w:rsidR="00B879FD" w:rsidRPr="00B869D7" w:rsidRDefault="00B879FD" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t>Bei drei Punkten am Ende eines Zitates wird „… dringend der Punkt nach der Q</w:t>
       </w:r>
       <w:r w:rsidR="009603D1" w:rsidRPr="00B869D7">
         <w:t>uellenangabe gesetzt …“.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="067F15E7" w14:textId="77777777" w:rsidR="00B879FD" w:rsidRPr="00B869D7" w:rsidRDefault="00B879FD" w:rsidP="00072C3D">
+    <w:p w14:paraId="48ADBC78" w14:textId="77777777" w:rsidR="00B879FD" w:rsidRPr="00B869D7" w:rsidRDefault="00B879FD" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t>Die Abkürzungen „f.“ und „ff.“ stehen für die Folgeseite bzw. die Folgeseiten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5477EDBF" w14:textId="77777777" w:rsidR="00B879FD" w:rsidRPr="00B869D7" w:rsidRDefault="00B879FD" w:rsidP="00072C3D">
+    <w:p w14:paraId="4C241DC3" w14:textId="77777777" w:rsidR="00B879FD" w:rsidRPr="00B869D7" w:rsidRDefault="00B879FD" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
+        <w:lastRenderedPageBreak/>
         <w:t>Verweise zu Quellen sind in eckigen Klammern auszuführen, wie beispielsweise nachstehend für die 37. BImSchV. [2]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17E8A662" w14:textId="77777777" w:rsidR="00B879FD" w:rsidRPr="00B869D7" w:rsidRDefault="00B869D7" w:rsidP="00072C3D">
+    <w:p w14:paraId="20969756" w14:textId="6FD2F027" w:rsidR="00B879FD" w:rsidRPr="00B869D7" w:rsidRDefault="00B869D7" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc450381"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="46" w:name="_Toc224634030"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc450381"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc450949"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc223684923"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc223964124"/>
       <w:r>
         <w:t>Fußnoten</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
-      <w:bookmarkEnd w:id="46"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5343C9F4" w14:textId="77777777" w:rsidR="00B879FD" w:rsidRDefault="009603D1" w:rsidP="00072C3D">
+    </w:p>
+    <w:p w14:paraId="4C387B62" w14:textId="6EEFFD9F" w:rsidR="00B879FD" w:rsidRDefault="009603D1" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t>Kurzworte (z. B. REA</w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
           <w:rFonts w:cs="Open Sans"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:t>), fremdsprachige (z. </w:t>
       </w:r>
       <w:r w:rsidR="00B879FD" w:rsidRPr="00B869D7">
         <w:t>B. Betula pendula</w:t>
       </w:r>
       <w:r w:rsidR="00A13E41" w:rsidRPr="00B869D7">
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
           <w:rFonts w:cs="Open Sans"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidR="00B879FD" w:rsidRPr="00B869D7">
         <w:t>) und fachgebietsfremde Fac</w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:t>hbegriffe sowie Markennamen (z. </w:t>
       </w:r>
       <w:r w:rsidR="00B879FD" w:rsidRPr="00B869D7">
         <w:t>B. PERSIL</w:t>
       </w:r>
       <w:r w:rsidR="00A13E41" w:rsidRPr="00B869D7">
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
           <w:rFonts w:cs="Open Sans"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidR="00B879FD" w:rsidRPr="00B869D7">
         <w:t xml:space="preserve">) sind auf der Seite der ersten Nennung mittels einer Fußnote zu erklären. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AA77300" w14:textId="77777777" w:rsidR="00295543" w:rsidRDefault="00295543" w:rsidP="00072C3D">
+    <w:p w14:paraId="07E1B806" w14:textId="5032303B" w:rsidR="00295543" w:rsidRDefault="00295543" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc223684924"/>
-      <w:bookmarkStart w:id="48" w:name="_Toc224634031"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc223684924"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc223964125"/>
       <w:r>
         <w:t>Kopfzeile</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
-      <w:bookmarkEnd w:id="48"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="34F3AD47" w14:textId="77777777" w:rsidR="00295543" w:rsidRDefault="00295543" w:rsidP="00072C3D">
+    </w:p>
+    <w:p w14:paraId="3071222C" w14:textId="1B2C6BC4" w:rsidR="00295543" w:rsidRDefault="00295543" w:rsidP="00072C3D">
       <w:r>
         <w:t>In der Kopfzeile steht rechtsbündig der Titel des jeweiligen Kapitels (außer auf der ersten Kapitelseite). Die Kopfzeile wird in dieser Vorlage automatisch gefüllt.</w:t>
       </w:r>
       <w:r w:rsidR="00C7646A">
         <w:t xml:space="preserve"> Um die Kopfzeile auf der ersten Seite eines Kapitels zu entfernen, müssen Sie ggfs. einen manuellen Seitenumbruch einfügen: Layout </w:t>
       </w:r>
       <w:r w:rsidR="00C7646A">
         <w:sym w:font="Wingdings" w:char="F0E0"/>
       </w:r>
       <w:r w:rsidR="00C7646A">
         <w:t xml:space="preserve"> Seite einrichten </w:t>
       </w:r>
       <w:r w:rsidR="00C7646A">
         <w:sym w:font="Wingdings" w:char="F0E0"/>
       </w:r>
       <w:r w:rsidR="00C7646A">
         <w:t xml:space="preserve"> Umbrüche </w:t>
       </w:r>
       <w:r w:rsidR="00C7646A">
         <w:sym w:font="Wingdings" w:char="F0E0"/>
       </w:r>
       <w:r w:rsidR="00C7646A">
         <w:t xml:space="preserve"> Nächste Seite</w:t>
       </w:r>
       <w:r w:rsidR="002844AE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="034B5450" w14:textId="77777777" w:rsidR="00555E64" w:rsidRDefault="002844AE" w:rsidP="00072C3D">
+    <w:p w14:paraId="14E0997F" w14:textId="77777777" w:rsidR="00555E64" w:rsidRDefault="002844AE" w:rsidP="00072C3D">
       <w:r>
         <w:t xml:space="preserve">Bei der Öffnung des Dokumentes </w:t>
       </w:r>
       <w:r w:rsidR="00555E64">
         <w:t>kann es zu einer schlechten Formatierung der Kopfzeile kommen. Um in die Kopfzeile die Kapitelüberschriften automatisch einzufügen:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BEE3A87" w14:textId="77777777" w:rsidR="002844AE" w:rsidRDefault="00555E64" w:rsidP="00555E64">
+    <w:p w14:paraId="645F1F6B" w14:textId="17730DF6" w:rsidR="002844AE" w:rsidRDefault="00555E64" w:rsidP="00555E64">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Noto Serif" w:hAnsi="Noto Serif" w:cs="Noto Serif"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00555E64">
         <w:rPr>
           <w:rFonts w:ascii="Noto Serif" w:hAnsi="Noto Serif" w:cs="Noto Serif"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Doppelclick in die Kopfzeile</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D485975" w14:textId="77777777" w:rsidR="00555E64" w:rsidRDefault="00555E64" w:rsidP="00555E64">
+    <w:p w14:paraId="70759EB6" w14:textId="7E3CE24A" w:rsidR="00555E64" w:rsidRDefault="00555E64" w:rsidP="00555E64">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Noto Serif" w:hAnsi="Noto Serif" w:cs="Noto Serif"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Noto Serif" w:hAnsi="Noto Serif" w:cs="Noto Serif"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Den darinstehenden Text bzw. Fehlermeldung markieren</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B9CDD8E" w14:textId="77777777" w:rsidR="00555E64" w:rsidRDefault="00555E64" w:rsidP="00555E64">
+    <w:p w14:paraId="18B1D448" w14:textId="71BD924D" w:rsidR="00555E64" w:rsidRDefault="00555E64" w:rsidP="00555E64">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Noto Serif" w:hAnsi="Noto Serif" w:cs="Noto Serif"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Noto Serif" w:hAnsi="Noto Serif" w:cs="Noto Serif"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Aus dem Feld „Dokumenten</w:t>
       </w:r>
       <w:r w:rsidR="00AB2FEF">
         <w:rPr>
           <w:rFonts w:ascii="Noto Serif" w:hAnsi="Noto Serif" w:cs="Noto Serif"/>
           <w:i/>
           <w:iCs/>
@@ -5644,101 +5102,101 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Noto Serif" w:hAnsi="Noto Serif" w:cs="Noto Serif"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>“ das Feld „Feld</w:t>
       </w:r>
       <w:r w:rsidR="00AB2FEF">
         <w:rPr>
           <w:rFonts w:ascii="Noto Serif" w:hAnsi="Noto Serif" w:cs="Noto Serif"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Noto Serif" w:hAnsi="Noto Serif" w:cs="Noto Serif"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>“ auswählen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BEC7AC3" w14:textId="77777777" w:rsidR="00AB2FEF" w:rsidRDefault="00AB2FEF" w:rsidP="00F05019">
+    <w:p w14:paraId="217BA77B" w14:textId="77777777" w:rsidR="00AB2FEF" w:rsidRDefault="00AB2FEF" w:rsidP="00AB2FEF">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepNext/>
-        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Noto Serif" w:hAnsi="Noto Serif" w:cs="Noto Serif"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00555E64">
         <w:rPr>
           <w:rFonts w:ascii="Noto Serif" w:hAnsi="Noto Serif" w:cs="Noto Serif"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02954EFA" wp14:editId="107D0057">
                 <wp:extent cx="5309431" cy="876300"/>
                 <wp:effectExtent l="0" t="0" r="5715" b="19050"/>
                 <wp:docPr id="985268999" name="Group 7" descr="Screenshot des Word-Menübands im Reiter „Kopf- und Fußzeile&quot; mit geöffnetem Dropdown-Menü von „Dokumenteninformationen&quot;. Das Menü zeigt folgende Einträge: „Autor&quot;, „Dateiname&quot;, „Dateipfad&quot;, „Dokumenttitel&quot;, „Dokumenteigenschaft ►&quot; sowie „Feld…&quot;. Der Eintrag „Feld...&quot; ist hervorgehoben."/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5309431" cy="876300"/>
                           <a:chOff x="314972" y="56926"/>
                           <a:chExt cx="5775438" cy="1091079"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1146724201" name="Picture 1" descr="Screenshot des Word-Menübands im Reiter „Header &amp; Footer&quot; mit geöffnetem Dropdown-Menü von „Document Info&quot;. Das Menü zeigt folgende Einträge: „Author&quot;, „File Name&quot;, „File Path&quot;, „Document Title&quot;, „Document Property ►&quot; sowie „Field…&quot;. Der Eintrag „Document Property&quot; ist hervorgehoben. Im Hintergrund ist ein Dokumentausschnitt mit dem Textbaustein „Hinweise zum Textteil&quot; sowie ein teilweise sichtbarer Fließtext erkennbar."/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId25"/>
+                          <a:blip r:embed="rId24"/>
                           <a:srcRect/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="314972" y="56926"/>
                             <a:ext cx="5775438" cy="1091079"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <wps:wsp>
                         <wps:cNvPr id="170245251" name="Oval 6"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="1283525" y="1003225"/>
                             <a:ext cx="708660" cy="144780"/>
                           </a:xfrm>
                           <a:prstGeom prst="ellipse">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
@@ -5755,895 +5213,893 @@
                             </a:schemeClr>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="lt1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
-              <v:group w14:anchorId="317F1136" id="Group 7" o:spid="_x0000_s1026" alt="Screenshot des Word-Menübands im Reiter „Kopf- und Fußzeile&quot; mit geöffnetem Dropdown-Menü von „Dokumenteninformationen&quot;. Das Menü zeigt folgende Einträge: „Autor&quot;, „Dateiname&quot;, „Dateipfad&quot;, „Dokumenttitel&quot;, „Dokumenteigenschaft ►&quot; sowie „Feld…&quot;. Der Eintrag „Feld...&quot; ist hervorgehoben." style="width:418.05pt;height:69pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordorigin="3149,569" coordsize="57754,10910" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDQBO3gBwUAAAMLAAAOAAAAZHJzL2Uyb0RvYy54bWycVstOJDcU3UfKP1i1&#10;mFWgq9/QQzNCMDBIBFpANGu361aVhcuusd3dNKv5ilkmmyifkEWUHX/Cl+Re14PmMZlkkKj24/r6&#10;+Pj42HvvbgvFlmCdNHoadbfjiIEWJpE6m0a/XB9v7UTMea4TroyGabQGF73b//GHvVU5gZ7JjUrA&#10;Mkyi3WRVTqPc+3LS6TiRQ8HdtilBY2dqbME9Vm3WSSxfYfZCdXpxPOqsjE1KawQ4h61HVWe0H/Kn&#10;KQh/kaYOPFPTCLH58LXhO6dvZ3+PTzLLy1yKGgb/DhQFlxonbVMdcc/ZwsoXqQoprHEm9dvCFB2T&#10;plJAWAOuphs/W82JNYsyrCWbrLKypQmpfcbTd6cV58sTW16VM4tMrMoMuQg1Wsttagv6RZTsNlC2&#10;bimDW88ENg778e6g342YwL6d8agf15yKHImnYf3uYHfcixj2D0e7vVFFucjfNxnG4+GgjzKhDN14&#10;txuPdymm0wDoPIFVSjHB/5oLLL3g4tuawVF+YSGqkxT/KUfB7c2i3MJtK7mXc6mkXwcJ4gYRKL2c&#10;STGzVQVpnVkmE1xRdzAa9wa4uxHTvMAjgGE0O8OGBJxAMV4JC6Bdbjy1sI8o6a2fQd//PceD45gs&#10;2CVIj+fk4fOvH4DTiXnDi/ItOzYGm998Whj/lhXSswzu/0xTDR4KdmRNmZiVrlKxpdE0/siIRQHa&#10;s1OdmmrkNjvijoUJ2R3IzLPUqAx0Auy91N7e/57BhMYeLHxu6ul+ooZjqYCd46qqRI9tM+7zjbZ2&#10;0mvp1WZw2zFDsGD9mj18+atejzMrCdUsoJKHz3+0aHH9ARjPnqyoyVGPl86zHOwSTQNyMwe9zU4L&#10;9gFXBDazC50wigCp2ZG5CZzwhUPj0dL7QGaCJF6j0OfY7imO6Jd6BdIBu1tUndihngCmQGqswpwU&#10;OSawCPlYSbj/zdPJAXsDWmPzNimd1EOCqeTDSd5nRtw4ps1hznUGB65EI0MthXPxNLxD1SfamytZ&#10;4sYoOrpUrlWOOntmGq8clMqQml2pHNaCQsEb1KcsXcTsBIo5oLLtaRIA8Ymz4hIBBi913oIXOR1g&#10;QvYIhmoOfeYVZ3ndIlqL+ZZBIGPW+RMwBaMCIkMweCr5hC/PHMFCL2lCalwVkgARgZH14f3jGq6w&#10;9oKt/2WxVzkvASFQ2g0vGMe9wbA3bK3gYskVC45YB7ZG7L7GVbe308cUwU+7cdzvYTkQ39A1jndG&#10;I7zqgp0OBuOdYMitmz4yUZMFCjXiCOxX+OITbUhPYRalKc4ZJZNGY85m80NlGa5lGh3G9Ff790YY&#10;zk9D0cublYWSXyughEpfQop+ifdFLyAJDwBo03Ih0LO6VVeODljN1h1uTEZPBhoRtjskpMwpIm9z&#10;1wmayCpJk7vSSR1PQyG8H9rB8b8Bqwa3I8LMRvt2cCG1sa8lULiqeuYqviGpooZYmptkjbeJNSht&#10;3FhXimOJOj/jzs+4xecKNuITzF/gJ1VmNY1MXYoY+vXda+0UjxLH3oit8PkzjdynBdpUxNSpRvHv&#10;dgcDei+FymA47mHFbvbMN3v0ojg0uPsobEQXihTvVVNMrSnoWjugWbGLa4FzTyPhbVM59FjHLnzr&#10;CTg4COXqsj3TVyVe0dXm0Tm+vv3IbVnrlwz13DQH7oWGq1jaD23w/jKpDIbwyGvNNx7+UAovrSCh&#10;+lVIT7nNeoh6fLvu/wMAAP//AwBQSwMECgAAAAAAAAAhAPSOikKnywAAp8sAABQAAABkcnMvbWVk&#10;aWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAAdiAAABSggCAAAAQHQINQAAAAFzUkdCAK7O&#10;HOkAAAAEZ0FNQQAAsY8L/GEFAAAACXBIWXMAAA7EAAAOxAGVKw4bAADLPElEQVR4Xu39XZBd1Znn&#10;Ceturvqu++KNquBKb4+rY6IjHDFRQcjDq5huAk/MRNnqcJsKKnumOsEg2tFtjF1ON4OBdOGkQafs&#10;JJEgLVAKKeW2DhjSGEibIjuFnEggpRAgjkEohY6QQAhJB0wJAbIk0Bt5HuXKJ59nrbU/z/78/+If&#10;kGfttdfXXmvtvf9aZ51l75/6gPTeiVNH3n3vjx/904ULFy4CAAAAAAAAAAAAAAAAqAfL3j/1wfGT&#10;nfdOnHr7nWOffvaZPA4AAAAAAAAAAAAAAACg0szbxLSO+DN4xAAAAAAAAAAAAAAAAFA/lh0/2Tl6&#10;7PgfP/pIHgEAlJNWq3XXXXd9+9vf7gfV5dvf/vbw8PD27dvl5QcAAAAAAACASnDkyJGtW7eOjIys&#10;qSUjIyO//vWvW62WbBcAesayY++ffOe997AfMQDV4Omnn7711lsnJiaOHj16ClSXo0ePPvfcc9//&#10;/vcfffRR2QkAAAAAAAAAoOTs2bNn06ZNe/bsOXv2rDxWD86ePTs3N7d+/fodO3bIYwD0hmVHjx3/&#10;6J9Oy2AAis2+fftkELh4cdeuXd///vdhENeHo0eP3nrrrbt27ZJdAQDMkwCA8oN5DICagMEONGSP&#10;1tYg5pw9e3bTpk1zc3PyAAODqHQU9pItax955/z58zIYgGJT2BGVL8PDw7/73e+klQgqze9+97u7&#10;7rpLdgUAME8CAMoP5jEAagIGO9BgswVOq9XaunWrDGVgEJWOwl6yZW8dPvLFF1/IYACKTWFHVL58&#10;//vfn5ubkz4iqDRHjx799re/LbsCAJgnAQDlB/MYADUBgx1o1q9f/xF+Q2uBs2fPjoyMyFAGBlHp&#10;KOwlW3bgrbYMA6DwFHZE5Ut/f780EUEN6O/vl12BsW7d2hUrLg+pdevWyvNBacE8CRKC2QPkDuYx&#10;AGpCpMGu70HhJdMCBWbNmjUyqN74GyTSIAJFoLCXbNmbcwdlWM949NFH1q1bG14PP7xRJlEMKlMR&#10;oozVyWVEHThwIOFr8Lp1aw8cOCBD06PONnGjsUboySefpEO7d+/WR3fv3i2TKC2BNnFf3zXTIejr&#10;uyZhDweFIpd50vDSSy/NpMpLL70k8yg8UW+vgXr00UdkHr0EswfInXznMQBAZkQa7CtWXL5hw0Pi&#10;TrRt27bnFhCHiA0bHoJNXC78rmjF2L59+/Lly7dv3y4PMPwNEmkQ5cXZp58+s+aeDHT26adl3sWj&#10;sJds2f4D2dnEq1ffsGrV11avviGMrrrqyhUrLr/jjttkKgWgMhUhylidXEbU9u3bEz5brFhxuX/q&#10;T0idbeLrrrtWaMWKyxuNNY880lyx4vJrrvlrcXR6+n/IJEpLoE28evUN50KwevUNMHqqRC7zpOGx&#10;xx7bvHnzIymxefPmxx57TOZReCLdXgNFSck8eglmD5A7keaxVqu1ZcuWNSHYsmUL9rsEoFBEGuwr&#10;Vlw+PT0t7kQXLlzYceT0dycPX7x48fz58+LouXPnpqenE77KgYzxu6JVgjzi4eFhv1Psb5BIgygv&#10;zqy558Orrvzouv6e6sOrrjyz5h6Zd/Eo7CVb9sabvl9LTJfVq2+4774ROWE7WL36hr6+a4rgSGoq&#10;UxGijNXJZUTBJi4X99+/7utf/6vrrrv2v/yX/yyPVYvwNvGv9767ceaw0K/3vmtGN4yeKpHLPGl4&#10;7LHHnn322dMp8eyzz5bUJg5/ew3kvvtG8rKJ/zjzc48we4DeEWke27Jly86dO2WojZ07d27ZskWG&#10;AgDyI9Jgd9nEm18+eVljL2ziyuB3RSsDX0fsX1Psb5BIgygvzqy556Pr+uXgTJuPruuHTZyEZa8X&#10;2Ca+776RrVt/mbsjqalMRYgyVieDERVpT8YkSvHVGjYxZ//+/dddd+3Xv/5XVVo4bCW8Tfy/3P7c&#10;sut+I/S/3P6cGd0p9kaQOxnMkx5gE0e9vQaSo03c/s/LPMLsAXpHpHnM//4siBQZANBrIg122MQ1&#10;ARO1wN8gkQZRXsAm5hT2ki17fX8Pd0oVRHpfMpFzdyQ1lakIUcbqZDCi9J6MtKEVD4mK3kgr3f0c&#10;YRMLGo011113rQytHOFt4n9123N/effuO7d1jP7y7t3/6rawNvHAwMDyBfr6+uRhxsqVK5vNpgyN&#10;zkAX/XdfX9/w8PCSqJlDrSFDi0QG86QH2MRRb6+B5GsTf/jrvz57cFjow1//daBN3NfXZ0auYWBg&#10;wD+HCBJOKcUfrcBFpHnM//4scEWm7/xy5uZ6uKQm/I019548PDwcWEIAYhNpsAfaxBcuXBBHXTYx&#10;f7zk3/1fEikiZhqRB4LgY1wUrGhk8yhum6jbD61aPjAtQxmBEUqMrUEWiTSI8gI2MaewlyxPm7jz&#10;1I9O/OJal+688Wsmcr6OpCbSix+PXLSKEGWsTgYjSu/JSM8WPCQq+pnG82odA9jEAtjEKdrEfV3M&#10;R/+Ta0JPx5CLTdxsNqvxJpzBPOlB2MSvvPLKixF55ZVXKmYT/+63k480fxlJv/vtpDk9X5v46G3/&#10;4p2//3Oho7f9i0CbuNls6lfl5cuXR5oi0ppSQOmINI/5358FrsixzdAY945IN1ZBjOwSErtlAAhD&#10;pMGuX6k+//zzixcvGpvY6hQH2sRzc3NRb08aSiT5Py/BJtYT9fTCP6u5XODACGXHdeciIg2ivIBN&#10;zCnsJcvTJn7nrr94+4f/TL91kJ666+s8co6OpCa2r1q0ihBlrE4GI0rbxLt2vRjyx3xcrF59w65d&#10;L4oQ16t1DGATC2ATa5v4z34w/Zd37zb6sx9Mh7GJoz7ypuXp1MEmFg01Nzfn2o8sKhnMkx6ETfzM&#10;M8889thjT4bmsccee+aZZypmE//sp/cM3v6ju++6M6QGb//Rz356jzk9R5tY/1s+l3/2IFOY92pa&#10;q7UkRhBpTSmgdESax/zvz/QvFqYjuSLHNkOj3jui3lgFUbNLTuyWASAMkQb72rX37d+//8ICn3/+&#10;+RP7P7zr9+8am/i7k4cPffCZiUDs379/7dr7RFL88TL5OuJ49zgrsInlRD3vAQ9ML/zPQmCE8uO6&#10;cxGRBlFeaJv4023bPt7wEA+JyscbHvp02zYeAps4ITnbxO///HL9HUbSxrU/EN5lXo6kJomvWqiK&#10;ELqEHnTkXKqTwYjSNnEv8L9aRwU2sQA2sejJ3xzd869ue07om6N7wvRGz/IKevcmKA55OitXrqRA&#10;4xCJcP56zL/na8L9NrH5ru7KlStNOvTircN5svwJnv42+fb19ZmPJrvAskWtl4FKa8opPiYkg3nS&#10;g7aJn3322QOhefbZZytpEz9w/327XtgRUg/cf19BbGKN2PbRP3uIfSf42OEDhMehMUXheohx09k6&#10;xMTp4mWbTx3C+bKmBnIk0jzmeX8WHrEnsssMFZ0q9r2D47mxWs81PTledq77o+cWFnWw+FvJnAuA&#10;JtJg19z1+3cva+zte/Qg/fdL977yxP4PZSQbZlitXLlS27Kum5TrQZTH7+vr40/IhH/A8ruVuHNZ&#10;4xvEfXZ4eNhaJH2ftQ58jut0Vwvos8T8IHKM/ottgS5wQIT5PSkWoGjTA8tXPTRtgucDFyN5UsoB&#10;W4MsknAQZYO2iT/e8NAHV3wltlNsPR02cULKZBPn5UhqtFXqwRq5IBUhrCV0YY2cfXUyGFGe1+MU&#10;8b9aRwU2sQA2caSe7O+N9MDneoCmv+fm5oxNbJ7/BgYGzLOjK5xvVMq/ou56XKY3ZPN2zb+3Ozw8&#10;bJ5H+UMzf041NjFfzLV9+3b6QyzRClO2qPUSrOxChdEtHJsM5kkPsIn17bUyNvH58+e/+OKLzz//&#10;3IT4Zw96LTQfzdJgsdEqf0XnYyrGEBOni5nEnE5TgUnBlRrIkUjzmHl/FvaK9og9L9sem9h0qiT3&#10;Do7rxuo6l9crXnbW+6NnfEUdLIGtBICLSIPdCjnFlzX2hveIzbBybaPvukl5HkRdq4m5desaQeJu&#10;xf+2xjckvM/ywc7xnO5pAVdprTlmbBN37d+Fg+2HHlqwiZcvX/VQ20RY+smVVh7YGmSR5IMoA7RN&#10;7LJ6w+A6ETZxQkpmE+fiSGqsVqkLV+QiVIRwldCKK3LG1clgRK1bt/aqq65cvfqGnuqqq670vFpH&#10;pRo28cMPb7z++m8l17Zt08Ym1kevv/5bDz+8UeZdTsLbxCP3/vSWH/6d0Qs7d/BR7Dd6+EIk/i0z&#10;67MdLTuiv/njsiucGzri6db6uCz2c3R9dZe/RVttYuujvHj3DlO2qPXS0KOzfkVJQgbzpAfYxPr2&#10;Wg2bmDxiimCc4sDZw0wUYoDozShoyPAxFWOIidP5aBWZ8rdZV2ogRyLNY+b9mf+rm9Uj9rxs80Vw&#10;fImcqxMaQt47BK4bq/Vc3pPjZWfgp7uqFmOwuJICIJBIg93FXb9/N5JHbJxQ62Ok5ybleRC19nyK&#10;YFJzjSDXc68rPsekT3mJQMJ1n7WW2X+6pwVcpQ2To8A2Uftc4C6eCPZDS0PVp0uWcSGwNcgiqQyi&#10;XmO1iT2GrwfPKbCJE5KzTfzO3//5+z+/3KrH11xD8bX6+q5ZseLyhx/eKDPICpdVaoXcQF2LIlSE&#10;KGN1MhhR69atXbVq/ncUe6pVq77mf7WORDVs4kZjTSot//LLLxubWB9dteprjcYamXc5CW8Tv/Ly&#10;3hd27jB6//hxMbrD9EZ6sKNHQ9dDHn9+5Q+O1nBKROB/XNYbovEHWf6Sb97w+TMrLzb5s/xpm788&#10;hyxb1HpZSX2LtwzmSQ/aJn7yySefDc2TTz5ZSZv47rvufOD++0Lq7rvuLJpNbDziu37/Lr2Hk1Mc&#10;OHuYMUvfUXXNHmYgi3fgqENMnG5Gq87ULB31pAZyJNI8xt+fjf3quo6ul23PamLRJ+PdO6zoG6v1&#10;XH7fiZed9f7oGV/i3MASBrYSAC4iDXYPhz74TAZ5oWHFvxtH6CHAb1KeB1HridohtY4gPsbFncsa&#10;n0O1iHefta638J/uagFPaQNz1NgmarvVy3BHcBxZagX7PuWOrUEWSWsQ9RSXTey3fTX+yLCJE5Kn&#10;TXx8wzfmnWKHHhv6D3rpZY/WYEYlkq96993/TZe/IBUhylidDEaUfj3uBYGv1pGojE2cSsufPn3a&#10;2MTyWLfla2gT/+63k480fyn0u99OmjYJ2RvNmgjrE6TnQdAa7krE9bjseTalLMybM/8Knssm5m4C&#10;RdDv3iYmh5cnar2yIYN50oOwiZ9//vlnIvL8889XzCYe3/zwz356TySNb37YnJ67Tcw94ssae+/6&#10;/bsXL1784osvzp8/Hzh7mMG4cuVKz4u09fU1xhCLbRPzQ6AIRJrHxPszdRVtphCul+2QNnHse4eL&#10;wBtroE28JKoN1/0x5PgKM1gCWwkAF5EG+3/asi+2RFJmWPX19fGNF6z9PNAktZ7IV+JbIxj4GPfc&#10;uayYQd3X1+cqies+azVt/ae7WsB6FhGYo8Y2UTu83kXcERxHfMYwbOK08djEgeavITAabOKE5GkT&#10;JyHwhaSnVKYiRBmrk8GIgk2cF7CJoxLeJv7ZT+8ZvP1Hd991p9Hg7T8yyxUj9UZ6FnQ95LkeBK3h&#10;5t14SRJdrI/L9Gxq/uYPsuLZlG8Dx7Owbutmnnf5u3fIskWtVzZkME96EDZxQqphEyckX5vY6hFf&#10;vHjxfJd77rn70Ucfkecvhb5Wb4aeHiB8/IaxiXUKBpdNrKcs87VZT2ogRyLNY/73Z4ErcnibmIh6&#10;7/DAb6zWc/l9J2p2nvujZ3xFHSyBrQSAi0iDfdl1v/nnNz/7Zz+YjqR/fvOzy677jUhKPM55hhUf&#10;RK4HUT3W6CMfSjplAy+MuHNZ4wsoWoz7rB7vgae7WkCfZQjMUWObqB1e7yLuCPNbDVtMX58xDJs4&#10;bfw2cRgLODACbOLkwCaOQ2UqQpSxOhmMKNjEecFt4n99x3PLrvtNPN0zecDYxCbwX9/xnGn5etrE&#10;YmtUvvmppzfOzc3xZ0Hu9fBfveA/YWd9EHSF0+9gXEq9m6b5w/o3xTfPoOarfPzZlP42ZdM/10MP&#10;tTwRKpswkcOULWq9siGDedIDbOJ0b6/52sQujzgStFCLjwL92zjGSApjE3uGmMsmNsWgv2mwG1PA&#10;lRrIkUjzmP/9WeCKHMYmTnLvMHhurK5zeU+OkZ3r/ugZX1EHS2ArAeAi0mBfdt1vvrHhjTu3dSLp&#10;Gxve8NvE5LTyEee6SbkeRLVNbP1Og2sE8cKIO5c1voCeyWPcZ12mred0Twu4SmvNkZrLais7Jmrh&#10;Amsf120T0zFzkP2EndMY1snniq1BFok0iPIi0Cb2G8GeQxzYxAmBTRyHylSEKGN1MhhRsInzgtvE&#10;/+q25/7ijue/seGNGHps73FjE1PIX9zx/L+6reY28Rr+E3akn/10TZjeuLjBGHu3JMyvfwTawa5w&#10;80xJmDiex2V6k6f4+k2bCsm/VEvZmfTp+ZWeTXUi4gflAssWtV7ZkME86QE2cbq313xtYvKIN798&#10;kn5E3i+ZygI07sSrIN8plS82DGkTu4aYxyY2A5zGuNnDkbCmBnIk0jzmf38WuCKLn7Cz7qqZ5N7B&#10;MUf1jdV6rrUnh8/OdX/0jC8xWLiBbs0uTCsBYCXSYO+dTSz+EcV1k/I8iHKbmD8hi5jWEcQLIwpm&#10;jS+wWq6uKngGPsd1uqcFXKW15mgts8E2US91gecXCAtP2GcTLzjFxCUD2GcMwyZOmzA2scsOtgZa&#10;gU2cENjEcahMRYgyVieDEQWbOC+ETfyXd+/Wz3lh9MKhPxqbmEL+8u7dNbeJxU/YkV55eW8veiPI&#10;nQzmSQ+widO9veZrE58/f55C+h49eFlj761TRze/fNIlmUqxMb/5A4pJpHlsy5YtO3fulKE2du7c&#10;uWXLFhkKAMiPSIM9RZs4HthHJRv8rug80wM+S7gkcK88um++SKRBlBchbWJtCof3iGETJwc2cRwq&#10;UxGijNXJYETBJs4L2MRRCW8T+0m3N4LcyWCe9ACbON3ba742sXCKv3TvK0/s/1DGLiG0wNm6fgoU&#10;hEjzWKvV2rJly5oQbNmypdVqyfMBAPkRabDDJq4JfleUFhOX3yWeh9xhWrvt8ogDGyTSIMqL8DYx&#10;t4YjecSwiZMDmzgOlakIUcbqZDCiwptrgdAv/FxgnD9/ng6l22KwiblgExPr1q3t67tmOgR9fdek&#10;2BtB7mQwT3qATZzu7TUvm5jPHtu2baPwUjvF/JuwfPNEUEzynccAAJkRabAvu+43V/z0Jb3jnF9X&#10;/PQl2MTlwu+KVgz/OmLC3yCRBlFeRLKJjVMcySOGTZwc2MRxqExFiDDVWbH+tVv+8e1z584dOPHx&#10;ZY29j//hlIzRJbPqZDCiUrGJzc/+aL744osLFy7ccMP1KbYYbGIu2MTEunVrV6y4PKRS7I0gdzKY&#10;Jz3AJg55ew1PLjaxmCJuv/1HdKjv0YPxfsgOgEjkO48BADIj0mDXv1wdXjItUGD8rmgN8TdIpEGU&#10;F7CJOYW9ZLCJ41CZihBhqnNZY+/GPcfPnTu3cc/xyxqXdjLVZFadDEZUcpv4888/p6Se2P/hdycP&#10;f3XTG1c9/PpXN71x/ROH7nvxOB168803JyefXpJxAmATc8EmBjUng3nSA2zikLfX8GRvEwOQO/nO&#10;YwCAzMBgB5qRkZGzZ8/K0BpTN5sYm07kBWziOFSmIkRgdbYf+vCyxt7thz48d+7cLf/49or1r8kY&#10;C2RWnQxGVBKb2Cwi3vzyya9ueuOyxt6vPNi6buLgd5469J2nDl318OuXNfZ++f59qS/Fgk3MBZsY&#10;1JwM5kkPsInD3F4jAZsY1JB85zEAQGZgsAPN1q1bsY+8YW5ubtOmTTKUUYpBFN4mxk/Y5Qhs4jhU&#10;piKEvzob9xy/5R/fptXEG/cc/5tH5lasf23jnuMHTnwso2ZYnQxGVBKbmDziW6eOXtbY+/Vf7CeH&#10;nXPgxMffeerQl+59pe/Rg4c++EzmHZdK2sR/ccfzenOxMHps73FjE1PIX9zxPGxiUB8ymCc9wCYO&#10;vL1GBTYxqCH5zmMAgMzAYAeaubm59evXy9Bacvbs2UDTvBSDKKRNbDWFrYFWYBMnBDZxHCpTEcJf&#10;ncsae62iPSgEmVUngxEV2yamvSbII/7Jc0flYcbjfzj1pXtfWfXf35R5x6V6NvG/vuM5vadYSN0z&#10;ecDYxCbwX98BmxjUhQzmSQ+wiQNvr1GBTQxqSL7zGAAgMzDYgZVt27Zt2rTJb49Wm7Nnzx45cmTT&#10;pk3ml4RdlGIQhbGJPXaw5xAHNnFCYBPHoTIVIQKrQ/sk0N9XPfz6d546JGMskFl1MhhR8Wzi8+fP&#10;014TVo94xYrLp6eneQg5xd+dPCyzj0X1bOIknD592tjE8hhsYlADMpgnPcAmDnN7jQRsYlBD8p3H&#10;AACZgcEOXLRara1bt66pKyMjI1u3bt2zZ49sF0UpBlGgTRxoBAdGgE2cHNjEcRAVOb7hG+/c9Rfh&#10;1XnqRwWpCBF4Xbg17FpHTGRWnQxGVDybmLab+OqmN77+i/3ymM0mPnfu3E+eO/o/D7+cytYTsIk5&#10;sIlBzclgnvQgbOIXXnhhKiIvvPBCxWziqE8L79z1F8c3fMOcDpsY1JB85zEAQGZgsAOQkFIMIr9N&#10;HMYCDhMNNnFCYBPHQVRk/l3u7//8/Z9fHkZv//CfnfjFtQWpCOG5LvSTa1++fx85xd956tBljb1/&#10;88ica0FxZtXJYETFsIlpKfET+xd/8U9gtYnPnTv35fv33Tp1VJYgOpWxiVet+tp9940k1Msvv2xs&#10;Yn101aqvwSYG1SaDedKDsImnpqaeeuop6QS7ocgVs4kjPS28//PL3/n7P3/nrr8wp8MmBjUk33kM&#10;AJAZGOwAJKQUg8hjEweavxx/ZNjECYFNHAf94vf+zy8/e3A4jN75+z8vkU181cOvX/Xw65c19q5Y&#10;/9pVD7++Yv1rlzX2UqCM2iWz6mQwomLbxN+dPPyVB1vyWBeXTXzdxMGvbnpDliA61bCJH3544/XX&#10;fyu5tm2bNjaxPnr99d96+OGNMu9yApsYWMlgnvSgbeKpqak3QkPxq2cTh39aOHtweN4phk0M6k2+&#10;8xgAIDMw2AFx5MiRrVu3joyMyM0X6sHIyMivf/3reHsxl2IQuWxiv+1rxXMKbOKEwCaOQ5IXv3LZ&#10;xOfOndt+aHFt7C3/+PaK9a/JGIzMqpPBiIphE1+4cIF2nLhu4qA81sVlEw/vePeyxl5ZguhUwyZO&#10;EWMTVxvYxMBKBvOkB9jE+vYa6WkBNjEAuc9jAIDMwGAHFy9e3LNnz6ZNm/bs2XP27Fl5rB6cPXt2&#10;bm5u/fr1O3bskMeCKMUgstrEHsPXj+tE2MQJgU0chyQvfqWziTfuOX5ZYy/9zX/Lzkpm1clgRMW2&#10;iT2/8rdixeVcJpwaWZYgOrCJBbCJQZ3JYJ70AJtY314jPS3AJgYg93kMAJAZGOyA7NHaGsScs2fP&#10;btq0aW5uTh7wUopBpG1il9UbEuvpsIkTAps4DvrF7+0f/rP5PQRD6O2b/6dy2cR8BbHHACUyq04G&#10;Iyq2TfzVTW+4Wml6KSYcNnGPgE0M6kwG86QHbRP/+te/fio0v/71rytpE4d/Wph/YPjhP4NNDGpO&#10;vvMYACAzMNhB7M0WKkmr1dq6dasM9VKKQaRt4k+3bYvtERMfb3jo023beAhs4oTAJo6DqEjnqR+d&#10;+MW14fXHmZ8XpCKE/7ps3HP8J88dpb9/8tzRjXuOyxiMzKqTwYiKbRNf/0TAmmvNd5469JUHU7gp&#10;wiYWwCYGdSaDedKDsIn37du3JyL79u2rmE0c9WnhxC+u7Tz1I3M6bGJQQ/KdxwAAmYHBDtavX//R&#10;Rx/J0Lpy9uzZkZERGeqlFINI28S9ADZxQmATx6EyFSHKWJ0MRlQMm5h+wu6+F+eXBh848bE87OYr&#10;D7auf+KQLEF0YBMLYBODOpPBPOlB2MQJqYZNnJDsbeJ169aKvZI8yubuD+pGvvMYACAzIg32Zdf9&#10;JrZkWqAwrFmzRgbVm6gNEmkQ5QVsYk5hLxls4jhUpiJEGauTwYiKYROfO3fuiy++uHjx4pfv3+fa&#10;d0JDO07sOHJaliA6sIk5+/fvv+66a7/+9b+anv4f8li1gE0MrGQwT3qATZzu7TUvm7iv7xqxXZKV&#10;vr5rsrn7g7qR7zwGAMiMSIN92XW/ueKnL31jwxuRdMVPX4JNXGSiuqKlZvv27cuXL9++fbs8wIja&#10;IJEGUV7AJuYU9pLBJo5DZSpClLE6GYyoeDYx7Ttx1+/fvayx9/E/nJKHFQdOfPzl+/f1PXpQZh8L&#10;2MSc++9f9/Wv/9V11137X/7Lf5bHqoXLJl63bm1sybRACclgnvQAmzjd22teNnHI+2Bmd39QNyLN&#10;Y61Wa8uWLWtCsGXLFuyACUChiDTYl133m29seOPObZ1I+saGN2ATF5mormh5IY94eHjY7xRHbZBI&#10;gygvYBNzCnvJsraJV6362urVNyTXVVddmeMLSWUqQpSxOhmMqHXr1l511ZW6jn7dcMP1b7755sWL&#10;F/sePfile1/xO8UHTny8Yv1rX3mwdeiDz2T2saizTXzdddcKrVhxeaOx5pFHmitWXH7NNX8tjlZp&#10;ibHLJl6x4vK+vmt0L/Wrr++aFSsul2mBEpLBPOnhscce27x58yMpsXnz5pLaxGndXk1SMo9eYmzi&#10;P8783CPYxKB3RJrHtmzZsnPnThlqY8eOHVu2bJGhAID8iDTYYRNXkqiuaEnh64j9a4qjNkikQZQX&#10;Z9bc8+FVV350XX9P9eFVV8ImTkKmNvGjjz6i16zFlms4ZUBlKkKUsToZjKjt27fr2oXR5OTTlAI5&#10;xbf849vSHu6ycc/xL9+/7ysPtp7Y/6HMOy51tokbjTVCxgjevXv3/fevE0d3794tkygtHpt4enpa&#10;9rwgpqenYRNXgwzmSQ8vvfTSTKq89NJLMo/Ck+7tdd26tY8++ojMo5cYm7j9n5d5BJsY9I5I81ik&#10;N+pIkQEAvSbSYIdNXEkwLQuiNkikQZQXZ59++syaezLQ2acveTJFprCXLFObGIC0KOyIEnx38vD/&#10;PPzyl+/fd93EweEd727cc3zjnuPfeerQVx5sXdbY2/fowbTWERN1tonrTEKb+NixY6tWfW3Vqq8d&#10;O3bMYxPTF6MMw8PD5tDAwMDy5cvN3wMDA4unMYaHh/v6+mQo6BllmSdBYeE28Ye//uuzB4eFPvz1&#10;X4exiWmKEP+KHHtCWLlyZbPZlKGgokSaxyK9UfsjN5tNfstz3dcSEm8UmFKVdyDEqDhNI0Tgufyx&#10;pKq4ZsIYdeeXgz/FBSblKkM8Ig32FG3ivr4+07XCDCvTFQP7oYuQj801xDYttx9atXxgWobWBFuD&#10;+Ig0iEARKOwlg00MSklhR5Tm0Aef3Tp19Kub3rissZf0lQdb1z9xKJXfrBPAJq4nYWziY8eOrV59&#10;w65dL0qT+Ny5XbteXLHi8hUrLqejHpvYPBDPzc25nqQ9z7sxXgtBEko0T4Jiwm3io7f9i3f+/s+F&#10;jt72L8LbxCtXruSBYkKgKcUztxjCGxPNZhNzTtmJNI9FeqP2RCbbSITwj2kR47bY19dH/0xLg2Vu&#10;bk7GKANRK97XxXx0PWZYyXEe6GnW4WfCQFw2cSApliHqYF923W/++c3P/tkPpiPpn9/8rNUm5ksf&#10;/AwPD5t72cqVK8Of6CJSgxeE3nVsMS1PL/zbEGzikEQaRKAIFPaSwSYGpaSwIypfYBPXk0Cb+Nix&#10;Y31911x11ZVXXXWl1SneuvWXW7f+kv4OYxN7nmtd4ToF0GswT4KEGJv4xC+u9SiMTUxOMTcUYk8I&#10;4Y2J3r3KgsyINI9FeqN2ReY2UK+JMQpWrlxprOG+vr5stnpLnUgVT2iI5zgP9DTr8DNhIGW0if/T&#10;ln2xJZKKZBPzyJG6sYtIDV4Qetexl0zL8ybxwPTC/+qJ6z7lItIgAkWgsJcMNjEoJYUdUfkCm7ie&#10;+G1i8oj7+q45duzYbbfd2td3zXvvvXfeze7du6w/kyWehvmDMn/GFc+75qt5tOaCp8B3sTCvf/TK&#10;QYEmJogH5kmQEGMT+zl//nwYm5iGtgnUX1Awc8XimUu/+09+BM0SK1eupEBjk9HvwBBzc3P8e8Rm&#10;UrJOO6DIRJrHIr1RuyLrDVIE1l4kbl6eLh31tigYGBigmy91eAoc7iKjduti0uHxxSDieUUtXjYV&#10;93zJwHqueRQJPw942sQQqT2jZk2BeiqjOOFnQvEYZs3Rczk8T3ThyxCPSIPdQ9QN/aw2seta9/X1&#10;ma5o2kfsURN4xT2NbI1v6OvrE5HNKOMn8jjWzilwVdZ6btSOLU6P/ottATbx/J4UpjzdaNMDy1c9&#10;NG2C5wMXI3lSKiK2BvGR1iACmVHYSwabGJSSwo6ofIFNXE88NvGTT/7GeMRk6OzevUvGCwd/ixB2&#10;j+t5d2BgwDy/0nMhfw+xpkZPk9anWBAVzJMgIWFs4vPnz1+8ePGRR5qBNrF4xeVTyvDwsBn1Io6Z&#10;HObm5owxYWYJM8nw9Ybbt2+nP8SKJ9e0A4pMpHks0hu1NTK3SKy4epG4ebm6dIzbooby4iZsDJtY&#10;D6J4xcum4jQVcPOLcJ3LH0VCzgOuNuFEbc8YWVunsvAzoai7K0f/5bA+0UUqQzwiDXYXd/3+3S/d&#10;+0qknwePZxNToIlj4Natp/2tjeyKbyDX1Xw0q7nFLtIrV640aYa5Rq7Kus6N0bHN6enaxF37d+Fg&#10;+6GHFmzi5ctXPdQ2EZZ+cqVVSGwN4iOVQQSypLCXDDYxKCWFHVH5Apu4nnhs4quuupJ7xOfOnbtw&#10;4cLml0+anbJdkmktXSkg1vW4nnfFgyB/jhTP1uZJN5WN3gCBeRIkJNAmJo+YOHHixJKTGWZaIAeE&#10;pgXX13X5+6f1ZZLPEuaF1uruiVdZ17QDikykeSzSG7U1srBm+I2PQly9yHPz8nTpMLdFATl61OHN&#10;3da1+4TH/dGDKF7xMqu4WafMs3Odyx9FQs4DrjbhRG3PtLIOPxPqxzBrjp7LEfKJjnCVIR6RBruV&#10;u37/Lj3ERnKKxU/YUYu5rjXZxDRR6Abh9zhP+3sa2RqfY9KnvEQgwS3sMNfIVVnXuWl1bI1tWvbY&#10;xPZDS0PVp0uWcTmwNYiP5IMIZExhL9myN2ATgxJS2BGVL7CJ64nHJhYeMbeJN+45btUt//i2yybm&#10;D4X892Ssz7v6idCkQIcE5plSPxODeGCeBAnx28TGI/7u5GH/l3z5FGFWWnm+dc7XHC2msgCfJfjK&#10;O1q4xCcQ/irrmXZAkYk0j0V6o7ZGtvY6E+jpRfrmFaZLh7ktcoQna9YM6jITHvdHD6J4xcum4gaK&#10;H3gun3NCzgPWNlnMuEuk9oyXtZ7KdOsRrkzFY5jOUScYuOmEPoVwlSEekQa7hjzivkcP0n/DO8Xx&#10;VhPT32JxrjZGdfv7G9kan2O2nRkeHvZcHWMch7lGrsq6zo3RsV1ZC2zTst0LnsdxZKkV7PtUfGwN&#10;4iPhIALZU9hLBpsYlJLCjqh8gU1cTzw2Mf2EHcfYxCLcsHHP8TA2MT0XincS/by7eL56LeSHDPqF&#10;E8QG8yRIiN8mvnDhAu0C+ZUHW195sOVxivkUYYY5n1JWrlxp/jZfqnVNFJ43T7Pe0PUqu5gKKAmR&#10;5rFIb9TWyGIxIGE6j6cXaacvTJcOc1s0WH0Ws7csDzREcn90GcIUL4OKC8w18pzL55yQ84C1TUSc&#10;SO0ZL2uCT2WuE12Zeh7DCB1eRpt47dr79u/ff2GBzz///In9H971+3fpEffixYubXz556IPPTARi&#10;//79a9feJ5KKbROLFuCLsj2NFrWRBWZYme8QWE/M2Ca+lNBSXKd7sE3LDjPYfcRnDMMmBgWjsJcM&#10;NjEoJYUdUfkCm7ieFNMm1k+EZgGy9T2c0C9LIDaYJ0FCuE0sf+yyy+effx7GKeZTBL1h0jfHrT6R&#10;WW6s5xAi8M3TvPPzV1nPtAOKTKR5LNIbtSsy/64MYbqopxfxbhm+S4e5LRr06dwzssLTFHuG6kGk&#10;0w9TvAwqrqFTPOfyOSfkPGBtExEnUnvGy5pDU5mrMK5MxWOYzlEnyPt8yCc6wlWGeEQa7PoRl+5H&#10;xia+ePHihQsXeIRz585NT0+vWHG5SMplE1uvtbCJzbn8qZhwtb+/ka3xBRTNFEmfGMbq5bgq6zo3&#10;Rsd2ZS2wTcsOM/jSVsMW09dnDMMmBgWjsJcskU3M5zgzJel5NhLmm0ryQBB873ZRsEiI/Ymst22O&#10;+aFY8UwZnrRKzgsTpjxit/vMcD0MRap7pBEl9lRN3ktzRxh2Bm4TDw0NiVoPDQ0tMRfdXHHFFRs2&#10;bJChuXLTTTctX75chipMreWBDAlZ1BTJxSbmK4b44OV/86/j0XOnOYVmWvqbzqI/XPMDiEH4efL4&#10;8ePTNvbv3y+jOtjXxXykBMOfbmX//v1UDHkgiH379pmzRMHCQ480mvC3j1I/ThDcJqY3cBd+p1gX&#10;hhpH+0T0t5k3+G/m8B9N0m+etLSQAk0Esc+sa9oBRSbS+I30Ru2JLIahWEto7UW6W1q7dIzbIkdY&#10;2DTk+S/FCfgh2srA/K0HUbzi6aRSr/jc3BwP5L+l5jqXzzkh5wFdEW1pRW3PGFlbp7LwM6GouytH&#10;z+Xgp4u/w5chHpEGu/8R1+oRR7KJXdea28S8w1vv8q72dzWyK76ArgU/qn/CztQozDVyVdZ1boyO&#10;zW/WLlvZMS27bWI6ZvsJO6cxDJu4Z/CenLsxGBWXtZIBOV4yP6nZxDT49fwYCdfkFRXRTSNhvVW4&#10;4D9m6vnOV3gSllw8Oy457EVsRd9TXDZQpLpHGlF65IeccbJslkjoGhHCJr766qu5mUi15iEuimAT&#10;b9iwQZQ/kN27dy9fvnz37t3yQI+JUdR0ycwmvmR3dRGPp9bnXfO4SfFFv+UmmpkTXPMDiEGkeVKw&#10;b9++nTt3ylA33I09ffr09PT04cOHZaQoUCKnT5+WByIS2ybWuH4i3EV5HycMwib+7uRh/XOXQl/d&#10;9IZMxVYYet4zE4KZXmgG4O3M//2bng89b56EnoJMiHXaAUUm0viN9Ebtj+z5Zx5rLxI3L0+Xjnpb&#10;FPA4wtnRT4Y0QEyCge6PLh4fTdbiZVNxc5Rbz4T1XOujiH8e8LSJIXZ7hs/aNZWFnAl13a05ei4H&#10;P10kFb4M8Yg02P2PuBcvXjx//rw4Gskmdl1rsolNU1D1ecsQ/ivuaWRrfIHVaeVP6bw6Ya6Rq7Ke&#10;c6N27B7ZxAtOMXHJAPYZw7CJewbvyYUyBsPgslYyIMdL5ic1mzj5PxfoLyvFRky4kbDeKlzwyKl0&#10;r9glTziQsvRDXTZQpLpHGlHWSyP+GdZKls0SCWuNAm1i8n9vuukmEagpqU385JNPhvTB0yVGUdPF&#10;YxP39V2zevUNXI880qRn6Kseft2qFetfs9rEoHREmic5hw8fjmrRcjc2+Tpisx5ZhkYnLZuYXpwi&#10;3WRL+jjBETbxjiOnN7980qWvPNgK/5NBAIQk0vjdsmVLyH/f2rlz55YtW2QoWIr5sSwAMiDSYE/R&#10;JgbFIaorWlK4Vx7dN/cRaRClS2GNwTCk8uAdjxwvmZ90bGKr48b/UUv8Kxn96zQdMv8mzOPTv9SZ&#10;j4RJhMc072y8a4q3I2t8F9b3On6i+OqZ/ofBvEru+UcbazomL+vCBOspZmkAD3fVl//LpFhNwBMx&#10;06Kou59II8o68vk/llqLqpvF0w0oC1MjnuCl/JbiSsrawgQfMtYahbGJN2zYwI1UvjEFt4+5TXzF&#10;FVfQEl2+UJcbsldffTXlRek8+eSTFJkwaYrsTFKUF+Viwk1qpmA3dfGcwhM3FfdXkMLDV4EHXnHF&#10;FRToL2pgGUQt9Cn+hiJcNvG6dWu1tm/fvuPI6e9OHjaiX4XmId+dTLQOFBSESPMkR/i83DJ2ubfG&#10;jd25c6fO12wfMT09zY/u2bNn//79tEfE9PS08Xd4/D179pBtzTGJ8JimkNwaFjaxNX4YxCOvaw7n&#10;lPdxwiD2Jha/BUS/GkQxI/2sPADh0fOJh1artWXLljUh2LJlS6vVkucDRox/GwMgCZEGu8smpkdc&#10;2MQlJaorWl7MngwejzhGg0QaROliHjt7YQwuJuTA9XSd0FrJgBwvmZ9lrye2ia1bYuktckwcctPM&#10;6xDfKsH1rsW/jMl/RZQ7fa63I1d8F/He6yhQP0tlWXIaTtZrYU2H5yWWzbpOoTFG1bR+/ZbXl351&#10;gf7Wex7pRHh5Aok0oqwjn5xcmpddRRXN4ukGPCnhNVsr5UrK0zjmb4qvaxTGJiaj88knn9Rb6PKF&#10;xsYmvroLBXpsYpMm+ZvcQjVp3nTTTSYp7lYbG5rimHPFEl1hE1tPEauJ/RXk1QlZhaGhIX6KCfcU&#10;NWQZeC2iNpTHJg7kif0fbn755K1TRy9r7KX1gDuORDDOQMGJNE8a9HYT4W3iPXv26Ez5TsHCR96z&#10;Zw/fnmJPF/rbldH+/ftN8ShH+pusZBNutYld8QPR9zvXHM4p7+OEYd26tX191xhjXfDee+9RNHjE&#10;oHfoKQX0Dr5CIvxEAUAqRBrsK1ZcvmHDQ+KutG3btucWEIeIDRsegk1cZKK6oqWGnvc8HnGMBok0&#10;iNKFHjut1ke6xqAV19N1QmslA3K8ZH6S2sTamCdEp+evPWILXb5bgrU3cDtPdAK+g4Hr7cgV34V4&#10;QqJzXT2P3uvopUsP8oxLzlfFuhY9ufL1+KH8FL5hor5Yor4cnr4rEV6eQCKNKKtNrHspwYvqaRbR&#10;DUzJxV48rl+gdiXlahxRVP7Ozwm0icntJT/U/EGQx0ouJNnEwov02MTG+iQb2qxEptWv+nTuRF9x&#10;xRXmt/V4sh7v1XWKsIn9FeQ/6BeyChxePE9RQ5aBlzxqQyWxib+66Q2xryjWEVeJSPMkYd1uIqRN&#10;TO9geonu9PT08ePHzUdKgaJxX1jsR2zNiCKY1ER2O3fuJMfZZRO74vuxLqlzzeGcUj9OEOvWrV2x&#10;4nKXHnlkPpFDH3z21U1vwCMGPSLGPAYAKCORBru+JYWXTAsUhqiuaOWJ2iCRBlG6ZGMMunA9XSe0&#10;VjIgx0vmJ6lNTLtWiUtovajmYuj1NeaQ9UR9dQWetyNPfBe6eJ6ex78lyn80lsi45AY6l/q6Jx2e&#10;L/dDPadYt6I3+epf3eHfFzCN40qElyeQSCPKahOL8luLGt4mFr68mXdi2MS6cfS4sNYojE1s9o6w&#10;buNrPM0ruogIHpuYW67cGDUeK8UXGPfTeLJ8awuP9+o6xWMZE7yCfPPlMFUg+HYQgQufw5dBXBeB&#10;v6GS2MSg2kSaJwnrtsIhbeJ9+/bRlg483BrfWL206YT1kPXEnTt3mvgUQeCxiT3x/Vh3WHPN4ZwK&#10;PE4AkDsx5jEAQBnBYAcjIyNnz56VoTWmXDZxT41B/hBrdaKtT9cJrZUMyPGS+UnBJtavNLrp4/UG&#10;be3rCAbP25GM6kUXz9Pz+Hud6IjZl5xjVh550uH5apt4SdQFrCONPup/hFm5ciVflls0m1gUyVrU&#10;6tnEwrcVR7VNzFfCJreJTRyOy/10ea+eU3ptE19xxRV8BXHvbGJxCmGNTx9hEwMrkeZJim/99afw&#10;NjE5vzwRa/x4NjHfMsIaweCxiWXUIPR2E4RrDudU43ECgHyJOo8BAEoKBjvYunUrdo03zM3Nbdq0&#10;SYZ6yXEQmcfO3hmDHlxP1wmtlQzI8ZL5SccmFkab3nxAvAtxN5AfEteMPvJ/LtApG6xvR574LnRn&#10;1caf673OnJtLyQV0uicdni/3Qz2nWEeatb7iUvJNFV2J8PIEEmlEWUe+WU7lKaq2iV3dIIZNbE3K&#10;2jjCkaccdY3C2MRmaSrfpJjgBiU5krRy1niRwjyNZBPr7Awu99PlvXpO4VXQOeoKmkNhqiAM3KGh&#10;oUCbOHwZTC30KQZrfPoImxhYiTRP8r0gBHyfB9eWvtyZ3blzp/FzxTYRwq4VexnzQ8LV1cXTKRus&#10;NrEnvgt9azO45nBOZR4nAMiRSPMYAKC8YLCDubm59evXy9Bacvbs2RimeY6DiD+C9sIY9ON6uk5o&#10;rWRAjpfMT2o2MV0e/n7Cryv/viT/vS9xSPQG6/ci6XTzUb8Rib9d8V1Y3+v0L7CZcNHzqF7Zl3xu&#10;bo5H4Av+XenwvMRbrusU60iz1pe3Bv1dHJuYupnJy1NU3SyubhDVJnYl5Woc/u9yVCrrXOaxicmg&#10;NE6r9dfVjFVqHEkeh2/gy7ekCOOxmp+JM9ECPV/uRMewiUNWkAhTBW7g0t/cJnYVNWQZeC2iNhRs&#10;YuAi0jxp3W6C4Gbuzp07A21iSo0btfwUvnEE/YSdsW71nhLmLOsGEXS6+aitYfG3K74L63YThGsO&#10;55T0cQKAQhE4TgEA1QCDHVy8eHHbtm2bNm2Kao9WibNnzx45cmTTpk3btm2Tx4LIcRAJJyd1Y9CP&#10;6+k6obWSATleMj9p2sTCYuObvfI3JXpxMj/twlPgvcFsg20QLzyEufCutyNXfBfW9zqqmklBvNeZ&#10;olLieZXcxORXgbCmI/KiEeUvqnWkueprOgCdla9NLEroiiCKKprF0w2i2sSupFyNY0pChbGuj9Y2&#10;scmCMIescbhPyh1Jci03bNhA1iQRdTWxiclToECP+0lmNPmkMWzikBUMXwWTGp3Oq+YqasgyiIpH&#10;bSjYxMBK+HnS/ACdgExbWodLhFlNbE4xu0/QnsU8TYI2nSD3ljvLwibWxRPOL2F8ZJdN7IpvRd/a&#10;CJrtXXM4p7yPEwAUh/DzGACg1GCwA6LVam3dunVNXRkZGdm6dSvfZi08OQ4i8diZrjEYiOvpOqG1&#10;kgE5XjI/iWzieFhfnACIRGFHVL5wmxjUB9jEwErx50m9NzEAAHCKP48BAFIBgx2AhJRuEMEYLOwl&#10;g00MSklhR1S+wCauJ7CJgZXiz5OwiQEAfoo/jwEAUgGDHYCElG4QwRgs7CWDTQxKSWFHVL7AJq4n&#10;sImBleLPk7CJAQB+ij+PAQBSAYMdgISUbhDBGCzsJcvBJgYgOYUdUfkCm7iewCYGVjBPAgDKDuYx&#10;AGoCBjsACcEgKh2FvWSwiUEpKeyIyhfYxPUENjGwgnkSAFB2MI8BUBMw2AFICAZR6SjsJYNNDEpJ&#10;YUdUvsAmriewiYEVzJMAgLKDeQyAmoDBDkBCMIhKR2EvGWxiUEoKO6LyBTZxPYFNDKxgngQAlB3M&#10;YwDUBAx2ABKCQVQ6CnvJYBODUlLYEZUvsInrCWxiYAXzJEjOE/s//OqmNw598NnFixcfeaS5YsXl&#10;Lq1bt1aeDEBiMI8BUBNiDPYbb1ytb0Ye4T4Fqk2MQQTypbCXDDYxKCWFHVH5Apu4nsAmBlYwT4KE&#10;PLH/wy/d+0rfowfp43vvvTftoK/vGrx+g16AeQyAmhBjsK9efcNtt916+9gT//LmjfK2tIA5ivsU&#10;qDwxBhHIl8JesmVvwCYGJaQXI2rlypXNZpOHNJvNlStXuo4mZ2BgYPny5TI0AbCJ64nLJl63bm1s&#10;ybRACenFPJkiO3fuPHz4sAyNwr4uMrRUJL+zDHSRoWkgPOLPP//8guL8+fPnuqxefQPmDdALIo3x&#10;Vqu1ZcuWNSHYsmVLq9WS5wMA8iPSYCeu+Y/X/bub7/ybR+Yua+z9zlOHrDJHr7r6b3GfAtUm0iDq&#10;6+tbzgh8HCXjYvny5X19ffJYOLj10aPHV9dzNc8upAOTvL5hiHTJsgQ2MSglvRhRelrptU3MaTab&#10;yecg2MT1xGUTr1hxeV/fNatX3xBJfX3XrFhxuUwLlJBezJMpAps4lTtLj56zySP+yoOtzS+fdGnH&#10;kdNn3z/wx5mfwyYGvSPSGN+yZcvOnTtlqI2dO3du2bJFhgIA8iPSYCe++f9cu/LGwRXrX7ussfeq&#10;h1+3yhz93/7d/437FKg2kQZRX1/f8PCwDHUwPDzMXZHwJ7ro0eOr67k6anap19dFpEuWJQWyicUV&#10;nZub2759Ow8pC5WpCFHM6vRiROlpBTZxwdmwYQP/uHv37ieffJKH1ASPTTw9PU1r/cIzPT0Nm7ga&#10;9GKeTBHYxKncWaI++Ibkq5veuKyx16/vTh7+px0Ptv/zMtjEoHdEGuNr1qyRQW4iRQYA9JpIg51Y&#10;vfqG++4b2bjn+GWNvfQQ+3kX/lhrjuI+BSpPpEEUySbmkYeHh5O7Fj16fHU9V0fNLvX6uoh0ybKk&#10;KDbx3Nzc8uXLjSUnPpaIylSEKGx1ejGi9LSibeKVK1fStw+MV07h5ssal762sYCZj4aHh03g3Nwc&#10;BZoJi3/pI9IUJqiVTbx79+7ly5dfccUV1o+1IqFNfOzYsVWrvrZq1deOHTsWaBObL+CEnwr4jTnk&#10;13yseJ5mQn6Jqae3+QKS7jy5Z88enuD09LQxeffv379nzx7zt9kQ8PTp0yb+4cOHTTidSDbxzp07&#10;KfD48eMU8/jx4zoFa7LcJhap8axTpK+vj/cu/h093rusEz7dU0w4nei6s2zfvl2nYE2Wd3iRGs86&#10;Koc++OwrD7a+8mCLfrzORUibmO5x1vLwb/MlmR/Co+/1kcimkFFJWKkwmO4nD/SYSPNYJOfXFZkP&#10;NMJ169FkcCHqQDFHGeg1kQY7IWzizz//nMK5UxzVJl7ZRYbGJbAzl2jS8DyHF5PAxifyurv1gkiD&#10;yHpB+dMaPYvS3319faajmifP2NaHfl+zxudYH4zDP1dHzdpaX0/82E/gkS5ZlhTFJiZoXiYv0vWe&#10;XwoqUxGigNXpxYjS92lhE5sxPzAwYA3n8K8qDAwMmNdgms5MuGlPrCaOxxVdyCO+6aab5OF6EMYm&#10;Pnbs2OrVN+za9eKiPbzArl0v0g9A01GPTSy2Z6LHL935BeLmGhvr04zGkx1s4iSQCWv+np6eNunv&#10;2bOHnN99+/YZv5ji0N9k8tLfp0+fNjax8XP37dtHiZ8+fdoEHj9+3By1JitsYp1a6vCbAk3mprOZ&#10;B0rXhE+PlfT33NyceZzVdxa621Lg9u3bzVFrsrzDW1OLjXCKP375V+/c/WWhoz/+/4a3ifX4pYpY&#10;R2Uq90Qr+l5fAaJWauXKldRtwmxHKPpkxkSax1zOrxVXZH2noLc+HuIi6oXoBWLsJBlKSc4FICqR&#10;BjvBbWLyiJ/Y/+Fdv3+XO8WRbOLt27fTa29m3511TRpZjr6QeYV8DidCppk7+u4W9f5YKCINIusF&#10;DbSJKVA/D0S1PsTf1vgG64Nx+OdqnV1g1q76uuK78g0k0iXLkmLZxKaJXS/5JaIyFSGKVp1ejCh9&#10;nxY2sZlJ+aRp3a2G5jLzhKFvP8ZNgE2cnCuuuKLOHnEYm/jYsWN9fddcddWVV111JXeKL1y48MUX&#10;X1y8ePHRRx959NFHPv/88/Pnz7tsYn5f9AcKeD9PgvVpRuPJTr/8V5t050lu4JI/a6xYEy6W8Zpt&#10;JfhiYX50//799DetIOZ/cFzJCptYp5Y6/DmVepq5R5hw14TPbwr8qL6z8FuMwZUs7/DW1JIgnOIP&#10;p9ac+MW1WoGv331ddHlWrlxJh0R4WvdEK/peXwF6XalUulM8Is1jLueXoDc601CuyNY7hTEO/PT6&#10;QoQBNjEoKZEGO/HII81t27bNHP7opqfbFHL9E4cua+zlTnEkm3hgYGB4eNjzJJk6rkkjy9EXMq+Q&#10;z+FEyDRzJ8e7Wy+INIjET9jph1htE9NtVD/NxrA++N+u+AbrZbKWxPUkHDVrV31d8V35BhLpkmVJ&#10;4Wxiej6TQeWkMhUhClWdXowoPSXpTSfob+4U6LOsM4VAz5Wp3E3raROfOnVqaGhIBtUJv01MHnFf&#10;3zXHjh277bZbySk+f/48GcS08oJ+jYo+vvnmm//hP/zNkoTU7d/A/4mVxoL+uo3rxuyK7/o6Dz2e&#10;ml0v+L/TurKgjya+ePm35kKlokATs6SkPk+aVcNkEJN7e/z4cfrIN4swHD582GXa8r2JuQdN64LN&#10;IVey2ia2ppY6Zn0B9UDqPLT+yDPhux4ZPXcW7me5krWOKZ1aEg598Nl3Jy817Pnz5xe/hrAU/+s3&#10;DV5xu6RG46PS1MWzEZPY94OvXuEjmscRg1rMPHxaCzMn9GiGCVkvVzq8bc2SFtccy/8WL4HWOZYX&#10;wFTQUyqdYxIizWMu51d7xJ7IVptYrG/ydzbzNzWCv8FNb6cVUiZZk2ak1hZjxzqUdGriq9nkiVvP&#10;NfCi8tuxtVSmrxo8hUlrlKXbD0EGRBrsBD3BCn3lwRZ3iiPZxNRh9C3bNYr53Zki+G8ZfCyYZwl9&#10;S9Kjz1UAT293DRxRZp2Xa3S77hFh0vRMm55kPYcE1qlAPyCJhtJ3N1c7e9rTlbs1x14TaRBZfX9X&#10;C/BNGPr6+sS1iGF9mL898TnWB2MRR9yF9doOCg+TtbW+nviufAOJdMmypIg2MQCB9GJE6bkynk0s&#10;1le6ZjExYcEmBrHx2MRPPvkb4xGTm3PbbbfefvuPKMJ3Jw9/6d5XzA9Sffn+ffe9OL/k88SJEyIp&#10;TzfmN0h+MzZjx3pj9sc3Y0F8/Yc/H/BFiK4seLJUBX6KNRdeqrKT+jy5f//+ffv2HT9+nLaA2Ldv&#10;3+HDh/d38azhdYV7jF36aGxo6+l52cT0xrJ9+3bqPwMDA81mc7iLZ6S4wl13Fv6eZn1lNYgx5Uot&#10;Hnwq8HjEga/fdHsVr1W0aMtqE3vuify+zKts9bnM3+LNLdLMI07v0QzjqVeYdEx8PjG6aup5CXTN&#10;sfptObBUkb506SHSPGacX36ZrB5xVJuY/1upv7PpC+FvcEqTXAbTYvyfDaK2tn81sSs18wzMu6Jr&#10;GFKBTaV4aV2lMsT4YnKSUWYtAygmkQY74fm11S/d+wp9D+bhl94PaRO73vtco5jfZ80X4T23DBrm&#10;9Hfgd+TF6LMWwHO6a+BYyyzyco1u1z0iTJqeadOVrP8QxzUV8MZ3NZS4u7naWZ9SzIko0iDS1oen&#10;BbhtKgZIPOvD/O2JLwjzYOx6Eo6atbW+nviufAOJdMmyBDYxKCW9GFFijtN3F+vgF48RNH3weYG/&#10;Wgh4+p5n8fDAJq4nHpv4qquu5B4x8f7778/f/x49SB7x3zwyd+DExyvWv0Yfaf2FgD/3CLhNbP26&#10;jfXG7IkvRpD1rTvMvZ+S4kOPj3FXLtZtZEpK6vMkLRw2vvDhw4dp12DaUILMWb25hMu0DTR29+zZ&#10;s3//fleyednEZg2ssVSoX1FPc034rkdG153FQA/xrmT1mPKnFpV169Y+8sh8gn6POPD127yKmCKZ&#10;4kW1ifm4pkREIMHvxWJQR515xOm9m2Fc9QqTDoWLF9EwNRUvga451vMi7SqV520qEpHmMeP8UuHp&#10;Slk94qg2Mb9A/s6mL4SnwU1fogKbQnK7Kmpr+21iV2omBV47zzDk8GiuUhFiKnMVJsVRpssACkuk&#10;we6C9kr60r2vPLH/w4sXL164cCH8amLumol5wDqKrb0r/C2DcHVXz8jl0VynuwaOtcyekc4Pue4R&#10;YdL0TJuuZP2HOK6pQDwgWRtKFN7Vzq729OTuyrGnRBpELpuY3wL4DYvfRs25/FISIR9Zzd+e+Fb4&#10;g7HuDK4n4ahZW+vrie/KN5BIlyxLYBODUtKLEaWf0fkIdw1+Hk5zq34VEXsy6knKb8OFBzZxPfHY&#10;xNojvnDhgllH/J2n5ndwO3Di43Pnzg3vePeyxt5b/vHtyxp7N798UiTleb4x90vXGLHemF3xKSMB&#10;RdNPMyZraxa6zOah35OLGNGlphfz5M4u5MCePn2aNogwR/fs2cM/mgLwjYz5T9hpY/d4Fwo0ETzJ&#10;Zm8TUyehn3WlrksLRsxRz4RvfB++jMg6CswzqIngSdY/pswpMVi3bu3q1TcEesSBr99m8NIKYrMo&#10;W7yK87p43lp1Inqwu6YmVyuFnxN6N8O46hUmHeqTojzWmnpegz1zrH6pDixVKj0w6jzGnV8qAC+e&#10;IJJNLLqKOMo7m74QIRtcvJzTdBGjtT02sSc16oHiy+CeYWiWRhLWNZi6D2jfREDnpjjKdBlAYYk0&#10;2Il77rm72dw68XrnqodfpxBaA2E84vB7E4uuQh3MfNSH6G8a72I25h89nZlwdVdts7oKoE/XefFp&#10;TZdZj3Tr6PbcI/xp6vLwcz3Jeg4ZPFNBmAckUTZrO+vyF3YiijSIdPNSIG80fsMS1aELYb3Dhnlk&#10;5X+74husD8bhn6tjZO2qryu+K99AIl2yLIFNDEpJj0YUf6nQj7bWwc/DzaZFBjEHETw+nwdpLtYz&#10;Y3hgE9cTj01MP2HHoS2Jv3TvK1c9/PpVD7/+5fv3feepQyRaWfzl+/et+u9viqT4DZLDH6NdY8R1&#10;Y7bG149iBv00k9Am5ocM4vm+1PRinuSGL5mztAGFgSxdvoMwsW/fPhNu9iDWxi7fiZiX35psXjax&#10;XrMp3q+sE764R3hGDX/r4HcEa7KBY8qcHgOyic+dO/dI85ceBb5+i1UnVFQavDFsYuOgmUXc1hEd&#10;wyZePJkhTu/dDBOyXoSuFD1C8FnaWlPXa7B/juXRQpYqlR4YdR4Tzi+VwdXgkWxi4duKo9om5hci&#10;ZIN7bGITh+Nq7UCb2BwSkDHEi+QZhnzec31VX/SBGF9M1nGijrK0+iHIgEiDnVi9+ob77hshI5iW&#10;QRz64DPuEYe3ibkxajDDwTWK+cujvq37OzPh6q69s4l1mUVertHtuUf409TlCekFew4ZrIkTYR6Q&#10;xOnWdtZZFHYiijSIdPPy60h3T37Dou/KmEMJrQ/+tyu+gdqZ4GeFfK6OkbW1vp74rnwDiXTJsgQ2&#10;MSglhR1R+QKbuJ5EsonpFz8ua+y96uHXv3TvK1++fx/5xeYj7T4h0+reFPXrIn/rc90gXTdma3z6&#10;Q/vRVAB+U+dPZtYs9E3aVMGTi8fEKR2YJ0FCjE18yw//7id/f8fdd90p9JO/v+OWH/5d4Os3fxWh&#10;gWxeO2PYxOZF0cwAekS73qJjzDyud/5ezDCB9TJYK0U2hymStabajuQvga45NkapdPvEI9I85nJ+&#10;rbgiW21i8zaoq687m7gQngYPtIl1dgZXa3tsYk9qJgVectcwFM4I327YVSo6hfcHT2FSHGU6BVBY&#10;Ig12gtvE5gtz3CMObxPryZl3bNcoNpjhHP6WQbi6q7aJrQWwnq7zsj7DmzJ7LF3eCJ57hMGaph6t&#10;/FxPsp5DBp24gT9UWBtKp2ltZ097enJ35dhTYgwikC+FvWSwiUEpKeyIyhfYxPUkqk28+eWT9MR8&#10;1cOvf+epQ+YQfaTnaZlWF/6LDeafcM1H1/MQf0oL88Tm+joPhZtHMf7dVVcW/Kd46WnPlN+Vi35P&#10;KC+YJ0FCuE3c/OUvdr2wQ6j5y19EtYnFRrEem1i/DRrIaOZvj3o6MjmKQR115nG98/dihtH1CpmO&#10;+cjbwVNTng5/IXfNseJFOkyp0norjjSPuZxfK67IwiamukftbDyOp8EDbeIYrS3GjvjoSY0Kw6vv&#10;GobcGaG/A21i6wIxV2FSHGVp9UOQAZEGOyFsYnKKuUcc0ibW/4wh+rl1FFu/CO+5ZUT6jrweuboA&#10;ntNdA8daZp6XZ3S77hGBafqnTVey/kMc11TAG9/VUPruZm1nV3t6cnfl2FNiDCKQL4W9ZLCJQSkp&#10;7IjKF9jE9SSqTbzjyGn9k9BcX77fOb7oYYgQCxNcz0PiETnM8xPPxcShN2pzSLy0W7MwD3kUX7z8&#10;W3MRz/elBvMkSAi3iT3yv36bwWs+8hcql01sBi8PMdB7nVi/w78yzLMTgzrqzON559czDD8UJjWB&#10;tV5h0uEfKT75jNaa0t8mQf4a7Jpj9RquwFKl9VYcaR5zOb9WXJH1d89ljHCdzVwIf4Obc102cYzW&#10;FmNHfNSpcQeESuI612BagIrht4mTfDE54ShLqx+CDIg02AltE2vC2MTWxbY83DqKaWIkrA+3ujOH&#10;/468GH3WAoQ5XQwca5lFXq7R7bpHhEnTM226kvUfElinAt74roYSdzdXO7vak7Dm7sqxp8QYRCBf&#10;CnvJYBODUlLYEZUvsInriccm7uu7ZvXqG7hmZ3dfvHjxy/fv+/ov9tNOxBv3HN+457j5Cbsv37+v&#10;79GDMi1QQjBPgoQYm/iFnTs88r9+1wfzG3QlxbpNYe5Emse2bNmyY8cOGWpj586dW7ZskaGg8JR9&#10;lAEPkQY78c3/59qVNw6uWP8a7aVmlTn6v/27/7u296kiDxzPrcdzKF8K254xBhHIl8JeMtjEoJQU&#10;dkTlC2zieuKyidetW6tFi5Xue3F+bcV1Ewcva+zdfujDc+fO/eS5o1+695W/eWTuS/e+suNIr377&#10;C2QJ5kmQEGMTBwKbmJYdZbBWqHcU84U80jzWarW2bNmyJgRbtmxptVryfFBsKjDKgIdIg5245j9e&#10;9+9uvvNvHpm7rLHX/CCzkDl61dV/W8/7VMEHjufW4zmUI0VuzxiDCORLYS8ZbGJQSgo7ovIFNnE9&#10;cdnEfu76/fzy4csae1esf214x7tfuveVyxp7v3TvK/QL0aACYJ4ECVm3bm1f3zXTIejru6aGr9/8&#10;e6bWrQnKRTFfyDGP1ZyKjTLgIcZgX736httuu/X2sSf+5c0b5W1pAXO0VvepEg0cz63HcyhjytKe&#10;MQYRyJfCXjLYxKCUFHZE5Qts4noSzyam37Jb9d/fJIOY9prAOuIqgXkSJGTdurUrVlweUvV5/QZZ&#10;gnkMgJoQY7DfeONqfTPyCPcpUG1iDCKQL4W9ZLCJQSkp7IjKF9jE9SS2TQyqDeZJAEDZwTwGQE3A&#10;YAcgIRhEpaOwlww2MSglhR1R+QKbuJ7AJgZWME8CAMoO5jEAagIGOwAJwSAqHYW9ZLCJQSkp7IjK&#10;l29/+9tHjx6VJiKoOrCJgRXMkwCAsoN5DICagMEOQEIwiEpHYS8ZbGJQSgo7ovLlrrvu+t3vfic8&#10;xJOg0mzbtu1HP/rRF8VD9k6QOZgnAQBlB/MYADUBgx2AhGAQlY7CXjLYxKCUFHZE5cuuXbu+//3v&#10;Sx8RVJcjR47ceeed27Ztkx5twZA9FWQC5kkAQNnBPAZATcBgByAhGESlo7CXDDYxKCWFHVE5Qn7c&#10;+Pj4rbfe+tvf/lYaiqBaHDly5MUXX7z11ls3b94sTdkCI3st6CWYJwEAZQfzGAA1AYMdgIRgEJWO&#10;wl4y2MSglBR2ROWCcOKee+65oaGh/i7/EVSU//Sf/tPQ0NDk5OTnhUT0SYHswaA3YJ4EAJQdzGMA&#10;1AQMdgASgkFUOgp7yWATg1JS2BGVMdJ+69Jqte69996bb76ZnGIAcuHmm2++9957W62W7KBdZFcG&#10;PQDzJACg7GAeA6AmYLADkBAMotJR2EsGmxiUksKOqCwRvhut4ty6deu11167cePGgwcPyhMAyJCD&#10;Bw9u3Ljx2muv3bp1q3WJsTwBpA3mSQBA2cE8BkBNwGAHICEYRKWjsJcMNjEoJYUdUZkhHDey4Vqt&#10;1rXXXnvmzBkZG4CcOHPmzLXXXttqteAUZw/mSQBA2cE8BkBNwGAHICEYRKWjsJcMNjEoJYUdUdnA&#10;jbZLe8F2uffeezdu3ChjA5ArGzduvPfee00v5b0XTnFPqfk8CQCoAJjHAKgJGOwAJASDqHRkfMnm&#10;5uaWL18+MDAgDyywsgtsYlBWMh5RhYJbbMZ6u9Dlu9/9LvaaAEXj4MGDN998M3VRq1ksTwApUed5&#10;EgBQDTCPAVATMNgBSAgGUenI/pJ5nGLjEcMmBmUl+xFVELi5Jjzi8+fP9/f3yxMAKAD9/f3nz5+H&#10;U5wxtZ0nAQCVAfMYADUBgx2AhGAQlY5cLpnVKeYeMWziJTSbzeXLl/PWSZfly5fPzc3J0NAsX2D7&#10;9u3ymBvqBHRKwgIUilxGVBHweMTnzp2DTQyKCdnEHqdYngDSoLbzJEgX/iARj+QpgNqCeawOYIoA&#10;GOxFxjpCrYEgX0o3iKz2FAWG6WDx/LFCkdclE06x8IgrYhPz7kVWb7yOsnLlyngnhsQ1DAzDw8Pi&#10;qKGvr4+Obt++PbaRbS1ASclrROWL8dSMTcw9YtjEoLD09/dTFxVOMe/S8hyQmHrOk0CwfPnyvr4+&#10;HZjB80A2uYBqg3msRPCXmjBjP2Q0UBMw2HtK1OHpIuHpoKcUZxCRC0nop1CDtTtZAzWp+GO5k+Ml&#10;M06x9oirZhOTRywPhyZkj4yNNX1roMZ433Nzc/oqhiRkXqUgxxGVI9xTg00MSgRs4lyo5zwJBPQ1&#10;KfHv0Nk8D2STC6g2mMdKAb1tNptN+rh9+/Ywq3YwRQAOBntP4YZJbDMBw7bgFGQQiYXAnqWQ1u5k&#10;DdSk4o/lTr6XjK6UtfWqYxPTE4k4NDAwQP+IwStPXcr8+4b45w7rds4c3nHN3/RsRCmYhyT6Vw4K&#10;HB4etvZ4HehKn/4YGBigkUYJGszwMzmakakTsUYrF/mOqLzgnhpsYlAiYBPnQj3nSSCgW7+43fPX&#10;RfMgQU8vfX193Ouhxyfr8wN/sBHp6FUkPAXXs5n1OQrUHMxjpcCs6jI0m02zgsz/5pVwitBvNK6Y&#10;oOBgsPcUq8PgGm5iwNIpU1NTJjDhsAU9oiCDyLO81/QTumXwHmJuIiHNK+2PeWIWth8W5JJpKmIT&#10;W9cRDwwMmAcU/jefv4aHh83fvCN6sE6yZrrkJeGZpmIT9/X1aReb/5PgQBfxjyp6pFmjlYvCjqie&#10;wj012MSgRMAmzoV6zpNAQLd+8ZjEnwcoxETg5s7AwAA9T/P4/KgnHdfzjOfZTD9HAYB5rBTo1xnx&#10;AhL45hVvirC+0VhjguKDwd5Tog63xTMXQoSfEDIdDMYsKc4gWrlypekGhuHhYRNoHi8phK/41J3N&#10;NdVrf8wVs7D9sDiXTFARm9j6LwP83xDoX61NOH+U0R2R/xO3NVk9OQYG6o8m0ECl9SdFnVskq/9R&#10;hf4hRZyr/+DRykVhR1RP4Z4abGJQImAT50I950kgMHd88eamb/38IYFCVq5c6Xl+0B9FoOt5JvDZ&#10;zJosqCeYx4oPH8gc61TgCo83RfBA/eKjswZFBoO9p5ixwK06z3ATXzi2Drp4wxb0jkINIlolyc1i&#10;3QesPcTzh3Wq5/6YP6a1DPlSqEvGqYhNLLbE4uH6owjXb0F+rP3MFeg60RPoSsoEDnehv/mXvLi7&#10;bfWd6Q9XtHJR2BHVU7inBpsYlAjYxLlQz3kSCPjzg9mk2ASab/8RFEj7Tmzfvl3byq4HG2s6gc8z&#10;rnARB9QZzGOlwDpmrVaR683LOhW4wulv1xuNjmlSA0UGg72nmGEiNoWwDjcT37grnpHoSccaGfSO&#10;Ag4iej6kv/U/KFp7iPgjzFRP/liYmEXrhwW8ZMSy/W9WxCa2br0nPvL49DedpScyD9Z+FhjIM+Lo&#10;wMCkjE2sd6DXqVkTsUYrF4UdUT2Fe2qwiUGJgE2cC/WcJ4FAP4rQN/voRx2sqzyazSZ9a8//fmge&#10;bFzpuJ5nAp/NKvCUAtIC81gpCNybWM8brlEfaYqwzhXWmKD4YLD3FOtYcA03HmJddmaOxhi2oHcU&#10;cxCZH73QfcDaQzx/uM41/lhgTGuEHCnmJevaxAcOlv393Fxs8bu6Ypccs2sJX/0e+B1MjVmMw7cb&#10;tna+vi4UyLfw4+jAwPRXrlxpRppYCGzdvFgnYo1WLgo7onoK99RKZRO3H1q1fPmqh9oyHNQF2MS5&#10;UM95EgjEYwZ9NY9W83EfR/yCwsou5iz/g40rHf6UYgI9z2b6OQoAzGOlgF7B+K9fiuHvevNKOEVY&#10;32isMUHxwWDvKdax4Bpuhr6+Pm0TJxy2oHcUZBBt376df8vf9BneT7RxzPuY+CNwqjf+WGDMovXD&#10;glwyzbIDB986d+6cDC4V/GLTcwnfk4EWnIt1Lua3Dq1vQX7MT3+6bFzRZSmy3lNYRyY86VM4dX1T&#10;NR7Ic9T2t7VgvGVKRGFHVE/hnlqZbOL2Q6tWrVoV3ieeHggfF5QC2MS5UM95Egj0Ywb/d2vzLCFs&#10;YvG6aH1+4A821nQoI3rM4Cm4ns2sz1Gg5mAeKwvi2758CLvevFKZIvQbjSsmKDgY7D3FNRb0cONj&#10;2ZgquLOXguIMIjMzi41hTT+JZBN7pnoK5I+srpj67yJQnEsmWHbw0OEP//iRDK40RescAISEe2ol&#10;sonJ9Z0eWL58YFoeswKbuHLAJgagetDTuQwFAICl4M0LAAAAKBHL2m8ffetQ+8KFC/JIdcHDCigp&#10;3FMrj028YPrO7zzBfeKlZvDC0Xk32bAQvbtphQxcOIfOCOlAg3yATQxA9bB+sw8AAAR48wIAAABK&#10;xLIj7xzbf+DgiZOn6vOWjocVUFK4p1Yam3jRDRY+sd0mth9ZPI9/mv971aoBLDwuPrCJAagG9G3T&#10;S/9mB48YABACvHkBAAAAJWLZO+++d/DQ4X2t18988ok8CAAoEtxTK4tNzC3fpT6xNoOtNrHagWIx&#10;ZtcmhklcBmATAwAAAAAAAAAABWfZu++9f/jIOwfm3tp/4MCZM2fkcQBAYeCeWjlsYmHkLvkYzia2&#10;bGlsDsttLEBhgU0MAAAAAAAAAAAUnGXvvX/y6Lvvtd8+sv/AwVde3ff+iRO12qcYgBLBPbVS2MRL&#10;9hReYMEBhk1cI2ATAwAAAAAAAAAABWfZ8ROn3n3v/SPvHHur/fYbb869+tof9r786ocffnj+/HkZ&#10;FwCQK9xTK4NNbNkUggUttYm5HSw3qvBtOgGbuBTAJgYAAAAAAAAAAArO/GriY8dPvHPsePvto3Nv&#10;tV997Q+7Zl8KqWeeeUYHQqXXnqyUZV6V0Iuze4xe2D1rtHPX7h0v7trx4q5i2cTa4V1YYNz1dhf/&#10;IpN4iU28dA9j8RN2C4nCJi4N/f39z7/w4vMvvLjjxV07d+024t2Yd2/oxdnZkHqh2tqtQhYP7XZo&#10;sVMtSMeBoDrINRaWBurBVXjpmdAvz7nWwGJI3xey0h4mfVRE6JVe6soaaOQ6Kx3p53AIgiAoprTp&#10;1FPpAmRfhjJrfjXxe++fpAXF7bePvvHmgVdf+0NIPffcczoQKr1aUEH1ymsto5f3vdbVvpf37dv7&#10;6r6XXnn1pVdeLZRNPG/vKpfY5g53XeAllu/CZhULAXzzCsdGFaDQ9Pf373n5lT0vv/LSK6/ufXW+&#10;x5IWuvG8ePeGXnntNcinffvcek1Jx4HCiu4yWjomVDy5BoIaI3qIQflL3xcKo1aO+gOT/2hS6edw&#10;CIIgKKa06dRr5V6AMmvZ+yc7xik2a4pDavfu3ToQKrcO9UA9SrZ+OvDWIaM3D7715sG39s8dJL1x&#10;YO6NA3OFsokBMPT397/+5oHX3zxAHfWNA3PUb6kbk3j3rqfeXPLxrUC9WR9d6iQHoyjeWRBUDS1O&#10;rY5RICJ04+ihV2zpWTGMEp6eleQNolg6VFi1U5R+Dr/0NO49CkEQBNmlrSeoqFp24tQH75/skFl8&#10;7PgJs6w4jF566SUdCBVaR5T8R5Orp4nXTIfePmL01uG33zr89sH24XktTL6FsonN+l8rMjaoNP39&#10;/fRuOffWIeqr1HWpG5N4966h3lrQQsjbfr1VK833kMNQ9jrolo4MFUaL86o6tDSaHlx69BVbem4M&#10;lOd0z6FsJW8QxdKRIutoeM0/V3uln8PFKfooBEEQFEHarcpYBSlG8TRvE5PEsuIwevXVV3UgVFy9&#10;l5NyzLpaOnrsPaMj7x478u6xt9959+133j189J3DR44ePnK0UDYxAIb+/v6Pu5w5c+aTLp92+Yxx&#10;FgAAACg5R48dS6zFh70i6r0i63gMzT9g26Sfw0VMfRSCIAiKJu1ZZaYilKGoWrSJjVNslhUH6rXX&#10;XtOBUHF1HCq3zFxGT+qLTvHRd+ad4qPvwCYGxaS/v58bxNwX/tMC5wAAAICS88577yWWeovOV8e7&#10;coUXS++nKP0cPv8o7j0KQRAERZP2rLJU7gUoqpbYxMYsNiuL/Wq1WjoQKqhO9F7Z5FJjHXv/BIlm&#10;VXpMN37xkXePwSYGxaS/v5+7w9wXPr/ABQAAAKDkHHv//WS69KRXFJ1g0kdFhPx1MkXp53AIgiAo&#10;fWnnCspbFptYLy526Q9/+IMOhAqhk5krx6xrIzOZ0qO5MYu7i4vnv6gImxgUk/7+fr58mBvE5tX6&#10;cwAAAKDkvHfiRDKp9+d8dZJJHxURCqRTyaWfw5OrdylDEARVR9rdgrKVzyYO1BtvvKEDofzVyUk5&#10;Zl0PvX+qQ6IJlB7QL/nF7x1/973jsIlBMenv7+fuMPeFv1hAngMAAACUjfdPnUpDl5738leHSR8V&#10;EYqoD2JLP4cnVO9ShiAIqpq0xwVlKNjEVZQeZlAlZB7KYRODcpGuTbxjx47+/v4dO3bIA5lz8803&#10;9y9w8803y8OZs3nzZirMk08+KY9liCmGYW5uTkbKEF6efEtCUAfu7+//8Y9/LI9liGiNubk5KlUu&#10;Pdl6aayBGSDyNZ0nr+vlKk9xrlRec7IoTEEmZGX4JpHyZPOV1SmWtmwBJf3fSNJP47HVizQhCIKq&#10;Ke1xab9Lh0MpCTZx5aTHWOrKJhdIyTyUwyYG5SJFm9iYWdlbEpqbb745X0OWs3nz5hydERd0vWRo&#10;hpCBRX8XoYmoQcjb+vGPf7x582YZo/eMjIzQIBIWG42pzV2WnNBLrIWxBmaAznfHjh2mNW6++eYs&#10;WyawPD/+8Y9HRkaWnNBLdGGIXOZka2EKMiErqzeJ6KnPGpiHyHW1BhZd0vyNJP1AfumxPChCwvgQ&#10;BEG1lna6tA2lI0BpCDZxyaWHU6+VY9ZR1N/frwOjKpVE0kqnv7/fPJTDJgblgmziv/3bv01uE5Mv&#10;kNySSGWwpOhKJC+Ptm9ik7wwhpGRkYTOWsLCPPnkk8Ya3rFjR0KbOGFhqDxmUSovWzxil4e71cLN&#10;5yWMRFqF8QSGJ93CECNdZGgIYhfGX57NmzdnXB5rYRLOySkWJvmEHLswHOXqxlT3qY9MYXFIGbVB&#10;4g+QsTWfiHFdTbh0Y4ssaf5Gkn4sD4ygFSkyBEEQFEraIstG+ebeY83bxLfddlt/f/9tt92mD/sF&#10;mzhn6UGSjXLMOrTScmZ1YAylkg5sYlBe0rKJf/zjH5MLENuSMKQyWPh3nOWxiCRMgQxQU5giNE5a&#10;S4lTSYHc2Nw9a2HC8pXO8Yh9urDYuIEe20xPqzCewPCkWxgi9urv2IXxl8csAI9K7PLowiSfk1Ms&#10;TPIJOfaJHOXqxtSCTawlDdxApW8TG6dYWrFFljR2I0k/lgdGsCpSZAiCIChY2iXLQPnm3nvBJi6z&#10;9CCBFhTozAZGyDJOYATYxKDUhLeJPX2Ye3x+S8KTiCGtOMTIyIhnAWaYdBLGCb+1gicRQ1pxAm3Z&#10;MIkkj2O+n+6P5j9KJI9DV4q8Lb9N7DlkiB1HWGxizbU+RYdoYsfRfp8rkLAmIogdx5Xvk08+aY1v&#10;DRQkiWMtD3Vp61JiVzqc2HFEYQLnZGsigthxrC1DWCdkayKCVOK8f+rUJ12UvRvGAg4TZ6l1q/xc&#10;rcBogRGccZZasdJKLpCkqxtP/LHcc8ijSJEhCIKgYGmXLBvlmHXvBZu4tNIjJHVlk0tvFGi8BkbI&#10;Mk5gBNjEoNSkYhP/+Mc/NmYf4fp+sScRQ1pxCP8CzDDpJIzDC+BxT/yJGFKJE2YpcWCE5HHEJg+e&#10;mJ5DhlTi8J/Uy6vbRF1NbE1EEDuOtcdaAwlrIoLYcaz5UqC2QV2JCJLEsZaHyN4MFYUJnJOtiQhi&#10;x/G0TPZ9mLNv377BLvv27VMOb6AFHBgnhHWrFBgtMIIzzlI3tvI2MXd4XeEQBEFQptJGGZRYsIlL&#10;Ij0eeq0cs05DYYzXQKWSSFrpwCYG5SW8TRwSl2UTnnQHi9WViETC8nBP1uOehCRhYYjApcQhSVgY&#10;vn9rQVrGEHtvWUPs8oim4P0HexOLfD0ecUhiF8ZaHkPsva1jl8dTmNhN1IvCxJ6QYxeG+OSTT6an&#10;pwcHB6e70B/+ZcUe2Wxi5dKGk93hjaiARKQtWzRJVzeJ6LHcGhhesU+EIAiCpLR7lqN08aJKp5m5&#10;YBOXQbrrZKMcs06stJxZHRhDqaQDmxiUl0raxDt27DA2aOxNSw3Jy3PzzTdTGTZv3hzP5jMkLwy3&#10;HROSMB1aQTw3N0fr++KZR4aEheF4TK7wxC6Pzt1sdLu5y5LY4UixMK7A8KRVmOQecZLC6PJs3rzZ&#10;rNj98Y9/HO+fGWKXx3NRYrdSWoVJZUKOXRjuEX/yyScmhKadeE6xsomVMxtaAQ5vOFkSIQeW/11c&#10;SVc3icyTuTUwpGKfCEEQBFmkPbRcpAsWQzrZzLVoEwvCuMawiTOS7jpQLWUezWETg3JBNvG5LgWx&#10;iZNDJgWR0JZNBV4eeSxzjGddBGiTB/Jr5LE8MF/Vt9ptGcA3azZd1/SfhE56VKyFsQZmgM6X/pmB&#10;I8/pJbo8tHM0D8kMXRhOxnOyLky+EzI5wrR2mIfTtBPbKV4q6dvmLG7CwiZWT+yBin0iBEEQZJH2&#10;0PKSLlsk6QTzEGziwkt3ndSVTS5QYpmnc9jEoFykbhMDEJXi2MQAgCrh8ojNtGNWGSvnN7yUS5uv&#10;pAlbfEmrN4nkw7n3qEtR40MQBEEB0k4aFFewiQsm3d17rRyzhiLKPKDDJgblAjYxyB3YxACAXkBG&#10;sAztYqYdcoqV+RtSyqXNUmSzWgNLKenqxpDl+TwoglakyBAEQVAcabcNCqd5mzi2YBOnLN2zs1GO&#10;WUNRZB7QYRODcgGbGOQObGIAQC/wTCx82oFNXCRJYzeSLM/nQRG0IkWGIAiCYkp7blAIwSYuknS3&#10;hiAm84AOmxiUC9jEIHdgEwMAeoFnYknDJlYWbREkXddySbq68bTk+VxJP8PLR/rQMSEIgqD40p6b&#10;33/TcWop2MSFke6jqSubXKCeyTygwyYG5aK/v/+dY++9897xd947/u7x94+9f+LY+yeoA1NnPn6y&#10;qC/D6en4Ep2qo06ezFjk0bjQ8UnvLVXICCIQKrv0dYfmdSqh1LRQfnEj2Io5qizgMJK3kgJJ2q9l&#10;kbR0Y2vx+dwh/SSvT9GHIKjH+nBB+hAEVVHaefPbYjpy/QSbOCfp7thr5Zg1lJLMozlsYlAuKmcT&#10;x3l7X2oT188p1n5T7yXdmqXo+NrtDYzAo+lwqJLSvaJGkravRzT2rYHikJouSiU5s7hRFnCg+E1E&#10;hxRA0oEthaSZm0SXns/d0g/z4hR9CIJ6KeMRwymGILe0fVcfdVsANnEe0h0xG+WYNZSGzHM5bGJQ&#10;LmpvE1+KLGxiSkebDhWUNptyUqDNF2gIatMQqqF0x6iRpPPrEg1/a6A4pGYMe2CZpAzfeBI3nUj3&#10;nUwkHdhSSDq5SXTp+dwt/TC/+FQfFAGC0pbwiGETQ5BD2sGriRZaADZxHtIdEYJCyDyXwyYG5aJy&#10;NnFUXXq9F0uJKVz7C1WTtpkKLG0ICk9QH4VqKN1zaiTp/EaVmRx0SHWkDN9UpG8ueUs6sKWQdHKT&#10;6NLzuVv6YR6C8hNsYgjqpbTvV0Z1KwKbOHPp/pS6sskFylzmuRw2MSgX1bWJQ77AL0bTJoL2Fyol&#10;7TEVRtr78yveWVCFpTtVjSTN3xhS00WBFWmuVvZuKtJ3lsxFNqsOKZ+kmRtbl57P3dIP8xCUn2AT&#10;QyVX8W0u7f6VU7CJeyzddXqtHLOGeizzXF4Wm7j90KrlS1n1UFtGSsD0wPLlywemZTAoHPWwiXUV&#10;9Hu+XdplqIi0tZSTtKOnLT/h/elw/yGohtI9rV6Stq9HNCdYA8UhNY0UQFHnaj3JpyHrzUXflXop&#10;Y7PqkLJKurpRden53C39MG9VpMgQlEDwiKHSqiw2l7YES6hENjEUIN1pslGOWUO9lHkuL5NNvMTF&#10;7fq6YYzd6YGUHWWQK/Wwif1HndIWQ0WkTaWcZHX0tOUnvD8dDkFCurPVTtL5dYmmBWugOKRmEntg&#10;pooxXeupPrGstxV93+mljLuqQ0ovae+G1OIjukP6YV4rUmQIgqD6qhQ2l3YFS6hlbwAASsLrC/yh&#10;S2uB1157bV+XwtvECyuMZaACNnG16O/v37dv32tdTL+lbmx6tezuAAAAAAAAAAAAyJBEq4mx6YRP&#10;+h8WUlc2uZRWL7zwgjSrSs4XC3ze5UKX8+fPnzt37k9dymAT05LihVC+LcWCL0xLji9hibjoHzMz&#10;mbIysZjHbMti4dxpc2w+n8WYSwptzRpEor+//09/+tO5LufPn6euS93Y9Gp5DgAAAACqxQsvvKBW&#10;8hZKcjmwX+LVQ0dwxbSepQ9BUAGETSogKBNpRzE/wSZOSfoy91o5Zl0SwSbOHbtNPB96yW9tPzSw&#10;YLwuXWW8dDUxO2OJyyxsYmPjzkdZPGDPomtGm2J0jWD+idvTtqxBJGATAwAAAKDaNnE8pzgwAgTl&#10;J/zkHQRlKG0z5iTYxGlIX+BslGPWZRBs4tyx28SuHSV48JIoIv5iqsImXozkyJifsNTyVZ8WDWd7&#10;1iASsIkBAAAAAJtYKzACBOUk4RHDJoagHks7jTkJNnEa0hcYKoBgE+eO3VXVjq7BahMv2YTiElab&#10;eDGrEFksNYAdn9xZg0jAJgYAAABAxWxiEn/70Eet0YQCI0BQHoJNDEFFlfYkUxVs4sTS1yx1ZZNL&#10;5QSbOHfsNvGStbpua3iJTaxTmSeETezMwmEML/3kzhpEAjYxAAAAACppE3OHVx/ScbQCI0BQHoJN&#10;DEEFlnYm0xNs4ojSl6fXyjHrkgs2ce7YbGLmvLqsXWHbLl0azAm2iR3BbmN46Sd31iASsIkBAAAA&#10;UFWb2Ji8OlxEsCowAgTlJHjEEFRgabsyJcEmjiJ9YbJRjlmXWbCJc0faxLT7gwnhJiwd4jYxO7O7&#10;JJidtvCjdOFsYnsWDmNYfnJlDSIBmxgAAAAAhbeJ4zvF9Pahw0UEqwIjQBAEQZCUdixTEmziKNIX&#10;BiqwYBPnDhmznn19FyOseqi9xKpdOLJwBt8lmJvJATaxOwunMWz7pLMGkYBNDAAAAIAy2MRG0uf1&#10;i94+dLiIYFWYOBAUQlj5C0HQgrSfGVqwiUNLt3vqyiaX2gg2MQAFATYxAAAAAGATWxUyGgS5hX2E&#10;IUgJ9pp2NcMJNrFDuol7rRyzrqhgEwMXi8uDvcjTQFxgEwMAAAAANrFVkSJD5ZG2bjOWLhIE1Uaw&#10;10ja6gwh2MQ26cbNRjlmXUXBJgagIMAmBgAAAABsYqsiRYZKIm3aZi9dKgiqk2CvwSZOU7pxoRIK&#10;NjEABQE2MQAAAAAqbBOHkX5bIYWPCZVZ2sbttXTWulQQBFVa2u0MIdjESrplU1c2udResIkBKAiw&#10;iQEAAABQc5uYpN9ZwsSBKiHt5GYvXSoIgqorbXiGUO1tYt2OvVaOWddMsIkBKAiwiQEAAABQE5uY&#10;3kR0uIhgFBgBqpC0b5u9dKkgCIIWVW+bWDVHRsox6zoJNjEABQE2MQAAAABKZRPHd4rpTUSHiwhG&#10;gRGgCkmbttlLlwqCIGhRsImhygo2MQAFATYxAAAAAMpmExtJG9cvehPR4SKCUGAEqKLSNm6vpbPW&#10;pYIgqL6qsU2s2iJ9ZZML5BBsYgAKAmxiAAAAABTVJiZzVoeLCGFFbyI6XETQCowAVVTayc1eulQQ&#10;BNVUtbGJVc17rhyzhrqqmE1s3DRuE5/vQjbx2bNnYRODYtLf33/27FnhFAubGE4xAAAAUG0KaRMb&#10;c1Yf0nFCid5EdLiIYFVgBKii0r5t9tKlgiCojqqHTayqnZFyzBqCTQxAYYBNDAAAAIBC2sTkAutA&#10;HSes6E1Eh4sIVgVGgCoqbdpmL10qCILqqPLbxFQTHa7jQDUTbGIACgJsYgAAAAAU1SYOI2n1JpR+&#10;cyH5j0JVl7Zus5QuDwRBdVTJbWJRHx1Bx+mFsskFiijYxAAUBNjEAAAAAIBNLKTfX1zhUG2k3dss&#10;pcsDQVDtVGabWFUmHxWtPNCCYBMDUBAKbhPPdmm32/JAL+l0OrnkS+SbexJMyTudjjwGAACg2MAm&#10;1hLvL9ZAqGbS7m1m0oWBIKh2gk2chgpVGGhBsIkBKAgFt4kHu0xMTMgDXciUdCFjuxkdHeW5zM7O&#10;+vPtKfnmngRT8kiNDwAAoAjAJtYS7y/WQKhm0u5tltLlgSCoXiq2TUyl1OH8KAQ5BJsYgIJQapuY&#10;jrqQsd1Q/NHRUfqYr1GbVu6tVitjuxY2MQAAlJcy28RG0udNKPH+Yg2Eai9t5vZOOncIguqlAtvE&#10;oqyBETJQLplCcQWbGICCUFWbuNFoyNhuZmZmms1mq9Wij2kZtfFIK/ehoaFIXnlyYBMDAEB5KYNN&#10;/IEK0RHSlHh/cYVDtZf2c3snnTsEQYVXenZlUW1iVdD8VeSyQTbBJgagIJTaJtZMTEwkdyrTMmrj&#10;kUruMzMzlIg80EtgEwMAQHkpvE1sXFp9SMcJJXor0eEigpH/KFRvaT83M+nCQBBUMKVnV8ImjqLC&#10;FgyyCTYxAAVB2MS/+tWv7rnnnju6rFmz5vHHH/fYxFNTU6NdeGCr1aJAszi32WyOjo7OzMzQIXIS&#10;G42GtkFnZmYajQZFGBsba7fbkQzTVqtF8ZvNJg/vdDrj4+O0unZwcHBkZGRmZoZHoAKbs1xG7cTE&#10;hCmeLj8l0m63eS10Xu12u9lsjoyMUASqKfdVTe4zMzMTExNU7KGhoWazyX8art1u80oNDQ2Nj49T&#10;m09NTZkCUKnMNQrMna7R2NgY1dekPzY2Zi6oQRTPeNOwiQEAoHQU3iYOs5o4mlNMbyU6XEQwCowA&#10;1Vjavc1SujwQBBVJ6dmVy3RQeM3bxCJQG77xpPKCoKiCTQxAQeA28cMPP3x7lzVdyCzevHmzyyY2&#10;S3d5oF5SStbw6Oio8RwN3GmdmpoSR43XGdImJvez0WhwO7XT6RhXdGRkxJRhamrKxKEQ/97E4+Pj&#10;FNjoQn+Pj4+LRMbGxugPjtUFpvKYv/WWF/woYUrY6XS4YW0qRRktOWeBqLnrigwNDfGGNQ1iMEWC&#10;TQwAAKWjDDZxGEknN6H0W4z/KAQtSJu5vZPOHYKgaiptm5ikbd+o0mlmqdwLAKUh2MQAFARjE//u&#10;d7+77bbbbr/99n/8x3+kbvzss8+SU7x79255WpdINjH5ku12m+KQs2l2EO50OmZdKp3YarWMjxnG&#10;Jm42m1aPktzMoaEh44SaEGN60okem9hY2MZcNiEmO/pI3jGlPDk5aUIoDjExMWEKo1dAcyeXsmu3&#10;26YNKTu+4pjOarfbvJVMfBNiCJ/75OSkWYtNIab63MumazozMyPcagAAACUCNrFf/EXGGghBStrP&#10;7Z107oVSKQoJQSVQb2ziUqsgVjWUWLCJASgIxiZet27dbbfdNjw8zPcmvvfee++4446tW7fK07pE&#10;tYn5rgXG1aWPZr8CvsjXBAbaxCZTsd2EcW95eKfToUDjsdJHj01MVRgZGTGJmMXLJmU6ZWhoSMcR&#10;+3IIzGpr+mhy5+ay2X+DsvPUl/DYxAJX7rTvBGFazDSIuXzkEYtA2MQAAFA6YBP7Jd5lrIEQpKT9&#10;3FykC5alilMSCCq9YBPbBI+4EoJNDEBBMDbxbV2Gh4cfe+yxxxegrSceeOABeVqXqDYxjybONR+5&#10;7RjyJ+zMDgzCxhWm5wRDJEsftVUqIoyMjPBEKFNzlkiEECYs0W63JycnJyYmxsbGzF4cntwJkZ1Z&#10;aj00NDQxMSHazdrmRLzcRSClbxaDE/rSAwAAKAuVsImlt5uixLuMNRCClLRjm5d02TJTQYoBQVUQ&#10;bGKosoJNDEBBEDYx7U1Me00YsrSJeRztTloxi1j1b6zxLRQ0UW1iK1FtYlNagSd3QiTF94LQ8a1t&#10;niR3EajrZb30AAAAygJsYr/Eu4w1EIJiSVu6qUtnmqUKUgwIqoJgE0OVFWxiAApCf3//m2++aWzi&#10;hx9+eNcCuxd47bXX5GldrN6u2Skink3MfyRNu5Mal60pjk5OTs4qzApciuOxSunj+Pi4TGJ21njT&#10;IhFC2KlmR+Px8XGTu2vbB1Ej6/4V7Xa72WyaTYFpN2FXmyfJXQTSWWL5NmxiAAAoL7CJ/RLvMq5w&#10;CIIgCOqdYBNDlRVs4txpP7Rq+VJWPbTkS+sJmR5Yvnz5wLQMtrBQklCRiflTIkQHPvr7+3fs2PGn&#10;P/3pZz/7md6b2CBP62LdKUJvUGu1LIVNbMxls18w/4E1qwXMf/hObzdBmE11XXv4EhTHY5WSRevK&#10;hRCJEMKEFTsyE2I3CZM735vYVET8Gh7RbrdFItY2j5S73yY2SXFb3/xkH2xiAAAoHTW3iekNRYeL&#10;CEb+oxBUBmF5LwSVT7CJocoKNnHuKKe16+uGMV+nB9J0lOfLETk5VXgQH2MT/+Y3v6FNJ5566ilu&#10;E//+978/dOiQPK2L8XaNCdtqtczK1kg2sbFBR0ZGyHnsdDpjY2MU6LKJTQTrYmFKh+IMDQ1x77LT&#10;6fDfyqNEPFapMUDNcl1iZmbGtSSZEDaxXjRtVvjq3IeGhsxSZbO/BBW73W5zP90Y2eZ354SNS/+N&#10;lLvfJjaX3tjWxqqGTQwAAGUENrE2f3UEo8AIOrIOh6D8hI0gIKiUgk0MVVawiXPH5rR21/XKQEX6&#10;NnFglpJYJwE7/f3977333p/+9Kdz58797Gc/o72J16xZ80AX2pt49+7d8rQuZjEv/ZqZ+R054RWG&#10;sYnFtrl0irEdrTaxWWvsggrQbrdNIUdGRkZHR00JTVL00W+VmrMajcZoF/poqikSIVxbOgwNDZmS&#10;iN0keBzKjpefx6FERkdHTUMZ79j4vxSHKhspd79NLH5Dj/6GTQwAAOWlEjZxIqc4UPqNxn9UxNSB&#10;EJSr4BFDUPkEmxiqrGAT547daZ1fUrwQyrelWPCFacnxJSwRF/1jbibT34vRFg4s2fiCUrNlahIx&#10;4dPWwoNYmJ+wO3fu3PHjx3/1q1/deeed/PfrNmzY4FpNTF6tMQfJbTSrSqPaxMIpHhkZabVatBbY&#10;ahMbQ9OFKUC73Ra/9jY0NMR3b6BAv1Xa6XQmJiaMY0uMjY1FWk3MK07FmJqaIr9b5D40NNTpdEzT&#10;UQSzCpgv3SUajQZfHy0ac2hoiAJD5q7bXAeK4o2NjZl/NoBNDAAApaMqNnFvnWISf6mxBkIQlEBY&#10;6QxBTsEmhior2MS5Y7eJ2RYQ7YcGFmzapauMl64mXrJpBHOZhU0szWGT2tJyuDKdT0EkpwsPYsFt&#10;4nPnzp0/f/7ChQv79u3btWvXa6+9Zjq2PG0p7XbbbPKQkE6nw39cLl1oM4qEibdaLf7LdfEInwK1&#10;rbXM1FauoyaCzsgaGI8ULz0AAIAcqZBN3HOnWLzXWAMhqLTK1581HjGcYgiyCDYxVFnBJs4du03s&#10;2lFCrw22HFiSqrSJeV7cWnaUY57FJGSpZIIgAVabmO9NTMjTAAAAAFAhYBOHl3ivsQZa5UoBggqj&#10;fP1Z4RHnVQwIKq5gE0OVFWzi3LHbs0vWBi/dFMJqEy/ZhOISVpt4qffMAlQ5LJla4+jCg1jAJgYA&#10;AAAAbOLwEu811kCXIkWGoDyUrzkLmxiCfCqeTXxKhUBQLMEmzh2707pkAa/bGnauE17EdYYMWFIO&#10;R6YqF3vhQSxgEwMAAAAANnF4ifcaV7hL4WNCUC0FmxiCnCqYTXxqQfoQBEUUbOLcsTmtzI5denjJ&#10;ImNu+i5dfczxmcnyh/Jsf/O0VS4yQZAA2MQAAAAAgE1sRG8rOlxEMPIfhaCqKEvTNnePGD41VFAV&#10;zCbGamIoPcEmzh1pE9NeDyaEO7N0yGH6dhcAs9MWfoJO2sSOn6NTNrE90yXnLE0OJAQ2MQAAAACq&#10;ZROTpIEbUvS2osNFBKPACBBUftXNNq1bfaHSqHg2MQSlJNjEuUM2LEParosRVj3UXrJtxMIR7vsu&#10;YF1z3P17ejFDaU8vXUFsErJm2j1detwgAbCJAQAAAFBFm9hI2rjJRW80OpwfhaBqqVaeKWxiqKCC&#10;TQxVVrCJa4XamxgUCNjEAAAAAIBNnKL0uw8EQT0TLF2oRoJNDFVWsInrw8IaYAsyKsgD2MQAAAAA&#10;gE2covS7D1RI8Z9Ky126eGVRvoWvTDNCUCjBJoYqK9jEtQKriYsMbGIAAAAAwCZOUfrdRytSZKg3&#10;0l5tvtIlLL7yLXw12hCCIgg2MVRZwSYGoCDAJgYAAAAAbOIkEvsU63cfqyJFhnogbTLmK13CUijf&#10;klejDSEorGATQ5UVbGIACgJsYgAAAADAJo4t84JjDfQrfEyoZ9J2bb7SJYT8QutBNRJsYqiygk0M&#10;QEGATQwAAAAA2MRW0ZuLDhcRjPxHoTJL+7n5SpewaMqynFnmBUF5CjYxVFnBJgagIMAmBgAAAEB1&#10;bWJp3UYSvbnocBHBKDCCVZEiQ/lJe7U5ShevUCpLOSGoZIJNDFVWsIkBKAiwiQEAAAAAmzi26O1G&#10;h4sIHoWPCeUq7dXmK13CQslVSFc4BEHBgk0MVVawiQEoCLCJAQAAAACbuKfSb0NcIaNBxZC2a/3S&#10;KSRJjUunVnCVvfwQlL9gE0OVFWxiAAoCbGIAAAAAwCbOTPrNyHMIqoG0/xteOjWr4p2VumKXH4Kg&#10;S4JNDFVWsIkBKAiwiQEAAABQXZu4BE6xKxyqjbR/2lPpAmSj4pQEgsoq2MRQZQWbGICCAJsYAAAA&#10;AJW2iQvnFIs3I88hCEpV+TqzfptYh0AQJAWbGKqsYBMDUBBgEwMAAACg6jZxsZxi8WbkOQRBFZLL&#10;I3aFQxAkBZsYqqxgEwNQEGATAwAAAKAGNnFRnGL9ZhQmDgT1QAXxZ0UxciwJBBVdsImhyqqqNrHx&#10;iMkmNh7xZ599BpsYFJP+/v7PPvvMOMVkE2unWJ4GAAAAgAoBmzhj8TcjfVTHgaAeqCDmLGxiCAor&#10;2MRQZQWbGICCAJsYAAAAALCJc5F5OdKHYBNDmagI/qzfJtYhEFRfwSaGKivYxAAUBNjEAAAAAIBN&#10;nIv4+5H/KAT1TC5/NjO5PGJXOATVV7CJocoKNjEABQE2MQAAAABgE+cl8ZbkOQRBPZNwYwviz4pi&#10;5FgSCCqKYBNDlRVsYgAKAmxiAAAAANTDJi6iUyzekjyHIKiX0p5s7uZscUoCQUURbGKosoJNDEBB&#10;gE0MAAAAgNrYxIVzisVbkv8oBGWlIvizsIkhSAo2MVRZwSYGoCDAJgYAAABAnWxij1McMlqaEm9J&#10;gREgKCvl7s/CI4YgKdjEUGUFmxiAggCbGAAAAAA1s4ldFnCYOGlKvyXpOK6YENR7CZe2OL5tEcoA&#10;QTkINjFUWcEmBqAgwCYGAAAAQP1sYpJwY/1Heyt6S9Lh/CgEZS5hDcMmhqA8BZsYqqxgEwNQEGAT&#10;AwAAAKCuNrERubHWwOxEL0o6HDYxVABpmzhflzb3AkBQDoJNDFVWsIkBKAiwiQEAAABQaZvYmK36&#10;kCeONGozkHlX8hzyK2p8CAot7RHDpYWgrAWbGKqsYBPnTvuhVcuXsuqhtoxkZ/7UgWkZWiimB5Yv&#10;j1jG6YHwLVApYBMDAAAAADZxFMU7K1jijclzyCp/ahCUTNojNk6xDslLuRcAgnor2MRQZQWbOHeU&#10;19t1VkNZq+rUXBC2rsfl9RxihItVQWATAwAAAKAGNrEOt0YLoxinhJJ4Y/If1YoaH4IiSnvEVukT&#10;M1MRygBBPRRsYqiygk2cOzavt7vCWAZqbKdmD2zilIBNfPHixdHR0ampKRlaElqtVqfTkaFRaLVa&#10;o6OjrVZLHkjM1NTU6OioDA1Bp9MR5el0Os1mc7TLzMwMP5QW7falGcDanrOzs+Pj41SA8fHx2dlZ&#10;GSMPkl/92NeodPS6pu0u5mOWs0rvhnCK9Lr9QXIqbRNHlfRbbQofM4LEG5OO4Ippja8jQFBK0tZw&#10;oZxiHQhBFRFsYqiygk2cO3avd35J8WLoko0plgYvfKIoA9PCZWVRugemTUrzoYvpLikBy84kRQmZ&#10;I5fCaeWzSUN85J6vPuTIqNY28X333be2yyuvvFJPm3hwcHBiYkKGloTBwcGxsTEZGoXZ2dnBwUG/&#10;79lqtcbGxgYXGBkZCdNiExMTg4ODMjQEdCK3vUZHR4eGhppdemETT05ODg4Okj09ODg4OTnJj05N&#10;TQ0ODjYajWazOTExMTIyMjg4mNwETO7uJb/6sa8RuX7WRpiYmBgaGhocHBwaGhofHzdGdrvd7p3L&#10;H0hgTenfADTWOmqoi5qPWc4qYYZw7gS2P/0LzdjYmGhwCgy0mDudjrxy7NpNTEwkHCl1ADYxk3Fa&#10;dUhvJd6YdARPZB1fR4CglKR94eLYxEUWGgdKKtjEUGUFmzh37DbxfOgls3Tp0mL+afHUeRN20bl1&#10;2sQm0iV/1pYDy5m71XQGc4d5HG7rLv245JMumiUjmV596O/vf6TLo48+Ojc3VzSbeHx8PImJFpIs&#10;DZ3U0a5KVAI9plarNTQ01Gg0JhYY6yLjKcIYQ1ZmZmbGxsaMvUjWrbhG6faNVqs1Pj5uli2LlBtd&#10;eMjIyIgIicHIyEig+eUn+dWPcY06nc74+DgZwXrgUIK04Jr8Yl5HOjHhCuh4BNbUdG8D/XtASF97&#10;YmKi2Wyaj9bG6RGBQ9jP5ORkwl4UhsD2v3jxYrPZFN1jdnZ2qEvgudQI4+Pj/AqaNmm321lekZIy&#10;bxOf6sxLeqY1FNms1kCtwAgRJN6YdARPZB1fR4CglKR9YS0dTaeTpYpQgII0BVRiwSaGKivYxLlj&#10;t4mXLMNd6pounnDpryWmrcWLZTbxYkbq06IDzLMz5y8xdZcUOqZN7MpIHqgPRd50gl7sY3sf4am5&#10;fRDoMTWbzcHBQf6F+pCEMYbCoEuYWd8gBgcHuQNIDu/IyAgPiQqtUM6sCi6iXqN2uz0yMjI0NDQz&#10;M6MHTqfToRXEJkRUM0e3LmpN6R8nwvxziJUsq6kHSCToX4BkaNoEtr/uG7TGf7yL/9wwjZDjP1GU&#10;BY9NfLwrHV5dkc3qChcKjBBH9Makw3UcrsAIEJSetC8cKJ1IZipUGfItBlRuwSaGKivYxLljt4mN&#10;K7vUzu1ifNRupFViG2OfTezybxc/Ldkb4hLGJl7MhpvG8WxiZ0YyvfpgtYlPnDixdevWB7ps2LBh&#10;9+7d/JSpqSmygehb56Ojo/TiPTo6OtuFviBsvl3OQ/SatampKXN0fHzceJGzs7Ojo6O0v4FJTX9D&#10;n77GzrcImJycpPg6O1fJhTfRbrfNNrg6EbPWdXR0dGxsbHZ2lrYO4BF4CrxSZp+BTqdjymDNQiCK&#10;NDExYcwOfnrIxGnlLB2dnJwMtFfoQsjQpZg2GR0dbTabVGVjDJmLopcAU7dpt9tUJLqUfBtTStn0&#10;hGazqfuGSY1XjSrO+4yrA4gTxSXTPYRMK91ivDPrZheI9cj62o2NjVHJeYjINMbV5713ZmYm0LwT&#10;0A4A7Xabuo2wF8k7FoUUJvvY2BjfnEFDW4vwELE7B13HTqczMTHhapnkNSU3XLiKfItqPgx1sXXj&#10;eLpHs9mcnJw0o8DaCXnWor5mCHu6ijidBhrlSBuq0CHTyJ7setTT9D9HTXYJPwX5/zXLup8M4Hhs&#10;4vrJOK2eQ9Y4+mh8adtXRxAKjABBPZa2hgvlFOvALFWQdoDKLdjEUGUFmzh37DbxEt820CZ227Rx&#10;bGJdGlXMdGxia0YyvfqgbeJ9+/bdeeedP/nJT7Zu3fr4448/8MADd9xxB7cA6G2fvk7ONx8YHBw0&#10;G8hOTEw0Gg2yh0wIverzpGj52NjYGH1fm75cTM4LOUH8S8SdToc+mtPNcjOyNjqdDn1JnE4xp5vI&#10;npILE9DsQktl5kdpdSRtzktlFhZGu93mWzQ0Go2hoSFuf1NDmSyoobTJYqAVmiZBsSaOFy9M4mIH&#10;iUajQY2mXTYDNbLHXqGmpjYZHx8fGRmh4lGDj46O8uYSVo7pJCMjI+Pj41RU7ijxSzkxMTHVRfQN&#10;iklVGxoaMlWjS2Oq5uoAZuthfsm4nc0bmTq53u+CTC7e94TXyaHOzCPwa8eHA/VGUzDdepGuPtWU&#10;LE7T7IEGnBWrTUwtLKxVshHNx8Bl1CK+Xigapl8lrCllIbabICNSpGmOimKLxvF3D6oLdUsTQexq&#10;QkOV9wTTINQ+9A8PPIIpv+kbdHRsbIxKThuD8EOmDQOzS72neVboh7GJA21oqlTCbV6qDWxiJm62&#10;6qOeCNKoTSJt++oIQoERIGhBPfIrtS9cHJsYgqog2MRQZQWbOHdsNjHzUJdu9rAQQgcv/TX/vyX+&#10;61KbNpJNrLO7RNo2sTMjmV590Dbx/ffff+edd548edJsOrFhwwZuwdDbeKPR0Csu+c+OkRHGzYVO&#10;p6Pf0rmjJJYi6lWueh0idxaoYDw++ZvGvPCUnBs6wuTiG8iSYyuWr1I1TQjZiCYRssKNW02VajQa&#10;JoK1WTi6HTjaKPQnLtZIUgRP+tx/p5W/4ihlKux7ghqcf21f7zJMrWd1G81H3QI6RLe8rpq1A+hr&#10;Sidyk86UUJef0J4pOX2utY0Un7uQ+trRcOA10rlHuvo0JP29Nzy6yvrCEeQnmo+6FoKQNrGnXyWs&#10;qXW7Cd1PyAk104vHJtZtJboH2aDiWxGih/N5iSoYeOlNs1uvi8F6OWJkl7Cnef5lJbxNTJ2t0Wjo&#10;9dR0BwlMp85csomlH1pPCb/VH8EVnlTa9tURhAIjQFBXvbNutS+spaPpdLJU7gWAoAiCTQxVVrCJ&#10;c0faxF3Tl4d0t2cwn7m9utQw1n/SqZFsYp3dAIV7bWJZ3MWP0iZeesiWUa1t4h91Wbt27blz595/&#10;//3bb7/9l7/8Jd+b+LXXXuMeAb2N69Wvwhewrg6jRXM8hCPMFG0FknFmzDXxJWKd3cWLF7mz4ym5&#10;dkkM3KEQBSC49aBXiRr7kv7WhlGgCULVpG/Zy2NBbpRInDxrUTxtr2voh91ozWaj0eBtSMskrWWz&#10;piz6iV41qV0t3RN0iLXlhddm7QDWaypO5K1K6yLFamLdCFRC1xJs3TL62llrJEIiXX2yNUVN/X3P&#10;gzU7agceYs1C14sT0ib29KuENbVuN2HtJ9xN9tjEgd1Dl83avBxeX2tkaiXqqP4vBOhzNYHZJexp&#10;1jQN/nOJVqtFa7H5Cmgx2KlNrJMVgE28VNJvVRFcG1PoE+NL2746glCYOFDtZfVtU5ROP1A6kcxU&#10;hDJAUATBJoYqK9jEuUO2sNqh1xmHWahLrFtmCZt9fwemWRSnMWz7pLJz28SmdJcOL/m4NGER05pR&#10;rW3iR7r87ne/O3fu3Isvvnj77bc/9thj3Cb+4osvuBtCb9p6maReUqrtHv22PzMzY3bdpSWrHpuY&#10;TDpTEmG+aJ9aWLSeknN7ot1uT05Oml1EyRulQ1Z/inuaVGaz0adOgSII80I3i4CyoC0IhEGpW8yT&#10;uNWLsbazFdqN1GwnQoGewlsbXNvEeiVyDJs4TNWs5bFeU+Hi8ZTN1ha8nakR+EUXnVkgKui6djoF&#10;3Xrhr761prokIbE2uDU1PgYJ61A1UAPykDDXkaeZpKYUTVicJtxsh03wTEWxeeMEdg+x4NravK1W&#10;y+zFLLK2XnreaLSjtNlZRTed7qhRs0vY0/SI5ngmGQ90FjeFrQUDBtjEStxv9Ry1BqYgemnS4Vrm&#10;DUsfglMMKWXm0uqMPNKnZ6Z8c4egaIJNDFVWsIkBKAhi0wmPTSwsGJmQzWsgf0GE8HPJuRgfH6cf&#10;UqMlb36bmFvD9M1ic8jqPWnzQkTQXpvZundmZmZ2dpZvqWl1GXiyVGaz0SeHRxAphDFB6FfsyHHm&#10;vmpgi6VoExvowpHZ5Cm8tcE9RqdBnKhL6ArxV81aHus1FamJlI3pJnxAecknJlytqkuia6Tz9bee&#10;NQXd/z29NxLWBrempucB61A16PhhrqOeo2LU1LrdBEGnm+2wDWE2nQjsHq4qmxRobqSJhX4pVPu2&#10;wtrW/YF+lY42f+Amr76OYbJLt6dZ0zR4JhkPehdsa8GAYXFvYuxQvERktrrC/YcSybw36UNa/pj6&#10;XQyqsfwWrTUwnnRGHunTIQiyCDYxVFnBJs6XxcW0DuQJoLoIm/jgwYPaJj516hT3EVxv+9pr0N4H&#10;f9unL3Hz70ELZ8RqHNC2CVNTU9oZse7wy3cWDlNy+hkovgCNl1lvGCq+aB+476q1UuFNENr8wbXQ&#10;NTBxa/HEltBh4Kd4tvu0NrjH6DSIE3W9dEiYqlnLo70kfaJOmRrWLJL1NIIVKglfGK5rZM3X03rW&#10;FCL13kiI0UpY+5JeMK5DOHreCHMdecvErql1uwnCmibHYxMHdg9dZd68tP2IMK+1b2u1enWB2+02&#10;9QrT/cS5IbNLt6dRmq5tMcLPkBw9tKnn6C+UAKJrE59a4hTDLJ4XOa2ucOuhdJxi/uqkj1oj63AR&#10;AYK6clm0rvB40l6wX/oUnWaWyr0AEGQRbGKosoJNDEBB0D9hd08XbhM//fTTgR6N9hqs3od/xRmF&#10;+G0vsnLGxsbGx8fF17T1j4YJ6zBMyYUNR79bZc6iBMW2qny5MbnVerNdg7VSUU0QUWB/i4nEaWtd&#10;HoHaTbezB+5yit8J1NFEoMfoNMSwia1VI2fK33XFbwwS9GOJfD8TfyHFr5kFou1Ua410vp7Ws6ag&#10;/5FA9F7aQsR87HQ6IU00qzVJ44VnQTXlLWM19Dl6BwbRRa3XkbdMmJpqKFm93QRh7Sccj00c2D30&#10;VMmbVzc1hQjfVk+2Yq8Pg+gq1sR1SHibOEb7i1/JE0SdIQkxisP49TVHriaGTRwg48DqQyKCiSat&#10;25Dy+78mjj+afh2DoKWy+rYJpdOMJJ1gZipCGSDIItjEUGUFmxiAgqBt4u3bt99+++0bNmzYtWvX&#10;7t27n3766Z/85CfcgLB6NNprsHof2koYGxtrd5mcnCQfwSTCI3BLgjyXRqMhbIh2u01GIW0WMTMz&#10;02g0uE0QpuTkI5BVNDs7K3YWNlWYnJykUo2Pj4sI5IuNjo5SMWgzDeMQBTosmtnZ2WazOTs7SxYe&#10;WZ/GzIpkFJpGGB8fp7JNTExQ+T028fj4eLPZNNWhApgr2+l0qJ1piTdFIAfZ2uAeo9MQaBNb+4ap&#10;WqvL5OSkqJq1PMZNNt+vNx9NBPOR2q3T6bRaLfHvAbQQ1SQyMzPjsRT1bwnqOlobx9N61hTE1Te9&#10;lwpJPhqPQGNQ7H9tRZuJBDUyZTEzM6O9e73GU6C7KO2T4L+OomUCayqgK0JX0LU1BHUMUzDe1fV0&#10;JxrH3z30VCmal3bCabVanU7HzGzCt+XpUxOZ0ye7UEVarRZNa+bfA0zilH7I7BL2NE2j0dC/QUpY&#10;Z0iqo5lazeZFJkfdP63fOAEG2MRpSxi1OiRN0RuWDhcRIMgt7dL2yCTVuXikT89M+eYOQXbBJoYq&#10;K9jEABQEbRNfuHBh+/bta9asuWOBzZs3618BWpJKF/1Orr0Pq2VJjIyMkPXGE+ERTCCtO7N+d5gc&#10;EHPK6OgoN7zClLzVatHqYIL2HhW58yzIQhXJkrFi4gwNDRlXN4zDIqBm4alZHczwiVOBidHRUTLI&#10;PLYdj08FaDabvEuYr7GbCL22iV19Q1RNfPndWh7C2OW6hXkheTXJRzNxOp2O2fiV8BtSI13MR2sd&#10;deN4Ws+agrj6oveS+88jJLeJ9VUQqZFjyEMEoiUphcDrKFomsKYCqo4VMSOZfkJ9wMxCfpvY3z30&#10;VCmalwx3OpHmk/HxceHbimHI/xFiampKFJsvmuaJUyOHyS5hT9NQt7Hu+KEnMbPGXPwroKHRaIgt&#10;LKgXufa1AHabWPqekEtkxVoDjXRImqI3LB0uIkCQW9qitUqfGFU6TY/06RBUa8Emhior2MQAFASr&#10;TXzhwoXPP//8rbfe2r17N/VteVqqzM7OasPX0Ol0aP2mPOAmxikCsX5Zw7OwmlYmEU/VIkGphfHv&#10;QhK1bIEFoDbxREgd14U2VbP6WR5oQaUMXQpl6mk6WswoQxWBi2p7h6vd6CoHtkAYXK1E/yZhNZcF&#10;rhQi4alpElqtVuxkQ3YPK2H6p2fuomK7mlQfCpOdn0jtH75vELT7kAj01JG++RGyMPXEZRMfX5Cy&#10;QSEj48ZaA80had2mKHrD0uEiQqAiRYYqJ+3SWqVPjCSdoF/6FJ1mlsq9AFCtBZsYqqxgEwNQEDw2&#10;sdmbuNc2cdnx7AEK8oUc/IRWV+/gv69YE2DVAQ/NZjNk96DvlLgMcU1UD7qexLCJXeH1k3FjrYHm&#10;kLRuUxS9YelwEcGvSJGhSkt7tem6tDrNSNIJZqYilAGqtWATQ5UVbGIACgJs4qhMTk7OzMyQkdHp&#10;dMQeoCBHZmZmpqamzEJC+qJ9kX1Y2iOlsC526tCuCK7fiAOg0+mMjY15fuvPQOuUZaibiYkJvfQY&#10;CKRNzAxi2MFBMgarNZAfku5tWqI3LB0uIvgVKTJUaWlnNmOjVueYcQE8yjd3qO6CTQxVVrCJASgI&#10;sImjIjYYpe2Jwyx/A72GtnHg1MqEBQCAJBib+PgpGMRRZQxWayA/JN3btERvWDpcRPArUmSo0tK2&#10;bKB0Ikmk0+9pdhBUGsEmhior2MQAFATYxDGg3T8J6yaYIC9ojSEBgxgAAMKzYBOfgk0cXcZgtQYG&#10;HkpB9Ialw0UEvyJFhqou7cwGSicSWzpxLR1Np5Olci8AVAvBJoYqK9jEABQE2MQAAAAA6NrEp7o2&#10;8Sl4xBFlDFZrYMijiURvWDpcx/EofEyortJebe9cWp1+oHQimakIZYBqIdjEUGUFmxiAggCbGAAA&#10;AABLbGLmFCtLFAop6dIuyH+0t9IvZVwho0E1lnZmczRqde4ZF0Ao39yhugg2MVRZwSYGoCDAJgYA&#10;AACAsYkXneKFj/OSHigUUtKo7coVnoX0e5lRmDhQvaVt2UDpRNKSzqun2UFQIQSbGKqsYBMDUBBg&#10;EwMAAACA28QWdU1PLDGOJWnUOgKzk341IwVGgCBly4aRTiQV6YxMdjokRxWhDFB1BJsYqqxgE2fM&#10;PgBswCYGAAAAQIBNvOB4evYstgZCCxJGrQ7JVPrVjBQYAYIc0l5tNi6tzssqfWJmKkIZoEoJNjFU&#10;WcEmBqAgwCYGAAAAgN8m5gaxtoNd4dCChFGrQzKVfjUjhYkDQQ5pczZfh7QIZSC5CuAKhyCfYBND&#10;lRVsYgAKAmxiAAAAALzwwgtLNiPuiv+WnTaCxSEdAVqQMGp1SKbSr2akkNEgyCuXTWwN7Kkyzi68&#10;8moKHQ6VT7CJocoKNjEABcFqE+/atUvYxJOTk6NdJiYmZBI50Wq1Op2ODAWgEoyOjk5NTcnQzClI&#10;MUKSb2mnpqZGR0dlaDg6nU6r1ZKh9aDVao2OjqZe/R4lW23IJhZOsccm1gaxVcowraeEA6tDMpV+&#10;NSPpmJ7IUHkkTMns7UJdgMyKIbLLvgBWZdwUmWUEZSHYxFBlBZsYgIKgbeJdu3bdfvvtTz/9tLGJ&#10;H3/88cHBwfHx8YkuMomcGBwcHBsbk6Gp0mw2R0dHZ2Zm5IG8DSlBq9UaGxsbXGBkZKQ4lwnEY3Bw&#10;MJeL2Ol0xsbGTN/OqxjxyLe0ExMTg4ODMjQcdG72nman0xkfHx8aGqKpo9FojI+PZ/zPb7Ozs4OD&#10;g7Ozs/JAMnqUbLUxNrExiy/9bbN9tR1slXJLayvhveqQTKVfzUg6picyVB5pUzJju1DnnmUZdL4Z&#10;F0Ar45JklhGUhWATQ5UVbGIACoK2iQ8ePHj//ffv27fP2MQ/+clPxCq52dnZZrPJQ2IzPj4ezxzh&#10;Zpaf2FmMjo4ODg4ODQ1p3ySqIZViiwlardbQ0FCj0SATf2JiYqyLjAdKRdQOlhbNZpN3+N4VI/ao&#10;9NC70oYhiU08MzMzNjam55me0ul0RkZGhoaGms0mTR3j4+ONRsNE6N2sxemRn9ujZKuNsIkXpcxf&#10;q8gPtQZCynu1BmYn/WpG0jE9kaHySJuS2duFuRdAKN8CZNwa2eQCZSTYxFBlVSWb2HjE3CYWHvGn&#10;n34KmxgUk/7+/k8//VTvO8E3nbjjjjsef/xxftb4+Hjsr1dz2u12r9/kk2QxOjo6MjJiXbYc1ZBK&#10;q8U0zWZzcHCw3W7LA6DMRO1gqUCDhefbo2IkGZUeelTakCSxiXNhZmZmcHDQ849tvZu1OD3yc3uU&#10;bLVx2sQhzGJuiVoDIZukIZuZ9KsZScf0RIZKIu1IZuZOuuTKN8ciZawiXAWorIJNDFVWsIkBKAj9&#10;/f3vvvvuI488snbt2o0bN547d+7VV181q4lfe+21rVu33nHHHWvWrKG9iTudzsTExFAXCjEuw+zs&#10;LNkKo6OjY2Nj/P2ctonsdDqzs7NjY2Ojo6OzXWi57sjICJ21WKwQiG0fpqamKOXR0dHx8XHaKSJ5&#10;FqOjo+TDCrtBG1KtVstUf3x83Pi2nhYzqwgpfGJiIsZyQqqgDGV0Oh2ztbTOpdlsTk5Otttta+H1&#10;6c1mM9IiULr0AtMCeu+OqBu8ttttnQgtNh8fH6e/eRXC9Mxmsyn+YUD7Zc1m06Qvup8oTGALUwlp&#10;hxNq4U6nozuYJwszoBL2Jf1PDqIYdHXCd+Coo7Ldbpt2EK00NTVF+yFMTExQBHEpdWkvXrzIu67u&#10;JNbixUbYxLR9B18j7K8db4eQfcbVq0NCBbae6Jm1wszzVB1xIo9mUpicnNR+bpgs+IANmSwIxGIT&#10;dzryo0PCALUGQg5JWzYD6Vczko7piQwVUtoIjiSdYGbKtxjFaQcIChBsYqiygk0ckrVr71ux4vKQ&#10;Wrv2Pnk+AEH09/ffd999/+2//beNGzf+4he/OHfu3Isvvnj77bfTr9g9++yzjz/++B133PHAAw/Q&#10;t5Lb7fbExESjC4WY9/BGo0G74lIE/opOb+zkSpDl0Wq1yPeJvesxt4QoZZPOyMgIfVc6YRbkOHQ6&#10;Haovt8C0fUY7e5rqDw0NkZ3qaTEqG/lr9GX/kZGRqO7e5OTk4ODg5OSkPLDA1NTU0NAQtYDJ0Ryl&#10;FdNDQ0NjY2MmAv/i+ejoqPlaerPZbDQakdw0qr6B/EHP1rcxlmSOjIzwApNhxNuEf7OeCmCqYO2Z&#10;1KTGlaOlr/wsKrmxicld5S3Mv6of2MLiu/9mDTtvGX8WVHhzlamO3MUOyUgXHsKLQW3Fk/V34Kij&#10;st1u8+1TaBCZq2CuEU0ylJ3H1KZWFY3GC+8qXmxE16UrYv5NJUzt+Ln+PuPv1SGhYaK/KuGftQLn&#10;+dHR0UajQQWjCNwpFpvkUGrCzw3MQgzYkMmCQDw2sevn7GATpyTpzGYg/XYGm7j80rZvDOlks1G+&#10;ZShII0BQsGATQ5UVbOKQrF17X1/fNdMh6Ou7BjYxiEF/f//o6OixY8fMphPcJqaOrTedIP+Uh5Av&#10;w//WBpN+aU+y4Iunby0PkSQLkywlIow5bkjRmjtz1DjLJkSX0PgdJoRcm6junrHD+MI6EYF/JMPR&#10;fCSDibvMZJKapLSTGxtqKG5L6cRj2MRUYL7GmepIFddLJvmlsfZMuhDG25qcnCQD1FwaOosi6OtI&#10;pp5xAANbWC9Xpx8kFMPHkwVVgbcApWA+hkR0cn6ByIbjnVOXSnRg3ecN1lFJvipfe8tTo+vIOw9l&#10;xwvAP+rrTs3OV7K7ihcP3nXpd+H4FQlTOx7Z32d07cSEExJjQOs1v64mCpzn+b+o0UzIEyF3W0QQ&#10;dQnMQneeMMmCQCw28YL8NrEwPV3hkFvSmc1G+gVNx7FGg4oq7fnGkE42GxWnAPkWw6PCFgzKVLCJ&#10;ocoKNnFI1q69b/XqG86FYPXqG2ATgxj09/e/8cYbfG/i2DaxgK9a1esQeXi8N3nuHYyNjQ0NDVnT&#10;SZIFryb5blbzlLb4FEv5hK2jW4xbmYZ47h5tWUCLK12Oj0EYTHrPCmH/kUOayt7HdJk8i7K1XxYG&#10;MpK4v8nNaL1ClrIgC8/VM0UKY2Nj1MIUQilQRfR1pDSNxxfYwrTy0RMhMAuxQlxf5TBo29dcIO0R&#10;W0slOnCkUakvorFW6W9rjUTFefn1dafLyke0q3jxMF1Xe8Qha8cP+fuMrh3v1ZGYnJwkR3VoaEhs&#10;G6JnLY2e50UX4nUhc1y0g/XKcnQWoivGSxZo4tnExuvUh+AUh5Z0ZjOTeEHTEXQcqKjShm8S6fTr&#10;oMK2AK4OtCjYxFBlBZs4JLCJQa/RP2EX2yZutVpm21CyBsS7vbYvtVsUHu5HtFotWlE7MjIyNTWl&#10;DbV4WfBq0kpYY8341y1qI0+3mHaCkng9VMKpqSlyfLhjQuFm106xyI5CFlNRXs/MzAwZ0GNjY1G/&#10;1c4h31ykoE2lGDaxsfzob+Hak/9luqVoAVfPJKfPGHxTU1MUky4N7QlAMU1XN4gtIwJbWJu8omUC&#10;s9DGmbVP+rGOFOpLtEctDw/TgSONSgqhlacG6ng8ZfHPFR6b2Nqq3Jn1FC8eVEL6r9gEJmTtTPww&#10;fcbTq2MwMzNDF5S7z5TyknjR53neT6w+su4MUbMITFZsfcOjAY7LJiaP2GoTG6NTG8RWKXsUIkln&#10;NkvxFzR9FDZxUaWN3Z5KF6CqErUuSDvU+YpAUrCJocoKNnFIYBODkGzdunX58uUHDhyQB4JIyyYm&#10;E5B2KaVf09Lv9trCcIWHQfsC9LtJZKAYpzVJFqKa5D9SpiFtYu70hbeJ45XWQCs6yVCjL1/THqbk&#10;ddLXzLlNLAqmPRf6sSzyoWLsnmy2LBDL/awXMZ5NzK1h4/ASfM9oDrWPq3vQZtO0g7ZZM2uqoD1c&#10;mTrbyzWwha2GZqQsXM2o6+XB2hT0BX8qgF4Mq6+UzjfkqDQzhqzk0lFm4hMxbGKRiLV48aAS0j8m&#10;8X2HY9QuTJ/x9OrYBO7LEWOej2oTx8giMFn628CjAY7LJian+NLfNttX28EeKYcUKrpNDKe4eNKm&#10;YQbSxaiqdN1zb4TilATKX7CJocoKNnFIYBOD8PzgBz+I4RSnYhPTikvxU0iB7/ae8DBoX4CYnZ0l&#10;Y9R8jJ2FdknI8hCbopKTKLIg49LjFZJdy0P0xsHx4FlTgtz/EkaeLpjVcyGoptbfvPJD35HX/rLO&#10;KHYLNBqN8fFxWvQtNqDQdqHB1T3oa+yTk5NjY2NmfeX4+PjIyIg4JXCfkMAW1iUU+7EGZqGbUdu1&#10;gVCpxDJYc7npuvDF4JE6cOCo1BsNC6LaxGJLXGJkZEQH6uLFw6ykpl+r48tyo9YuRp9JBdHxRDHi&#10;zfPcJra2A5+v4mURmCwIiccmXpSyfeNJ+aS1kjBhrYHZib+g6aM6DlQAadMwA+liVF66EfJqh4IU&#10;AyqEYBNDlRVs4pD0ziZuP7Rq+VJWPRRyFdL8qQPTMrSYTA8sX55bYeM01MJ1iXreJWI4xanYxNpY&#10;pBD/u70nPAzaFzBwzyVJFtqsIQPIrO40gfpb/2IfXp0UWa7829P6557iYewq6/JJColnE1vjB8LL&#10;I9DtRmuWeUhIaG8EalW+plL82pvA0z1oS+KhoSHjnFLiYrWyvo4C3WKihckF5h46pWkiBGahr1cM&#10;m1hYhAQPEYtkdan8HThwVPp/hC2qTayvu9VMNFjTjwRPgTxK/s8VkWoX2Gd07VJB/FOBKIaeGcLM&#10;82IKEga6qQudFS+LwGRBSELZxOmZxco8rY+ECWsNzE78BU0fdcWE8pN2DLOULk+FpaufVwsUoQxQ&#10;UQSbGKqsYBOHpLc28RIrsmuohnIn1am5MD0Q3tjOiegNNX8Gq1WsOkZ1iuPZxGRszczMtLvQW3qj&#10;0Wi1Wp1OZ2ZmhpbmBb7bk3EzNjbWbrf1UT/cTaAdFciIpNyNZZAkC23WmO9ECy+DFlGab0mbjyaC&#10;bjHju9FeELOzs8LADcn4+Hiz2ZyZmeFZm2JTaemXqVqtlvmlu/A2MW1J3G63aY9jvfmAH0ptbGyM&#10;ikeYFqAqT05OUji1Ujy3jsx6/XNw5OzTL/tRLlNTU6Z2rp5pfGduxpGRqlc70nU0V39mZoZ734Et&#10;TB9pnTIVj7xy3n/8WWj3M4ZNbP0xPZ6yXiTr78BRRyVZq6Ojo6YzT05OGhvaauN6bGJTWkrNTErG&#10;jvcUj/Ly+PJWRAnF+utItQvsM/5eHZLJycnx8XGTwuTkJG1CbZpIz1ox5nlhE1NNx8fHKdOJiQkx&#10;I8XIIkyyIAwBNnGnIz8mkzJPayLpvQYd7bn4C5o+6okMZS5tWeYuXcgqSdfX1FoH5tUmeeUL5SbY&#10;xFBlBZs4JBnaxAsrWWWgxnZq9sSyULMlekOJM+LWMZJTHM8mbrfb5GQZ58L80Bntzkk2VuC7vXm9&#10;j2EOCpvYJEJejN5mIUYW2qwx4VZjjreAOKpbjGxHWvJGNBqNGL8RJ+pOWy4Yo6fT6RjvlYw5cujC&#10;28T0M18G2tiBx/fDG99gEm+1WtSYxPj4OLlpMpVwUFG1uydy0RattWdSSYRtSumILMR1FN5lYAvT&#10;ylzTecgjGxkZ4RH8WVh7o6teHqgv8esrUqY2MQ61vwPHGJVkC5pwmkl4fBOT8LeDuO6iAJ7iUaUi&#10;9XNrCclGN8mGr12YPuPp1SHhvY4g495E0LNWjHlef6GBt/zo6Cj9Aw//14KoWRD+ZEEYYBNnImm8&#10;dhUYobcyL2j6kCsmlLm0HVkQ6aJWSbq+gdKJ9FR55QvlJtjEUGUFmzgk2drEtKR4MXTJxhRLgxc+&#10;UZSBaeFosijdA9MmpfnQxXSXlIBlZ5KihMyRS+G08lmkYTtdGq2LJ1KZWP620+25y4QWAnlzdRN2&#10;n86jLgSL1rbWMTzkFG/dulUeUGib+Pz58xcuXKDOzLu3PLPrU4idBHRIGDqdzuzsbFRTRkPryKzp&#10;pJVFIP4WcB3lC2zjQasyrYknrz6d3jvDhQofu3ghoVq4migVEraSq3twEmbhh5y1qG6jvwPHGJXU&#10;H1wJRsWVC2EtHu03wkNSpBe1C+w2HgJHt+6WOiQG/kaInYU/WeAnwCbWrnE4kfvpCq+lpPfK5D/a&#10;Q4XxiMPYxGHiQLGk7ciCSBe18tKN4G+TwAgJ1Ys0oeIKNjFUWcEmDgm3iS9cuCAPJ4B7vUtDL9mW&#10;XdfSxOCfFk+dtzIXnVunTWwiXXJCbTmwnLlbTWcwd5jHERlaTl8SS54uLGbL6Y7ceezph6yVeWjB&#10;JracPn9gYCEz3czsqsRdTXzx4sX/XxcZaiOJTQwAqBi01YbLVK0DtLWIxzYFoKpEsImV5+sSt0c9&#10;h+onab8uyHMoI9Gbmg7nRz0KEweKLu0zFk26zEWQLmcqRdVpagXG1MlCUCjBJoYqK9jEIRE28Z1P&#10;vfm//v120m9eeY/H7HvwJXOIh7sQhuQCxphUDuXiCZf+WuK6WlxbZhMvZqQ+LZqoPDtz/hL/dkmh&#10;l5zhOp0fkDVymMkhcre03dJ6XcJxuoBnnpJNHN4jhk0MAODQLiV64476QKtrZSgANSCsTawMX4+E&#10;Peo5VEtJE9YRmJ34y5o+GsYCDh8TCidtL5ZCuiLZS5cqreLpBONJp5yidHa9zhHKSLCJocoKNnFI&#10;hE184/ir/5/vPXPj+Ks3jr+64+CS1V53PvXmjeOvfu2+Xcuu+w0Pd2E3LY2xabE9jWfZjbRKbGPs&#10;s4nZAccnWtu7FIsjy31XnpLzdBZLVXiJl6zw5j7/15KtICzN5Tl94ZMhVZs4kkcMmxgAAAAA2dvE&#10;+mj9JE1YR2B24i9r+qiOoxU+JhRC2uYrkXR1spQuT7pl02nGkE7WJK4Do0pnl0qyUP6CTQxVVrCJ&#10;Q6JtYlosvGnHEa0dBzubdhxJZBMv8W0DbWJuYSa3iXVpVDF9NrH1dBZLxVlqE1tPd+cuvGJ7Cq7T&#10;u7Y0L3x6NnFUjxg2MQAAAAB6ZBNzL1gfEhFqKWHCWgOzE39Z00d1HI/Cx4Tc0jZfiaSrk7F0kXpR&#10;PJ1yutI5hle6qUFFEWxiqLKCTRwSl0287LrfaN04/moym5iZncISXXLCpb+6NqnV7FySkjpg+6Sz&#10;u4TLadXuqvV0FkvFWSyjOrSAO3cRZDnkPt0RrM+IahPH8IhhEwMAAAAgpk1sd41PLUgfskuZp7WS&#10;cWB1SNbiL2v6qCumVWHiQF5pj6+M0vXKXrpUgdKJuKTPTVc6R6jugk0MVVawiUPisYm/seGNO7d1&#10;jP7sB9OJbOL5z0tWxHaXvJrP3MxcPLV7kvqTTo1kE+vsLv3Gm9tSXbqA13E6z6FbQpP5kjK6Tnfk&#10;Pj2wELgYYUkK7CfsLKfLtvRuOsE/etm6dWsMjxg2MQAAAADC2sTc3rUGzsvYxPqQXco5hfIxi/nL&#10;mj7qiawVGAFyS3uFlZGubJbS5fFIn26VPjFd6RwTSmfR6xyhlAWbGKqsYBOHxGMT//Obn/2zH0wb&#10;/U83Ph3ZJl6CxY7kcZi5u8TLZHYr/dn9xKI4jWHbJ5Wdw2ld+GDydpwucmAVWlJG1+mO3FkyLHGe&#10;AgU7TucJrHqoLZdF8wsh69gLYBMDAAAAIJRNbEzhJSHcDuYecSibWNmjkJF0Znst/rKmj3oiQ+lJ&#10;23ZVkq5vxtJFckmf65I+N13pHJPsX6zT19JnQQUSbGKosoJNHBKXTUy/YidEOxSHtIlBxB0dKgts&#10;YgAAAACEtYm1pDUMjziehA+rQ7IQf1/TR10xofSkPbsqSddX112HpytdKpf0ueGlU+uddO5+6RQS&#10;JghlKtjEUGUFmzgka9fe19d3zXSX995778bxV//l//s/yA4+dPIMj/mbV97btOPIDx79A2ziUETZ&#10;zyEeZmmxQMbLG9jEAAAAAIhpE0trOIJHDJt4qYQPq0MylXlr04dEBCg9acOuLNJ1iaR0UwspXYtI&#10;0gmmmHgk6dwjSSeYSrIJVZBiFFGwiaHKCjZxSNauvW/FistJ27Ztu3H8VfODdZt2HOEx/9e/324O&#10;8XBg4NtK9NojLhGwiQEAAAAQxyaet3q1QRzWI4ZNzCRNWEdgduIvbvoobOK0pU26EklXJ6p6kWYY&#10;6XwjSSeYVsqRpHOPKp2mlj6rd8ox6xIINjFUWcEmBqAgwCYGAAAAQCyb2CVpB7uk3NLaSpqwuYu/&#10;uOmjOg6UQNqSK5F0dWKoR8mGkc46vHRqqSQbQ7oAVAYd6JJOU0uf1QvllW9pBJsYqqxgEwNQEGAT&#10;AwAAACA9m1h6wR4pt7TOkiZsvuIvbvqojqMVGAFakPbFSiRdnRjyJ6uPumLGkE4wklJPsEfS5dTS&#10;Z8VIJBXllW85BJsYqqxgEwNQEMgm3rFjR8Y28dTU1OjoqAwNQafTabVaIqTZbI52mZmZ4Yd6TbOL&#10;DM2JVqs1OjoqGkfQ7iJDExD7OtaKMJfGT6F6WipUr0YAlJ3INrF0h+PYxHCKl0r6sDmKv7jpo66Y&#10;4iwdCClpM64I0uXsqVy564JZpROMKp1mxaSrHCidSOykMlDBi5emYBNDlRVsYgAKQn9///PPP/+j&#10;H/3oiSeeiGcTt1qtsbGxwQVGRkYmJiZkJMXExMTg4KAMDQGdyB230dHRoaEhcp0ytonJm5ahOTE7&#10;Ozs4ODg7OysPMKitZGgCYl/HWhHm0vgpVE9LherVCICyk4ZNLC3gGFLOaT0lrdjsxV/c9FFPZOtZ&#10;+iik3LfiSBc1L+myuaTPjSGdbGWkKxtGOh0tfVb2KmCReijYxFBlBZsYgILQ39//xhtv3HfffXv3&#10;7o1hE7daraGhoUajMbHAWBcZTxHbXpyZmRkbG+t0OvSx1WoNDg4KY3p8fDzJyk3D7Oysf8Fjoayu&#10;MF7kxMSEv0ZRiX0dsyGtnpCQMJfGT6F6WipUr0YAlJ1oNrE0iNOxiZVbWlsJH1aH9Fz8xU0f9UR2&#10;naUj1F7acSuCdDlzlC6eS/rcGNLJVkm6vmGk09HSZ2WpopWn54JNDFVWsIkBKAgJ9yZuNpuDg4Mx&#10;9jFIy17UBly73U5oyRnGx8f9TlahrC7dFBmQ1nXsBSn2hIQkvzSF6mmpUL0aAVB2otnEFqdYer5R&#10;pazSOkt4rNbAnove2nS4ln7X0yfqCFCG0laaS/rcHKWLl66yz7E40nV3SZ8bO6leqGjl6blgE0OV&#10;FWxiAApCf3//Sy+9JFYTnzhx4umnn36gy4YNG3bv3u2yiUdHRwNdQlr/S65Qs9kkT9nYi5OTk3RI&#10;L/wcHR2dnZ1tt9tk105OTorNcCll2umCEp+dnaUiUYiJ2el0TEajo6MTExNmPTKlOT4+bhIfHR19&#10;6623JiYmhrpQyNTUlIlv4FmYLWj5ct2pqSlT9/Hxce6nU6adTmdiYoIijI2NcSeRUut0OqZUrmIQ&#10;xos0DT42NiZ24dAbws7OzlLz6mZpNpuTk5OmhNREgjDXMUYu1s18ReHpRNM9RAu7eoK/MLonmKO8&#10;VWdnZ6mE5kRypc0e2eJaa5uYl0Fcd0K0J/3NI3hq4W8ZAZ1uPnY6HdGHKQ6NPoL3atEhrWOW6GmN&#10;Zmdnh4aGwmx3AwBwEdkmlk4x83znD0kXOFDKKq2JjJGqQ8QhHV4U6Xc92MTFk3bTim+o6QKnLp1p&#10;lrnnK13lMNLpJEktuYpTkowEmxiqrGATA1AQzN7EO3bsMDbx8PDwT37yk61btz7++OMPPPDAHXfc&#10;8fvf/16e2WVycnJwcJCbQYLx8XGzYfH4+PjIyAi5P2Qvjo6O0qFmszk0NCQWJg8ODlL4yMjI+Pg4&#10;GVJ8+SqlOTg4OD4+PjExMdWFhxjbaGpqamhoiAIpAreoKE3yhWnTjHa7PTEx0ehC6WgjT9jEnU6H&#10;imrsLVrNOjY2Zio4NDRkjga2AHmLo6OjjUaj2WxSeQYHB11OcZj4wpubmZmhU0wBRkZGRGRKcHx8&#10;3LpbRWAt4uWifVVdeMqULpm5rI1Gg466eoK/MLonmNRMN6azxD+QtNttvvtKo9EYGhoSl5JXp9Fo&#10;UGrmMvGjvOTj4+OUcqQL52kZwdjYGD9ENR0cHDQdlQpvehF9gYAPJd4xrGM2gxqZfmhCAABRiWMT&#10;G3GbeDFQGsF+Kf+0DuJGqjUw5NGcpd/1sDdx8aTdtJIaaroWCaWz6HWOxZGubBjpdJKkllxFKEN2&#10;gk0MVVawiQEoCNom/tWvfnX77bfv2rXLbDqxpos8s0un0xkZGSGDRhupZDB5VqHyXYz1LsNkV4kV&#10;gmKXA23A6RAqJ/9IVpf5SGk2Gg2x4lL4khoTgdqBe8QE/0hGmClYYAtQRRqNhkmk0+kIc40TJj6v&#10;Efna/ChZhMbaIyeU7wStCaxFvFysF1HbxOKfKOgfLcxZOpHAwlh7gj6L6si7EP02oPgXAtPzrSXh&#10;f/MWo37Cuz3VK+qF87QMhw6Z+tIyYd0mFIEqwstGjq053TpmM6gRrUbXy9gBAOFJZBMbU1iHhJPy&#10;T2si7qVaA/VRT5zcpN/1YBMXT9rUc3lqnkMFka5IEun0e5pdoaQrG1I6qSSpQREEmxiqrGATA1AQ&#10;tE083IXvTfz444/fcccdLgum0+mYNaSNRoOvXSU31moykvckfCuxHtC6BDKeTSwQudNHvUo3pE3s&#10;8ogFwmILbAFtyRm/jIcYwsTnNSLzTuxKwT1fOte1WQERWIt4uVgvotUm5hFEC+hEAgtj7QnWs2i3&#10;E/qbfF69UcPQ0BD9rUsi4C1GxqvoSzGalB+19g2CLG9yYKkik5OTIyMjPDWzsFePaErZGLjWMZtx&#10;jQAA8UhqE2spL9gl5YHWSsZLtQZqBUbIQfpdDzZx8aRNvTDS6RRBupxQWtKt7VKSc6H4gk0MVVa1&#10;tYk/AaBIWG3i22+//c4776SNiYk1a9bccccdHpOLDKapqSn6+rzxy7S5Y+BLFA3aJtYrkePZxFQ8&#10;s7Gp+Jq/tTDal9RQBKqm1UafmZkx+9XSsmthE3tagCqi9351NWmY+LxGVACzda+piIlADWXOtRJY&#10;i3i5WC8incs/ihMDbeLAwlirY7XCeT+kjGjhtoH+4YRH4Cm0Wi2zJ7VuEH2JKRr9HViLwJYRNBoN&#10;MmTJrqUdV4zHrUc0z1f0auuYzb5GAIAYpGwTKy/YJWWbQiRpxS7Ic6iHMi9x+pDLBQ6MAGUlbeeF&#10;l06tCNLl7LXyzT1j6QaHCiTYxFBlBZsYgCLgsonvueeexxXaRbVCqywpstUeIoTbS2ibWNtAMWxi&#10;2nthaGio2WxOTU3RL2Vpm9jEN3AnywpVkHZN5VupEtQU4+Pjk5OTs7Oz9DV5YROLU7RNrK1SfRYR&#10;Jr725szWvQb+TX9/9cPUIl4urroIm1icGNIm9hTGWp2QNjHtqyvgEUwKZssF2vPanE5HrZc44YXz&#10;m6q0WTD9Qd2YlhjPzMyIklPZRL58525rLtnXCAAQgzRtYuUFe6TsUd+h+kkaso7A3oq/xOmjLhc4&#10;MAKUibQJGFU6zWJKlzxF6ex6nWO+0pUNKZ1UktQgi2ATQ5UVbGIAioDVJr7zzjvvv/9+vukEIbu+&#10;A74DL/9ivsDqx/XIJqZvyvPVvsL4sxbGak4JaJFjp9OhWvNtByiE76YqjC1rplnaxJ79aonA6oep&#10;RbxcrHWh1abmoz4x0CYOLIy1Otaz+PbWelttAS8JbezAd3MWLWYdNbzu1vJwAltGQBsBt1ot+qcU&#10;CjQ/hMgLYy0bx5qL9aye1ggAEIOC2MT+o/WTNGQdgb0Vf4nTR3UcHU2/DEJZSXt2UaXTLKx04dNS&#10;lnkVQbq+IaWTSpIaZBFsYqiygk0MQBGw2sQPP/zw7bff/tZbb8WziclXIk+W3B+956/Lj+uRTayt&#10;VQpJxSY2Ecg3NPur6iWoFFIcm1j8zJomsPphahEvF6oL7zmUTkKbOLAw1uqQCyy2HqbNFszHRhce&#10;gcNLov1NChGeKd+oV9Q9sBaBLSMg55qW2Jt/TRkfH6dtNLijLX5ZTmPNJZsaWXd9AQCEJy+bmHvB&#10;+pCIUEsJy9Ua2HPRG5wOFxGMAiNAmUgbdj2VLkDG0kWC0pJubZeSnAsFCzYxVFnBJgagCFht4oMH&#10;D955551r1qx59tlnd3d59tlnH3/8cdn1u4yPjzebTfpy+uzsLFmlxtAxuz3QVg8Ugdwcqx+Xik1M&#10;pt7Y2Fi73aZws9tDp9NptVrmB/cCbWJaBTkzM9PuIg8r94p2n6CYvBjtdntycpI2RC6OTWys7fHx&#10;cbo6/ALpyFYCaxEvl06nM9SFutbMzAzZspFsYt0TAgtjrY5pxsnJSUqKdmngMWnx+OjoqBkLk5OT&#10;xk4Vl2ZoaKjRaLRaLVqHTmOEjxpddx4hsBaBLaOhLLjTTTUSK+JNTLNdxszMDLd3rblkUCPyr8Ua&#10;bQBAJHK0icNImae1kjFbdUixZDWIzSEoQ2mrLhvpkmQpXR4oRekGh3IQbGKosoJNDEARsNrE58+f&#10;37dv3wMPPHAHw2UTk7ljoC+tdzodE6HdbpPFZiL02iY2cQhyqcjwJcbGxshADLSJ2+02ebvWkmj3&#10;qt1u0ybF1AK8GCMjI61Wq9FoFMompmKQ40k0Gg1jiOvImsBaEDFyIf+U4pMvSb/5ZiLoE7UZKnqC&#10;CXQVxlod6kK8G9O/joiYvMBUZrN+VlyamZkZUwCKRj+uaJKirmIiTE1N0Q8hmgj+WoRpGQFVR6yY&#10;ppTFP5B0Oh1ad2wIHLMZ1Ag2MQDJSc0mVg5vKlLOKVRcs9gj/VYI9UDa4MtMujC5SxeyR8o+x+yl&#10;mzekkqcAXRJsYqiygk0MQBEgm/jTTz/97LPPzp49a2ziCxcufP755ydPnty9e/drr71G3Vt2fQYt&#10;sfR86bvT6fgjpA7lyA1rHRKSVhcZGprZ2VnrSuRC0Wq14jVOJGLkQqfI0Ci4rnuMwvCkXIYyjYUw&#10;VzywX/FF0C5i1CItaM2vDPXS0xrFOwsAYIBNXFpJK7bg0i+GUNrS7l6W0uXxSJ8eVTpNLX1WL5Rl&#10;XnlJt21IJU8BuiTYxFBlBZsYgCLgt4nj7U0MQB0YHR0dGhqSoQAAUFpSs4mTOcVkfbrCay9huVoD&#10;iy79YgilKm3tFUG9LqRuh55mV3PpFg6jJOcaJSxDFQSbGKqsYBMDUARgEwMQhsnJyZmZGVqs2ul0&#10;aCmxdXcFAAAoKWnaxCRl9QaKW6KeQzWWsFytgUWXfjGEUpK28+oj3RpomZ5KN3KvVYQyFEKwiaHK&#10;CjZxIM8s8PzzM/KYjeefnzGnyGMAOIBNDEAYxG68tD0xtjgAAFSJ9G3i6E6xcEU9h2op6bc6Aosu&#10;/WIIpSFtotVNuk380ilAkaSbNIZ0spGkE6y+YBNDlZXVJv5hyRlg/KDL3/3d332/y/e+972oNvGK&#10;FZeTrr/+W/KYjeuv/5Y5RR4DwAHZxJ988gk5xcYmtjrFcsQCUCdoX10izNbDAIC8kM9nwIFot4Lb&#10;xPpo/ST9Vkdg0aVfDKE0pB00COqpdCeMIZ1sJOkEqy/YxFBl5bKJj5SQtxc43KXd5VCXt956a25u&#10;7sCBA2+++WYMmzjGuuBnnnkGNjEID2xiAAAAFaOkz5MZU0CbWLiiOoI1Ws0kLFdrYNGlXwyhxNL2&#10;GQRlI90bo0qnGV46teoLNjFUWcEmDoRs4i1bxvv7/2NIbdkyHt4m/u33lnO+91sZgfPb7y3/q/tf&#10;l6FdXr//rwJOBgUGNjEAAICKUdLnyYwpmk1snFB9SEuZp7WS8Vt1SDmkXwyhBNLGGQRlLN0tk0in&#10;75dOoeKCTQxVVrCJAyGb+Gc/++n/9X/+H7f+v/81UP/X//l//OxnP41kE7ucX40nMmziUgObGAAA&#10;QMUo6fNkxhTKJjaOpz5klXJOoTKZxfrFEIorbZlBUC7SnTOJdPrZSJekiIJNDFVWsIkDMTZxX981&#10;u17YEai+vmtgE4OowCYGAABQMUr6PJkxBbSJdbhLyiGFuKQtWzTpF8Oi6IOudHhxpX0uCMpFunMm&#10;lM4iG+mSFE6wiaHKCjZxIHnZxPO27yUWj4vIixtW/NX9v4VNXGZgEwMAAKgYJX2ezJiMbOLQTnEk&#10;KWMUEpLObNGk3w0LoZLZxNrhgqDiSPfYqNJpZiBdjMIJNjFUWfXOJr5ygccff1weczMzM2NOufLK&#10;K2dmZmQMN4E28b/5N//m2WefLYVNPO8Rm9B5M/iSAcwjzwcv+RC0sTEoMLCJAQAAVIwkz5P8gbB3&#10;RH3UJNItW3Y2MUlZvfbAcFKuKGSVNGeLI/1uWAiVxibW3hYEFVC66yaRTr930rkXSLCJocoqqk1s&#10;zN8rr7yy0WjIwwvceOONdPTxxx+/+uqr5eFwRH12Fzbx6i4p2sT/9t/+73191wTq3/7b/z2qTcwg&#10;o1dYx4v7SbAD0l5mZjIoH7CJAQAAVAzX86R5SiQajcaNN95oPj744IP8Y0+J+qjZC7K2iYUpbA0M&#10;LeWHQi5JfzZLnVAhVun3xNxUDptYW1oQVFjpDpxEOv3spUuVtWATQ5VVDJs4zPO0WWQxMzOTi028&#10;ffv2b3Z57rnnUrGJySkOKYof3iaWq4mXOsd2/1htRawCQJmATQwAAKBiuJ4nhRF844038mfFW265&#10;xbMQIV2iPmr2gjxsYqbFQGkBh5TyQyGrpCdbTOlXxXwEmxiCUpbuwAmls8heulSZCjYxVFklt4l5&#10;iPnb/GGe9RuNhnUl8o033kgh5rt7OhFrNA23idesWXPPAtwm/uUvfxnDJl6//ufPPPPM88/PyGM2&#10;nn9+5plnnlm//ufJbGK747sYWcWBTVxqYBMDAACoGK7nSdq0wfx99dVX33LLLeYB7+qrr470HHjj&#10;jTc++OCD9Df/Etstt9xCp3APmlIwgVdeeeWDDz4oHk2t2ekTddnoWVeH6zJzym4Tk5QrCglJQ7aA&#10;0u+JuanoNrG2qyCoFNKdOYl0+hlLFylTwSaGKque2sQ33njjLbfcwiPTEhL+BE8R+KJjbRNbo2m4&#10;TfzNb35z+/btv/rVr775zW9ym/gb3/hGDJuYdP3135LHbFx//bfMKfKYDYtNvGRn4iUsXU2MTSeq&#10;A2xiAAAAFcPzPHnjjTeSefrggw/ecsst9F/XA6H/OZCvTaak6A8eaP7WrjEdIgvYxNfZ6RNN2XhG&#10;IcvMydkmviRp+8aQMkYhLunJFlD6PTE3kU1cRKdYG1UQVC7pXt0L6Xx7J517RoJNDFVWMWxig/6h&#10;Oe3w0hoN7ixbFw7TC4M4V//BoxloTQqxfv36t99++7HHHlu9ejX9hN03v/nNRx99NMmmE73GYhNf&#10;2nbCmL6v3/89y4bEzp+wMw6y/gMUFdjEAAAAKobnebLRaJCLSuuIjZdq/OLwz4EUgf7gK5HN0yZf&#10;vCzW9vofYsXTqfVE/ZSrw61lNmRtE0uDGDZxNpKebNGkXxLzFGxiCOqhdMfuhXS+2UuXKk3BJoYq&#10;qxg2sXjSDXzCbnShv/mPlnB7lxC+M/3hiqYxq4n/63/9r2vWrCGb+J577rn77rtLZxOLDYq5G8wi&#10;z7u/ZuvixU0ntDsMm7jwwCYGAABQMTzPk2Z3CLPSlhxesxw40nMg7Tvx+OOP81XDge6t9SHWlZ3r&#10;RGNAh0nECmziekjaskWTfknMUwW1ibUJBUFllO7bPZLOOnvpUqUm2MRQZZWlTcy3m9Dn6kD9hx9j&#10;E//bpfz7f//vi2wTAwCbGAAAQPXwPE+SL8yNXTKIuesa/jmQ1iALi1ks/jV/WN3ewOxcJ/Jwcod1&#10;uJ+sbWKLUywN33hSxigkJJ3Zokm/J+Ym2MQQ1EPpLq17e1rSuWcsXSStSJEXBZsYqqyS28RXX301&#10;/5E6/XB89dVX01O7Xkxh3bxYJ2KNpiGPeP369atXrz58+DCtJj506NANN9zwyCOPkE38rW99q1A2&#10;8eKCYYaMBGoAbGIAAAAVw/M8Sb6weYY0iwmMaxz1OfDqLuaj2DJYb2ShP/qzc514YxcK5HsTWxOx&#10;koNNLJ1iafgqBcdUlmidZYxXfajQZrF+T8xNsIkhKGvpDt9r6TL0Tjp3Vxl0HKdgE0OVVXKbmH70&#10;Q/y+M/1B4fSUbH7umQfSYz2F6O8JCq9ZRNOQTXzjjTeuX7+e28R33333DTfcQDbxunXrCmUTA0DA&#10;JgYAAFAxPM+T5ucrxJpf4xpHfQ7kXjBhnjyt1rP+6M/Oc6KJLH6QQydiJR+b2Mhr/i4o2FNWZmid&#10;ZYxXfUhEKKL022IOgk0MQTlI9/leS5ehCNLltAs2MVRZRbWJi4zZdOJwF2MTHzp0iDadOHDgwJtv&#10;vgmbGBQQ2MQAAAAqRkmfJ2PDfysvPAWwiZ3mr/KInTG77ucp5YfWU8Zy1YdEhIJKvzBmrYLaxIV1&#10;tSAoFekO32vpMhRBupx2wSaGKivYxAAUAdjEAAAAKkZJnydjE36jCU6eNrG0gLkLrA85PWLmFEOB&#10;kp5sAaVfGLMWbOJeqUp1gVKX7vD17Ce6EeyCTQxVVrCJASgCsIkBAABUjJI+T0aC9iMmYnjEedrE&#10;0gLmRrAOD/CI4ReHlvRkCyj9wpi1YBP3RBWrDlRV6Y7aOyXKHTYxVFnBJgagCMAmBgAAUDFK+jyZ&#10;MSWxiaUXvDSmDFfeKGQkPdkCSr8wZi3YxD1RxaoDVVW6oxZUsImhygo2MQBFADYxAACAilHS58mM&#10;yccmli5woKQRzDxiy1HljUJG0pMtoPQLY9aCTZy+dF3KXiOoqtK9tKCCTQxVVtW2iY1HfPDgwbm5&#10;uTfffHP//v2wiUEBIZv4zJkzn3zyyWeffXb27FnjFMMmBgAAUEZK+jyZMeW3iXW49kYhI+nJFlP6&#10;nTFTGZu4QE6xNrPyki5butI5QlBBpLtrnoJNDFVWP1zAPJuakPIysMAPuvxdl+9///vf+973br75&#10;ZtjEoICQTfzxxx9/8skn3//+96nTGpuY+vMPf/hD4xSb3q5HLkIQghCEIAQhRQgxH0Egog2lq5uu&#10;pAUcRsIaFoHwiF0yxqsOKbT0O2OmKpZNrL2qHKWL1wvpfCGoINLdNTfBJoYqK+tq4pJiHLTPP//8&#10;Qpfz58+fO3fu7Nmzn3322aeffnrmzJmPP/74pptuOnjwoHTpAMiVgwcP3nTTTR9//PGZM2do34mz&#10;Z88am5gWFJsejgXFAAAAQFXp+WpiaQE7Au2OsDUQNrFLxnjVISWQfnPMSNwmzt8s1kZVjtLF64V0&#10;vhBUHOkem49gE0OVVfVsYvp6PnnE58+f/9Of/kQ28SeffHLmzJnTp0//wz/8w8aNG6VLB0CubNy4&#10;8R/+4R9Onz6NfScAAACAOpO1TWwNlNIesd8mPqUM03qKu646pATSL49ZqEA2sbaocpQuXu+kc4eg&#10;gkh313wEmxiqrCpjExv7jNvE586d4zbxxx9/fPr06d27d1977bUnT56URh0AOXHq1Klrr7129+7d&#10;p0+fpn0nPv30U9jEAAAAQA3J1Ca2BkaQ9IixoFhJGq/lkn55zEK1tol1GQoiXVQIKrh0N05TsImh&#10;yqomNvGnn35KNvE//dM/ffTRR5s3b7722ms3btx48OBBmRAAGXLw4MGNGzdee+21mzdv/uMf//hP&#10;//RPsIkBAACAOtNzm1hLmr+xBbPYJWm/lkX65TELaZs4N6dYG089lS5AoaQLDEEFl+7GqQk2MVRZ&#10;1dAm/uMf//jhhx++8MILa9asuemmm/oByI+bbrppzZo1L7zwwgcffACbGAAAAAC9sonJydXhkW1i&#10;coF1OD8Kp1hI2K86pKDSL49ZSHvEtbCJde5Fky4zBBVfuienI9jEUGVVW5u40+mcPHnyxIkT77//&#10;/vHjx99LxjGQB/IylIrjx4+///77J06cOHnyZKfT+fDDD2ETAwAAACBrm1j6vIGKahNjn2JtClsD&#10;iyj98piFtEecm02cmTeq8y2mdMkhqODS3TgdwSaGKqsa2sQfffQR2cSnTp1KyybOF+meZogsCgiN&#10;sYlPnTpFNvFHH30EmxgAAACoOYW3if3CUmKrhP1qDSyo9Ptjz6U94sraxDq70klXCoIKJd1pQyog&#10;BdjEUGVVE5uY/4Qdt4lPnjxJNnFCpAUIQBCwiQEAAACgydQmliZvEi1ZRwybeKmE92oNLKj0+2PP&#10;pT3iCtrEOqPyStcOgqok3efntUzFi6CuTSwDSy7ZQFB5VW2b+Pz589wmPnPmDNnEf/zjHz/44AO+&#10;70RCpG0MQBB8xwnamPijjz46ffr0mTNnPvnkk88++ww2MQAAAFBDemITGzPXFZ5U3CCeD+nuNYHt&#10;JoyE92oNLLT0W2QPpT3iqtnEOpdSS1cQgqok3efnBZtYSDYQVF5VzyYmp/hCF1pQTDbxp59+eubM&#10;Gb7vxAcffEALik8kRtrGAARBHvGpU6c++OADvjHxmTNnPv30U7KJjUcMmxgAAACoCT2xiTNdTXwp&#10;BDYxk3BddUg5pN8leyLtEce2iZOce0naDEkunUuppSsIQVWS7vPzgk3MJVsHKrUqYxOLBcXcJhbb&#10;E4sFxeQUJ0TaxgAEQR6xWEpsdpz47LPPPEuJYRMDAAAAVaVXNrFV0upNKNjELkm/taTS75I9kfaI&#10;41m9CU+/JO2HpCKdURml6wVBlZTu/NibGKquqmoTW7cnFguK//jHP9ImxWQWlxdpWtcG2RClggxi&#10;4xGbpcTYcQIAAACoM5naxFzS840tvj0xdp+ojkdcMps4eQqXpA2jskvXUUufBUF1lh4jsImh6qra&#10;NrF1QTHtUMydYnLrkkBeMwDhMXtNkEdsdiXWP14HmxgAAACoD1nYxOTn6vB0zGLXPsW19Yul2VpS&#10;6RfJXkk7vDFM3uQpXJI2jKLIUgwVB4KgEkhODv9/JNbIfDFjSjgAAAAASUVORK5CYIJQSwMEFAAG&#10;AAgAAAAhAE1cvGfcAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdxGAJ&#10;MZtSinoqgq0g3qbJNAnNzobsNkn/vaMXe3kwvMd73+Sr2XZqpMG3jg3EiwgUcemqlmsDn/vXhxSU&#10;D8gVdo7JwIU8rIrbmxyzyk38QeMu1EpK2GdooAmhz7T2ZUMW/cL1xOId3WAxyDnUuhpwknLb6cco&#10;WmqLLctCgz1tGipPu7M18DbhtE7il3F7Om4u3/un969tTMbc383rZ1CB5vAfhl98QYdCmA7uzJVX&#10;nQF5JPypeGmyjEEdJJSkEegi19f0xQ8AAAD//wMAUEsDBBQABgAIAAAAIQCqJg6+vAAAACEBAAAZ&#10;AAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPQWrDMBBF94XcQcw+lp1FKMWyN6HgbUgOMEhj&#10;WcQaCUkt9e0jyCaBQJfzP/89ph///Cp+KWUXWEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30&#10;Z1qx1FFeXMyiUjgrWEqJX1JmvZDH3IRIXJs5JI+lnsnKiPqGluShbY8yPTNgeGGKyShIk+lAXLZY&#10;zf+zwzw7TaegfzxxeaOQzld3BWKyVBR4Mg4fYddEtiCHXr48NtwBAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA0ATt4AcFAAADCwAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAKAAAAAAAAACEA9I6KQqfLAACnywAAFAAAAAAAAAAAAAAAAABtBwAAZHJzL21lZGlhL2lt&#10;YWdlMS5wbmdQSwECLQAUAAYACAAAACEATVy8Z9wAAAAFAQAADwAAAAAAAAAAAAAAAABG0wAAZHJz&#10;L2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAAAAAAAAAAAAAAAAT9QA&#10;AGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYABgB8AQAAQtUAAAAA&#10;">
+              <v:group w14:anchorId="27ED37DC" id="Group 7" o:spid="_x0000_s1026" alt="Screenshot des Word-Menübands im Reiter „Kopf- und Fußzeile&quot; mit geöffnetem Dropdown-Menü von „Dokumenteninformationen&quot;. Das Menü zeigt folgende Einträge: „Autor&quot;, „Dateiname&quot;, „Dateipfad&quot;, „Dokumenttitel&quot;, „Dokumenteigenschaft ►&quot; sowie „Feld…&quot;. Der Eintrag „Feld...&quot; ist hervorgehoben." style="width:418.05pt;height:69pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordorigin="3149,569" coordsize="57754,10910" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDQBO3gBwUAAAMLAAAOAAAAZHJzL2Uyb0RvYy54bWycVstOJDcU3UfKP1i1&#10;mFWgq9/QQzNCMDBIBFpANGu361aVhcuusd3dNKv5ilkmmyifkEWUHX/Cl+Re14PmMZlkkKj24/r6&#10;+Pj42HvvbgvFlmCdNHoadbfjiIEWJpE6m0a/XB9v7UTMea4TroyGabQGF73b//GHvVU5gZ7JjUrA&#10;Mkyi3WRVTqPc+3LS6TiRQ8HdtilBY2dqbME9Vm3WSSxfYfZCdXpxPOqsjE1KawQ4h61HVWe0H/Kn&#10;KQh/kaYOPFPTCLH58LXhO6dvZ3+PTzLLy1yKGgb/DhQFlxonbVMdcc/ZwsoXqQoprHEm9dvCFB2T&#10;plJAWAOuphs/W82JNYsyrCWbrLKypQmpfcbTd6cV58sTW16VM4tMrMoMuQg1Wsttagv6RZTsNlC2&#10;bimDW88ENg778e6g342YwL6d8agf15yKHImnYf3uYHfcixj2D0e7vVFFucjfNxnG4+GgjzKhDN14&#10;txuPdymm0wDoPIFVSjHB/5oLLL3g4tuawVF+YSGqkxT/KUfB7c2i3MJtK7mXc6mkXwcJ4gYRKL2c&#10;STGzVQVpnVkmE1xRdzAa9wa4uxHTvMAjgGE0O8OGBJxAMV4JC6Bdbjy1sI8o6a2fQd//PceD45gs&#10;2CVIj+fk4fOvH4DTiXnDi/ItOzYGm998Whj/lhXSswzu/0xTDR4KdmRNmZiVrlKxpdE0/siIRQHa&#10;s1OdmmrkNjvijoUJ2R3IzLPUqAx0Auy91N7e/57BhMYeLHxu6ul+ooZjqYCd46qqRI9tM+7zjbZ2&#10;0mvp1WZw2zFDsGD9mj18+atejzMrCdUsoJKHz3+0aHH9ARjPnqyoyVGPl86zHOwSTQNyMwe9zU4L&#10;9gFXBDazC50wigCp2ZG5CZzwhUPj0dL7QGaCJF6j0OfY7imO6Jd6BdIBu1tUndihngCmQGqswpwU&#10;OSawCPlYSbj/zdPJAXsDWmPzNimd1EOCqeTDSd5nRtw4ps1hznUGB65EI0MthXPxNLxD1SfamytZ&#10;4sYoOrpUrlWOOntmGq8clMqQml2pHNaCQsEb1KcsXcTsBIo5oLLtaRIA8Ymz4hIBBi913oIXOR1g&#10;QvYIhmoOfeYVZ3ndIlqL+ZZBIGPW+RMwBaMCIkMweCr5hC/PHMFCL2lCalwVkgARgZH14f3jGq6w&#10;9oKt/2WxVzkvASFQ2g0vGMe9wbA3bK3gYskVC45YB7ZG7L7GVbe308cUwU+7cdzvYTkQ39A1jndG&#10;I7zqgp0OBuOdYMitmz4yUZMFCjXiCOxX+OITbUhPYRalKc4ZJZNGY85m80NlGa5lGh3G9Ff790YY&#10;zk9D0cublYWSXyughEpfQop+ifdFLyAJDwBo03Ih0LO6VVeODljN1h1uTEZPBhoRtjskpMwpIm9z&#10;1wmayCpJk7vSSR1PQyG8H9rB8b8Bqwa3I8LMRvt2cCG1sa8lULiqeuYqviGpooZYmptkjbeJNSht&#10;3FhXimOJOj/jzs+4xecKNuITzF/gJ1VmNY1MXYoY+vXda+0UjxLH3oit8PkzjdynBdpUxNSpRvHv&#10;dgcDei+FymA47mHFbvbMN3v0ojg0uPsobEQXihTvVVNMrSnoWjugWbGLa4FzTyPhbVM59FjHLnzr&#10;CTg4COXqsj3TVyVe0dXm0Tm+vv3IbVnrlwz13DQH7oWGq1jaD23w/jKpDIbwyGvNNx7+UAovrSCh&#10;+lVIT7nNeoh6fLvu/wMAAP//AwBQSwMECgAAAAAAAAAhAPSOikKnywAAp8sAABQAAABkcnMvbWVk&#10;aWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAAdiAAABSggCAAAAQHQINQAAAAFzUkdCAK7O&#10;HOkAAAAEZ0FNQQAAsY8L/GEFAAAACXBIWXMAAA7EAAAOxAGVKw4bAADLPElEQVR4Xu39XZBd1Znn&#10;Ceturvqu++KNquBKb4+rY6IjHDFRQcjDq5huAk/MRNnqcJsKKnumOsEg2tFtjF1ON4OBdOGkQafs&#10;JJEgLVAKKeW2DhjSGEibIjuFnEggpRAgjkEohY6QQAhJB0wJAbIk0Bt5HuXKJ59nrbU/z/78/+If&#10;kGfttdfXXmvtvf9aZ51l75/6gPTeiVNH3n3vjx/904ULFy4CAAAAAAAAAAAAAAAAqAfL3j/1wfGT&#10;nfdOnHr7nWOffvaZPA4AAAAAAAAAAAAAAACg0szbxLSO+DN4xAAAAAAAAAAAAAAAAFA/lh0/2Tl6&#10;7PgfP/pIHgEAlJNWq3XXXXd9+9vf7gfV5dvf/vbw8PD27dvl5QcAAAAAAACASnDkyJGtW7eOjIys&#10;qSUjIyO//vWvW62WbBcAesayY++ffOe997AfMQDV4Omnn7711lsnJiaOHj16ClSXo0ePPvfcc9//&#10;/vcfffRR2QkAAAAAAAAAoOTs2bNn06ZNe/bsOXv2rDxWD86ePTs3N7d+/fodO3bIYwD0hmVHjx3/&#10;6J9Oy2AAis2+fftkELh4cdeuXd///vdhENeHo0eP3nrrrbt27ZJdAQDMkwCA8oN5DICagMEONGSP&#10;1tYg5pw9e3bTpk1zc3PyAAODqHQU9pItax955/z58zIYgGJT2BGVL8PDw7/73e+klQgqze9+97u7&#10;7rpLdgUAME8CAMoP5jEAagIGO9BgswVOq9XaunWrDGVgEJWOwl6yZW8dPvLFF1/IYACKTWFHVL58&#10;//vfn5ubkz4iqDRHjx799re/LbsCAJgnAQDlB/MYADUBgx1o1q9f/xF+Q2uBs2fPjoyMyFAGBlHp&#10;KOwlW3bgrbYMA6DwFHZE5Ut/f780EUEN6O/vl12BsW7d2hUrLg+pdevWyvNBacE8CRKC2QPkDuYx&#10;AGpCpMGu70HhJdMCBWbNmjUyqN74GyTSIAJFoLCXbNmbcwdlWM949NFH1q1bG14PP7xRJlEMKlMR&#10;oozVyWVEHThwIOFr8Lp1aw8cOCBD06PONnGjsUboySefpEO7d+/WR3fv3i2TKC2BNnFf3zXTIejr&#10;uyZhDweFIpd50vDSSy/NpMpLL70k8yg8UW+vgXr00UdkHr0EswfInXznMQBAZkQa7CtWXL5hw0Pi&#10;TrRt27bnFhCHiA0bHoJNXC78rmjF2L59+/Lly7dv3y4PMPwNEmkQ5cXZp58+s+aeDHT26adl3sWj&#10;sJds2f4D2dnEq1ffsGrV11avviGMrrrqyhUrLr/jjttkKgWgMhUhylidXEbU9u3bEz5brFhxuX/q&#10;T0idbeLrrrtWaMWKyxuNNY880lyx4vJrrvlrcXR6+n/IJEpLoE28evUN50KwevUNMHqqRC7zpOGx&#10;xx7bvHnzIymxefPmxx57TOZReCLdXgNFSck8eglmD5A7keaxVqu1ZcuWNSHYsmUL9rsEoFBEGuwr&#10;Vlw+PT0t7kQXLlzYceT0dycPX7x48fz58+LouXPnpqenE77KgYzxu6JVgjzi4eFhv1Psb5BIgygv&#10;zqy558Orrvzouv6e6sOrrjyz5h6Zd/Eo7CVb9sabvl9LTJfVq2+4774ROWE7WL36hr6+a4rgSGoq&#10;UxGijNXJZUTBJi4X99+/7utf/6vrrrv2v/yX/yyPVYvwNvGv9767ceaw0K/3vmtGN4yeKpHLPGl4&#10;7LHHnn322dMp8eyzz5bUJg5/ew3kvvtG8rKJ/zjzc48we4DeEWke27Jly86dO2WojZ07d27ZskWG&#10;AgDyI9Jgd9nEm18+eVljL2ziyuB3RSsDX0fsX1Psb5BIgygvzqy556Pr+uXgTJuPruuHTZyEZa8X&#10;2Ca+776RrVt/mbsjqalMRYgyVieDERVpT8YkSvHVGjYxZ//+/dddd+3Xv/5XVVo4bCW8Tfy/3P7c&#10;sut+I/S/3P6cGd0p9kaQOxnMkx5gE0e9vQaSo03c/s/LPMLsAXpHpHnM//4siBQZANBrIg122MQ1&#10;ARO1wN8gkQZRXsAm5hT2ki17fX8Pd0oVRHpfMpFzdyQ1lakIUcbqZDCi9J6MtKEVD4mK3kgr3f0c&#10;YRMLGo011113rQytHOFt4n9123N/effuO7d1jP7y7t3/6rawNvHAwMDyBfr6+uRhxsqVK5vNpgyN&#10;zkAX/XdfX9/w8PCSqJlDrSFDi0QG86QH2MRRb6+B5GsTf/jrvz57cFjow1//daBN3NfXZ0auYWBg&#10;wD+HCBJOKcUfrcBFpHnM//4scEWm7/xy5uZ6uKQm/I019548PDwcWEIAYhNpsAfaxBcuXBBHXTYx&#10;f7zk3/1fEikiZhqRB4LgY1wUrGhk8yhum6jbD61aPjAtQxmBEUqMrUEWiTSI8gI2MaewlyxPm7jz&#10;1I9O/OJal+688Wsmcr6OpCbSix+PXLSKEGWsTgYjSu/JSM8WPCQq+pnG82odA9jEAtjEKdrEfV3M&#10;R/+Ta0JPx5CLTdxsNqvxJpzBPOlB2MSvvPLKixF55ZVXKmYT/+63k480fxlJv/vtpDk9X5v46G3/&#10;4p2//3Oho7f9i0CbuNls6lfl5cuXR5oi0ppSQOmINI/5358FrsixzdAY945IN1ZBjOwSErtlAAhD&#10;pMGuX6k+//zzixcvGpvY6hQH2sRzc3NRb08aSiT5Py/BJtYT9fTCP6u5XODACGXHdeciIg2ivIBN&#10;zCnsJcvTJn7nrr94+4f/TL91kJ666+s8co6OpCa2r1q0ihBlrE4GI0rbxLt2vRjyx3xcrF59w65d&#10;L4oQ16t1DGATC2ATa5v4z34w/Zd37zb6sx9Mh7GJoz7ypuXp1MEmFg01Nzfn2o8sKhnMkx6ETfzM&#10;M8889thjT4bmsccee+aZZypmE//sp/cM3v6ju++6M6QGb//Rz356jzk9R5tY/1s+l3/2IFOY92pa&#10;q7UkRhBpTSmgdESax/zvz/QvFqYjuSLHNkOj3jui3lgFUbNLTuyWASAMkQb72rX37d+//8ICn3/+&#10;+RP7P7zr9+8am/i7k4cPffCZiUDs379/7dr7RFL88TL5OuJ49zgrsInlRD3vAQ9ML/zPQmCE8uO6&#10;cxGRBlFeaJv4023bPt7wEA+JyscbHvp02zYeAps4ITnbxO///HL9HUbSxrU/EN5lXo6kJomvWqiK&#10;ELqEHnTkXKqTwYjSNnEv8L9aRwU2sQA2sejJ3xzd869ue07om6N7wvRGz/IKevcmKA55OitXrqRA&#10;4xCJcP56zL/na8L9NrH5ru7KlStNOvTircN5svwJnv42+fb19ZmPJrvAskWtl4FKa8opPiYkg3nS&#10;g7aJn3322QOhefbZZytpEz9w/327XtgRUg/cf19BbGKN2PbRP3uIfSf42OEDhMehMUXheohx09k6&#10;xMTp4mWbTx3C+bKmBnIk0jzmeX8WHrEnsssMFZ0q9r2D47mxWs81PTledq77o+cWFnWw+FvJnAuA&#10;JtJg19z1+3cva+zte/Qg/fdL977yxP4PZSQbZlitXLlS27Kum5TrQZTH7+vr40/IhH/A8ruVuHNZ&#10;4xvEfXZ4eNhaJH2ftQ58jut0Vwvos8T8IHKM/ottgS5wQIT5PSkWoGjTA8tXPTRtgucDFyN5UsoB&#10;W4MsknAQZYO2iT/e8NAHV3wltlNsPR02cULKZBPn5UhqtFXqwRq5IBUhrCV0YY2cfXUyGFGe1+MU&#10;8b9aRwU2sQA2caSe7O+N9MDneoCmv+fm5oxNbJ7/BgYGzLOjK5xvVMq/ou56XKY3ZPN2zb+3Ozw8&#10;bJ5H+UMzf041NjFfzLV9+3b6QyzRClO2qPUSrOxChdEtHJsM5kkPsIn17bUyNvH58+e/+OKLzz//&#10;3IT4Zw96LTQfzdJgsdEqf0XnYyrGEBOni5nEnE5TgUnBlRrIkUjzmHl/FvaK9og9L9sem9h0qiT3&#10;Do7rxuo6l9crXnbW+6NnfEUdLIGtBICLSIPdCjnFlzX2hveIzbBybaPvukl5HkRdq4m5desaQeJu&#10;xf+2xjckvM/ywc7xnO5pAVdprTlmbBN37d+Fg+2HHlqwiZcvX/VQ20RY+smVVh7YGmSR5IMoA7RN&#10;7LJ6w+A6ETZxQkpmE+fiSGqsVqkLV+QiVIRwldCKK3LG1clgRK1bt/aqq65cvfqGnuqqq670vFpH&#10;pRo28cMPb7z++m8l17Zt08Ym1kevv/5bDz+8UeZdTsLbxCP3/vSWH/6d0Qs7d/BR7Dd6+EIk/i0z&#10;67MdLTuiv/njsiucGzri6db6uCz2c3R9dZe/RVttYuujvHj3DlO2qPXS0KOzfkVJQgbzpAfYxPr2&#10;Wg2bmDxiimCc4sDZw0wUYoDozShoyPAxFWOIidP5aBWZ8rdZV2ogRyLNY+b9mf+rm9Uj9rxs80Vw&#10;fImcqxMaQt47BK4bq/Vc3pPjZWfgp7uqFmOwuJICIJBIg93FXb9/N5JHbJxQ62Ok5ybleRC19nyK&#10;YFJzjSDXc68rPsekT3mJQMJ1n7WW2X+6pwVcpQ2To8A2Uftc4C6eCPZDS0PVp0uWcSGwNcgiqQyi&#10;XmO1iT2GrwfPKbCJE5KzTfzO3//5+z+/3KrH11xD8bX6+q5ZseLyhx/eKDPICpdVaoXcQF2LIlSE&#10;KGN1MhhR69atXbVq/ncUe6pVq77mf7WORDVs4kZjTSot//LLLxubWB9dteprjcYamXc5CW8Tv/Ly&#10;3hd27jB6//hxMbrD9EZ6sKNHQ9dDHn9+5Q+O1nBKROB/XNYbovEHWf6Sb97w+TMrLzb5s/xpm788&#10;hyxb1HpZSX2LtwzmSQ/aJn7yySefDc2TTz5ZSZv47rvufOD++0Lq7rvuLJpNbDziu37/Lr2Hk1Mc&#10;OHuYMUvfUXXNHmYgi3fgqENMnG5Gq87ULB31pAZyJNI8xt+fjf3quo6ul23PamLRJ+PdO6zoG6v1&#10;XH7fiZed9f7oGV/i3MASBrYSAC4iDXYPhz74TAZ5oWHFvxtH6CHAb1KeB1HridohtY4gPsbFncsa&#10;n0O1iHefta638J/uagFPaQNz1NgmarvVy3BHcBxZagX7PuWOrUEWSWsQ9RSXTey3fTX+yLCJE5Kn&#10;TXx8wzfmnWKHHhv6D3rpZY/WYEYlkq96993/TZe/IBUhylidDEaUfj3uBYGv1pGojE2cSsufPn3a&#10;2MTyWLfla2gT/+63k480fyn0u99OmjYJ2RvNmgjrE6TnQdAa7krE9bjseTalLMybM/8Knssm5m4C&#10;RdDv3iYmh5cnar2yIYN50oOwiZ9//vlnIvL8889XzCYe3/zwz356TySNb37YnJ67Tcw94ssae+/6&#10;/bsXL1784osvzp8/Hzh7mMG4cuVKz4u09fU1xhCLbRPzQ6AIRJrHxPszdRVtphCul+2QNnHse4eL&#10;wBtroE28JKoN1/0x5PgKM1gCWwkAF5EG+3/asi+2RFJmWPX19fGNF6z9PNAktZ7IV+JbIxj4GPfc&#10;uayYQd3X1+cqies+azVt/ae7WsB6FhGYo8Y2UTu83kXcERxHfMYwbOK08djEgeavITAabOKE5GkT&#10;JyHwhaSnVKYiRBmrk8GIgk2cF7CJoxLeJv7ZT+8ZvP1Hd991p9Hg7T8yyxUj9UZ6FnQ95LkeBK3h&#10;5t14SRJdrI/L9Gxq/uYPsuLZlG8Dx7Owbutmnnf5u3fIskWtVzZkME96EDZxQqphEyckX5vY6hFf&#10;vHjxfJd77rn70Ucfkecvhb5Wb4aeHiB8/IaxiXUKBpdNrKcs87VZT2ogRyLNY/73Z4ErcnibmIh6&#10;7/DAb6zWc/l9J2p2nvujZ3xFHSyBrQSAi0iDfdl1v/nnNz/7Zz+YjqR/fvOzy677jUhKPM55hhUf&#10;RK4HUT3W6CMfSjplAy+MuHNZ4wsoWoz7rB7vgae7WkCfZQjMUWObqB1e7yLuCPNbDVtMX58xDJs4&#10;bfw2cRgLODACbOLkwCaOQ2UqQpSxOhmMKNjEecFt4n99x3PLrvtNPN0zecDYxCbwX9/xnGn5etrE&#10;YmtUvvmppzfOzc3xZ0Hu9fBfveA/YWd9EHSF0+9gXEq9m6b5w/o3xTfPoOarfPzZlP42ZdM/10MP&#10;tTwRKpswkcOULWq9siGDedIDbOJ0b6/52sQujzgStFCLjwL92zjGSApjE3uGmMsmNsWgv2mwG1PA&#10;lRrIkUjzmP/9WeCKHMYmTnLvMHhurK5zeU+OkZ3r/ugZX1EHS2ArAeAi0mBfdt1vvrHhjTu3dSLp&#10;Gxve8NvE5LTyEee6SbkeRLVNbP1Og2sE8cKIO5c1voCeyWPcZ12mred0Twu4SmvNkZrLais7Jmrh&#10;Amsf120T0zFzkP2EndMY1snniq1BFok0iPIi0Cb2G8GeQxzYxAmBTRyHylSEKGN1MhhRsInzgtvE&#10;/+q25/7ijue/seGNGHps73FjE1PIX9zx/L+6reY28Rr+E3akn/10TZjeuLjBGHu3JMyvfwTawa5w&#10;80xJmDiex2V6k6f4+k2bCsm/VEvZmfTp+ZWeTXUi4gflAssWtV7ZkME86QE2cbq313xtYvKIN798&#10;kn5E3i+ZygI07sSrIN8plS82DGkTu4aYxyY2A5zGuNnDkbCmBnIk0jzmf38WuCKLn7Cz7qqZ5N7B&#10;MUf1jdV6rrUnh8/OdX/0jC8xWLiBbs0uTCsBYCXSYO+dTSz+EcV1k/I8iHKbmD8hi5jWEcQLIwpm&#10;jS+wWq6uKngGPsd1uqcFXKW15mgts8E2US91gecXCAtP2GcTLzjFxCUD2GcMwyZOmzA2scsOtgZa&#10;gU2cENjEcahMRYgyVieDEQWbOC+ETfyXd+/Wz3lh9MKhPxqbmEL+8u7dNbeJxU/YkV55eW8veiPI&#10;nQzmSQ+widO9veZrE58/f55C+h49eFlj761TRze/fNIlmUqxMb/5A4pJpHlsy5YtO3fulKE2du7c&#10;uWXLFhkKAMiPSIM9RZs4HthHJRv8rug80wM+S7gkcK88um++SKRBlBchbWJtCof3iGETJwc2cRwq&#10;UxGijNXJYETBJs4L2MRRCW8T+0m3N4LcyWCe9ACbON3ba742sXCKv3TvK0/s/1DGLiG0wNm6fgoU&#10;hEjzWKvV2rJly5oQbNmypdVqyfMBAPkRabDDJq4JfleUFhOX3yWeh9xhWrvt8ogDGyTSIMqL8DYx&#10;t4YjecSwiZMDmzgOlakIUcbqZDCiwptrgdAv/FxgnD9/ng6l22KwiblgExPr1q3t67tmOgR9fdek&#10;2BtB7mQwT3qATZzu7TUvm5jPHtu2baPwUjvF/JuwfPNEUEzynccAAJkRabAvu+43V/z0Jb3jnF9X&#10;/PQl2MTlwu+KVgz/OmLC3yCRBlFeRLKJjVMcySOGTZwc2MRxqExFiDDVWbH+tVv+8e1z584dOPHx&#10;ZY29j//hlIzRJbPqZDCiUrGJzc/+aL744osLFy7ccMP1KbYYbGIu2MTEunVrV6y4PKRS7I0gdzKY&#10;Jz3AJg55ew1PLjaxmCJuv/1HdKjv0YPxfsgOgEjkO48BADIj0mDXv1wdXjItUGD8rmgN8TdIpEGU&#10;F7CJOYW9ZLCJ41CZihBhqnNZY+/GPcfPnTu3cc/xyxqXdjLVZFadDEZUcpv4888/p6Se2P/hdycP&#10;f3XTG1c9/PpXN71x/ROH7nvxOB168803JyefXpJxAmATc8EmBjUng3nSA2zikLfX8GRvEwOQO/nO&#10;YwCAzMBgB5qRkZGzZ8/K0BpTN5sYm07kBWziOFSmIkRgdbYf+vCyxt7thz48d+7cLf/49or1r8kY&#10;C2RWnQxGVBKb2Cwi3vzyya9ueuOyxt6vPNi6buLgd5469J2nDl318OuXNfZ++f59qS/Fgk3MBZsY&#10;1JwM5kkPsInD3F4jAZsY1JB85zEAQGZgsAPN1q1bsY+8YW5ubtOmTTKUUYpBFN4mxk/Y5Qhs4jhU&#10;piKEvzob9xy/5R/fptXEG/cc/5tH5lasf23jnuMHTnwso2ZYnQxGVBKbmDziW6eOXtbY+/Vf7CeH&#10;nXPgxMffeerQl+59pe/Rg4c++EzmHZdK2sR/ccfzenOxMHps73FjE1PIX9zxPGxiUB8ymCc9wCYO&#10;vL1GBTYxqCH5zmMAgMzAYAeaubm59evXy9Bacvbs2UDTvBSDKKRNbDWFrYFWYBMnBDZxHCpTEcJf&#10;ncsae62iPSgEmVUngxEV2yamvSbII/7Jc0flYcbjfzj1pXtfWfXf35R5x6V6NvG/vuM5vadYSN0z&#10;ecDYxCbwX98BmxjUhQzmSQ+wiQNvr1GBTQxqSL7zGAAgMzDYgZVt27Zt2rTJb49Wm7Nnzx45cmTT&#10;pk3ml4RdlGIQhbGJPXaw5xAHNnFCYBPHoTIVIQKrQ/sk0N9XPfz6d546JGMskFl1MhhR8Wzi8+fP&#10;014TVo94xYrLp6eneQg5xd+dPCyzj0X1bOIknD592tjE8hhsYlADMpgnPcAmDnN7jQRsYlBD8p3H&#10;AACZgcEOXLRara1bt66pKyMjI1u3bt2zZ49sF0UpBlGgTRxoBAdGgE2cHNjEcRAVOb7hG+/c9Rfh&#10;1XnqRwWpCBF4Xbg17FpHTGRWnQxGVDybmLab+OqmN77+i/3ymM0mPnfu3E+eO/o/D7+cytYTsIk5&#10;sIlBzclgnvQgbOIXXnhhKiIvvPBCxWziqE8L79z1F8c3fMOcDpsY1JB85zEAQGZgsAOQkFIMIr9N&#10;HMYCDhMNNnFCYBPHQVRk/l3u7//8/Z9fHkZv//CfnfjFtQWpCOG5LvSTa1++fx85xd956tBljb1/&#10;88ica0FxZtXJYETFsIlpKfET+xd/8U9gtYnPnTv35fv33Tp1VJYgOpWxiVet+tp9940k1Msvv2xs&#10;Yn101aqvwSYG1SaDedKDsImnpqaeeuop6QS7ocgVs4kjPS28//PL3/n7P3/nrr8wp8MmBjUk33kM&#10;AJAZGOwAJKQUg8hjEweavxx/ZNjECYFNHAf94vf+zy8/e3A4jN75+z8vkU181cOvX/Xw65c19q5Y&#10;/9pVD7++Yv1rlzX2UqCM2iWz6mQwomLbxN+dPPyVB1vyWBeXTXzdxMGvbnpDliA61bCJH3544/XX&#10;fyu5tm2bNjaxPnr99d96+OGNMu9yApsYWMlgnvSgbeKpqak3QkPxq2cTh39aOHtweN4phk0M6k2+&#10;8xgAIDMw2AFx5MiRrVu3joyMyM0X6sHIyMivf/3reHsxl2IQuWxiv+1rxXMKbOKEwCaOQ5IXv3LZ&#10;xOfOndt+aHFt7C3/+PaK9a/JGIzMqpPBiIphE1+4cIF2nLhu4qA81sVlEw/vePeyxl5ZguhUwyZO&#10;EWMTVxvYxMBKBvOkB9jE+vYa6WkBNjEAuc9jAIDMwGAHFy9e3LNnz6ZNm/bs2XP27Fl5rB6cPXt2&#10;bm5u/fr1O3bskMeCKMUgstrEHsPXj+tE2MQJgU0chyQvfqWziTfuOX5ZYy/9zX/Lzkpm1clgRMW2&#10;iT2/8rdixeVcJpwaWZYgOrCJBbCJQZ3JYJ70AJtY314jPS3AJgYg93kMAJAZGOyA7NHaGsScs2fP&#10;btq0aW5uTh7wUopBpG1il9UbEuvpsIkTAps4DvrF7+0f/rP5PQRD6O2b/6dy2cR8BbHHACUyq04G&#10;Iyq2TfzVTW+4Wml6KSYcNnGPgE0M6kwG86QHbRP/+te/fio0v/71rytpE4d/Wph/YPjhP4NNDGpO&#10;vvMYACAzMNhB7M0WKkmr1dq6dasM9VKKQaRt4k+3bYvtERMfb3jo023beAhs4oTAJo6DqEjnqR+d&#10;+MW14fXHmZ8XpCKE/7ps3HP8J88dpb9/8tzRjXuOyxiMzKqTwYiKbRNf/0TAmmvNd5469JUHU7gp&#10;wiYWwCYGdSaDedKDsIn37du3JyL79u2rmE0c9WnhxC+u7Tz1I3M6bGJQQ/KdxwAAmYHBDtavX//R&#10;Rx/J0Lpy9uzZkZERGeqlFINI28S9ADZxQmATx6EyFSHKWJ0MRlQMm5h+wu6+F+eXBh848bE87OYr&#10;D7auf+KQLEF0YBMLYBODOpPBPOlB2MQJqYZNnJDsbeJ169aKvZI8yubuD+pGvvMYACAzIg32Zdf9&#10;JrZkWqAwrFmzRgbVm6gNEmkQ5QVsYk5hLxls4jhUpiJEGauTwYiKYROfO3fuiy++uHjx4pfv3+fa&#10;d0JDO07sOHJaliA6sIk5+/fvv+66a7/+9b+anv4f8li1gE0MrGQwT3qATZzu7TUvm7iv7xqxXZKV&#10;vr5rsrn7g7qR7zwGAMiMSIN92XW/ueKnL31jwxuRdMVPX4JNXGSiuqKlZvv27cuXL9++fbs8wIja&#10;IJEGUV7AJuYU9pLBJo5DZSpClLE6GYyoeDYx7Ttx1+/fvayx9/E/nJKHFQdOfPzl+/f1PXpQZh8L&#10;2MSc++9f9/Wv/9V11137X/7Lf5bHqoXLJl63bm1sybRACclgnvQAmzjd22teNnHI+2Bmd39QNyLN&#10;Y61Wa8uWLWtCsGXLFuyACUChiDTYl133m29seOPObZ1I+saGN2ATF5mormh5IY94eHjY7xRHbZBI&#10;gygvYBNzCnvJsraJV6362urVNyTXVVddmeMLSWUqQpSxOhmMqHXr1l511ZW6jn7dcMP1b7755sWL&#10;F/sePfile1/xO8UHTny8Yv1rX3mwdeiDz2T2saizTXzdddcKrVhxeaOx5pFHmitWXH7NNX8tjlZp&#10;ibHLJl6x4vK+vmt0L/Wrr++aFSsul2mBEpLBPOnhscce27x58yMpsXnz5pLaxGndXk1SMo9eYmzi&#10;P8783CPYxKB3RJrHtmzZsnPnThlqY8eOHVu2bJGhAID8iDTYYRNXkqiuaEnh64j9a4qjNkikQZQX&#10;Z9bc8+FVV350XX9P9eFVV8ImTkKmNvGjjz6i16zFlms4ZUBlKkKUsToZjKjt27fr2oXR5OTTlAI5&#10;xbf849vSHu6ycc/xL9+/7ysPtp7Y/6HMOy51tokbjTVCxgjevXv3/fevE0d3794tkygtHpt4enpa&#10;9rwgpqenYRNXgwzmSQ8vvfTSTKq89NJLMo/Ck+7tdd26tY8++ojMo5cYm7j9n5d5BJsY9I5I81ik&#10;N+pIkQEAvSbSYIdNXEkwLQuiNkikQZQXZ59++syaezLQ2acveTJFprCXLFObGIC0KOyIEnx38vD/&#10;PPzyl+/fd93EweEd727cc3zjnuPfeerQVx5sXdbY2/fowbTWERN1tonrTEKb+NixY6tWfW3Vqq8d&#10;O3bMYxPTF6MMw8PD5tDAwMDy5cvN3wMDA4unMYaHh/v6+mQo6BllmSdBYeE28Ye//uuzB4eFPvz1&#10;X4exiWmKEP+KHHtCWLlyZbPZlKGgokSaxyK9UfsjN5tNfstz3dcSEm8UmFKVdyDEqDhNI0Tgufyx&#10;pKq4ZsIYdeeXgz/FBSblKkM8Ig32FG3ivr4+07XCDCvTFQP7oYuQj801xDYttx9atXxgWobWBFuD&#10;+Ig0iEARKOwlg00MSklhR5Tm0Aef3Tp19Kub3rissZf0lQdb1z9xKJXfrBPAJq4nYWziY8eOrV59&#10;w65dL0qT+Ny5XbteXLHi8hUrLqejHpvYPBDPzc25nqQ9z7sxXgtBEko0T4Jiwm3io7f9i3f+/s+F&#10;jt72L8LbxCtXruSBYkKgKcUztxjCGxPNZhNzTtmJNI9FeqP2RCbbSITwj2kR47bY19dH/0xLg2Vu&#10;bk7GKANRK97XxXx0PWZYyXEe6GnW4WfCQFw2cSApliHqYF923W/++c3P/tkPpiPpn9/8rNUm5ksf&#10;/AwPD5t72cqVK8Of6CJSgxeE3nVsMS1PL/zbEGzikEQaRKAIFPaSwSYGpaSwIypfYBPXk0Cb+Nix&#10;Y31911x11ZVXXXWl1SneuvWXW7f+kv4OYxN7nmtd4ToF0GswT4KEGJv4xC+u9SiMTUxOMTcUYk8I&#10;4Y2J3r3KgsyINI9FeqN2ReY2UK+JMQpWrlxprOG+vr5stnpLnUgVT2iI5zgP9DTr8DNhIGW0if/T&#10;ln2xJZKKZBPzyJG6sYtIDV4Qetexl0zL8ybxwPTC/+qJ6z7lItIgAkWgsJcMNjEoJYUdUfkCm7ie&#10;+G1i8oj7+q45duzYbbfd2td3zXvvvXfeze7du6w/kyWehvmDMn/GFc+75qt5tOaCp8B3sTCvf/TK&#10;QYEmJogH5kmQEGMT+zl//nwYm5iGtgnUX1Awc8XimUu/+09+BM0SK1eupEBjk9HvwBBzc3P8e8Rm&#10;UrJOO6DIRJrHIr1RuyLrDVIE1l4kbl6eLh31tigYGBigmy91eAoc7iKjduti0uHxxSDieUUtXjYV&#10;93zJwHqueRQJPw942sQQqT2jZk2BeiqjOOFnQvEYZs3Rczk8T3ThyxCPSIPdQ9QN/aw2seta9/X1&#10;ma5o2kfsURN4xT2NbI1v6OvrE5HNKOMn8jjWzilwVdZ6btSOLU6P/ottATbx/J4UpjzdaNMDy1c9&#10;NG2C5wMXI3lSKiK2BvGR1iACmVHYSwabGJSSwo6ofIFNXE88NvGTT/7GeMRk6OzevUvGCwd/ixB2&#10;j+t5d2BgwDy/0nMhfw+xpkZPk9anWBAVzJMgIWFs4vPnz1+8ePGRR5qBNrF4xeVTyvDwsBn1Io6Z&#10;HObm5owxYWYJM8nw9Ybbt2+nP8SKJ9e0A4pMpHks0hu1NTK3SKy4epG4ebm6dIzbooby4iZsDJtY&#10;D6J4xcum4jQVcPOLcJ3LH0VCzgOuNuFEbc8YWVunsvAzoai7K0f/5bA+0UUqQzwiDXYXd/3+3S/d&#10;+0qknwePZxNToIlj4Natp/2tjeyKbyDX1Xw0q7nFLtIrV640aYa5Rq7Kus6N0bHN6enaxF37d+Fg&#10;+6GHFmzi5ctXPdQ2EZZ+cqVVSGwN4iOVQQSypLCXDDYxKCWFHVH5Apu4nnhs4quuupJ7xOfOnbtw&#10;4cLml0+anbJdkmktXSkg1vW4nnfFgyB/jhTP1uZJN5WN3gCBeRIkJNAmJo+YOHHixJKTGWZaIAeE&#10;pgXX13X5+6f1ZZLPEuaF1uruiVdZ17QDikykeSzSG7U1srBm+I2PQly9yHPz8nTpMLdFATl61OHN&#10;3da1+4TH/dGDKF7xMqu4WafMs3Odyx9FQs4DrjbhRG3PtLIOPxPqxzBrjp7LEfKJjnCVIR6RBruV&#10;u37/Lj3ERnKKxU/YUYu5rjXZxDRR6Abh9zhP+3sa2RqfY9KnvEQgwS3sMNfIVVnXuWl1bI1tWvbY&#10;xPZDS0PVp0uWcTmwNYiP5IMIZExhL9myN2ATgxJS2BGVL7CJ64nHJhYeMbeJN+45btUt//i2yybm&#10;D4X892Ssz7v6idCkQIcE5plSPxODeGCeBAnx28TGI/7u5GH/l3z5FGFWWnm+dc7XHC2msgCfJfjK&#10;O1q4xCcQ/irrmXZAkYk0j0V6o7ZGtvY6E+jpRfrmFaZLh7ktcoQna9YM6jITHvdHD6J4xcum4gaK&#10;H3gun3NCzgPWNlnMuEuk9oyXtZ7KdOsRrkzFY5jOUScYuOmEPoVwlSEekQa7hjzivkcP0n/DO8Xx&#10;VhPT32JxrjZGdfv7G9kan2O2nRkeHvZcHWMch7lGrsq6zo3RsV1ZC2zTst0LnsdxZKkV7PtUfGwN&#10;4iPhIALZU9hLBpsYlJLCjqh8gU1cTzw2Mf2EHcfYxCLcsHHP8TA2MT0XincS/by7eL56LeSHDPqF&#10;E8QG8yRIiN8mvnDhAu0C+ZUHW195sOVxivkUYYY5n1JWrlxp/jZfqnVNFJ43T7Pe0PUqu5gKKAmR&#10;5rFIb9TWyGIxIGE6j6cXaacvTJcOc1s0WH0Ws7csDzREcn90GcIUL4OKC8w18pzL55yQ84C1TUSc&#10;SO0ZL2uCT2WuE12Zeh7DCB1eRpt47dr79u/ff2GBzz///In9H971+3fpEffixYubXz556IPPTARi&#10;//79a9feJ5KKbROLFuCLsj2NFrWRBWZYme8QWE/M2Ca+lNBSXKd7sE3LDjPYfcRnDMMmBgWjsJcM&#10;NjEoJYUdUfkCm7ieFNMm1k+EZgGy9T2c0C9LIDaYJ0FCuE0sf+yyy+effx7GKeZTBL1h0jfHrT6R&#10;WW6s5xAi8M3TvPPzV1nPtAOKTKR5LNIbtSsy/64MYbqopxfxbhm+S4e5LRr06dwzssLTFHuG6kGk&#10;0w9TvAwqrqFTPOfyOSfkPGBtExEnUnvGy5pDU5mrMK5MxWOYzlEnyPt8yCc6wlWGeEQa7PoRl+5H&#10;xia+ePHihQsXeIRz585NT0+vWHG5SMplE1uvtbCJzbn8qZhwtb+/ka3xBRTNFEmfGMbq5bgq6zo3&#10;Rsd2ZS2wTcsOM/jSVsMW09dnDMMmBgWjsJcskU3M5zgzJel5NhLmm0ryQBB873ZRsEiI/Ymst22O&#10;+aFY8UwZnrRKzgsTpjxit/vMcD0MRap7pBEl9lRN3ktzRxh2Bm4TDw0NiVoPDQ0tMRfdXHHFFRs2&#10;bJChuXLTTTctX75chipMreWBDAlZ1BTJxSbmK4b44OV/86/j0XOnOYVmWvqbzqI/XPMDiEH4efL4&#10;8ePTNvbv3y+jOtjXxXykBMOfbmX//v1UDHkgiH379pmzRMHCQ480mvC3j1I/ThDcJqY3cBd+p1gX&#10;hhpH+0T0t5k3+G/m8B9N0m+etLSQAk0Esc+sa9oBRSbS+I30Ru2JLIahWEto7UW6W1q7dIzbIkdY&#10;2DTk+S/FCfgh2srA/K0HUbzi6aRSr/jc3BwP5L+l5jqXzzkh5wFdEW1pRW3PGFlbp7LwM6GouytH&#10;z+Xgp4u/w5chHpEGu/8R1+oRR7KJXdea28S8w1vv8q72dzWyK76ArgU/qn/CztQozDVyVdZ1boyO&#10;zW/WLlvZMS27bWI6ZvsJO6cxDJu4Z/CenLsxGBWXtZIBOV4yP6nZxDT49fwYCdfkFRXRTSNhvVW4&#10;4D9m6vnOV3gSllw8Oy457EVsRd9TXDZQpLpHGlF65IeccbJslkjoGhHCJr766qu5mUi15iEuimAT&#10;b9iwQZQ/kN27dy9fvnz37t3yQI+JUdR0ycwmvmR3dRGPp9bnXfO4SfFFv+UmmpkTXPMDiEGkeVKw&#10;b9++nTt3ylA33I09ffr09PT04cOHZaQoUCKnT5+WByIS2ybWuH4i3EV5HycMwib+7uRh/XOXQl/d&#10;9IZMxVYYet4zE4KZXmgG4O3M//2bng89b56EnoJMiHXaAUUm0viN9Ebtj+z5Zx5rLxI3L0+Xjnpb&#10;FPA4wtnRT4Y0QEyCge6PLh4fTdbiZVNxc5Rbz4T1XOujiH8e8LSJIXZ7hs/aNZWFnAl13a05ei4H&#10;P10kFb4M8Yg02P2PuBcvXjx//rw4Gskmdl1rsolNU1D1ecsQ/ivuaWRrfIHVaeVP6bw6Ya6Rq7Ke&#10;c6N27B7ZxAtOMXHJAPYZw7CJewbvyYUyBsPgslYyIMdL5ic1mzj5PxfoLyvFRky4kbDeKlzwyKl0&#10;r9glTziQsvRDXTZQpLpHGlHWSyP+GdZKls0SCWuNAm1i8n9vuukmEagpqU385JNPhvTB0yVGUdPF&#10;YxP39V2zevUNXI880qRn6Kseft2qFetfs9rEoHREmic5hw8fjmrRcjc2+Tpisx5ZhkYnLZuYXpwi&#10;3WRL+jjBETbxjiOnN7980qWvPNgK/5NBAIQk0vjdsmVLyH/f2rlz55YtW2QoWIr5sSwAMiDSYE/R&#10;JgbFIaorWlK4Vx7dN/cRaRClS2GNwTCk8uAdjxwvmZ90bGKr48b/UUv8Kxn96zQdMv8mzOPTv9SZ&#10;j4RJhMc072y8a4q3I2t8F9b3On6i+OqZ/ofBvEru+UcbazomL+vCBOspZmkAD3fVl//LpFhNwBMx&#10;06Kou59II8o68vk/llqLqpvF0w0oC1MjnuCl/JbiSsrawgQfMtYahbGJN2zYwI1UvjEFt4+5TXzF&#10;FVfQEl2+UJcbsldffTXlRek8+eSTFJkwaYrsTFKUF+Viwk1qpmA3dfGcwhM3FfdXkMLDV4EHXnHF&#10;FRToL2pgGUQt9Cn+hiJcNvG6dWu1tm/fvuPI6e9OHjaiX4XmId+dTLQOFBSESPMkR/i83DJ2ubfG&#10;jd25c6fO12wfMT09zY/u2bNn//79tEfE9PS08Xd4/D179pBtzTGJ8JimkNwaFjaxNX4YxCOvaw7n&#10;lPdxwiD2Jha/BUS/GkQxI/2sPADh0fOJh1artWXLljUh2LJlS6vVkucDRox/GwMgCZEGu8smpkdc&#10;2MQlJaorWl7MngwejzhGg0QaROliHjt7YQwuJuTA9XSd0FrJgBwvmZ9lrye2ia1bYuktckwcctPM&#10;6xDfKsH1rsW/jMl/RZQ7fa63I1d8F/He6yhQP0tlWXIaTtZrYU2H5yWWzbpOoTFG1bR+/ZbXl351&#10;gf7Wex7pRHh5Aok0oqwjn5xcmpddRRXN4ukGPCnhNVsr5UrK0zjmb4qvaxTGJiaj88knn9Rb6PKF&#10;xsYmvroLBXpsYpMm+ZvcQjVp3nTTTSYp7lYbG5rimHPFEl1hE1tPEauJ/RXk1QlZhaGhIX6KCfcU&#10;NWQZeC2iNpTHJg7kif0fbn755K1TRy9r7KX1gDuORDDOQMGJNE8a9HYT4W3iPXv26Ez5TsHCR96z&#10;Zw/fnmJPF/rbldH+/ftN8ShH+pusZBNutYld8QPR9zvXHM4p7+OEYd26tX191xhjXfDee+9RNHjE&#10;oHfoKQX0Dr5CIvxEAUAqRBrsK1ZcvmHDQ+KutG3btucWEIeIDRsegk1cZKK6oqWGnvc8HnGMBok0&#10;iNKFHjut1ke6xqAV19N1QmslA3K8ZH6S2sTamCdEp+evPWILXb5bgrU3cDtPdAK+g4Hr7cgV34V4&#10;QqJzXT2P3uvopUsP8oxLzlfFuhY9ufL1+KH8FL5hor5Yor4cnr4rEV6eQCKNKKtNrHspwYvqaRbR&#10;DUzJxV48rl+gdiXlahxRVP7Ozwm0icntJT/U/EGQx0ouJNnEwov02MTG+iQb2qxEptWv+nTuRF9x&#10;xRXmt/V4sh7v1XWKsIn9FeQ/6BeyChxePE9RQ5aBlzxqQyWxib+66Q2xryjWEVeJSPMkYd1uIqRN&#10;TO9geonu9PT08ePHzUdKgaJxX1jsR2zNiCKY1ER2O3fuJMfZZRO74vuxLqlzzeGcUj9OEOvWrV2x&#10;4nKXHnlkPpFDH3z21U1vwCMGPSLGPAYAKCORBru+JYWXTAsUhqiuaOWJ2iCRBlG6ZGMMunA9XSe0&#10;VjIgx0vmJ6lNTLtWiUtovajmYuj1NeaQ9UR9dQWetyNPfBe6eJ6ex78lyn80lsi45AY6l/q6Jx2e&#10;L/dDPadYt6I3+epf3eHfFzCN40qElyeQSCPKahOL8luLGt4mFr68mXdi2MS6cfS4sNYojE1s9o6w&#10;buNrPM0ruogIHpuYW67cGDUeK8UXGPfTeLJ8awuP9+o6xWMZE7yCfPPlMFUg+HYQgQufw5dBXBeB&#10;v6GS2MSg2kSaJwnrtsIhbeJ9+/bRlg483BrfWL206YT1kPXEnTt3mvgUQeCxiT3x/Vh3WHPN4ZwK&#10;PE4AkDsx5jEAQBnBYAcjIyNnz56VoTWmXDZxT41B/hBrdaKtT9cJrZUMyPGS+UnBJtavNLrp4/UG&#10;be3rCAbP25GM6kUXz9Pz+Hud6IjZl5xjVh550uH5apt4SdQFrCONPup/hFm5ciVflls0m1gUyVrU&#10;6tnEwrcVR7VNzFfCJreJTRyOy/10ea+eU3ptE19xxRV8BXHvbGJxCmGNTx9hEwMrkeZJim/99afw&#10;NjE5vzwRa/x4NjHfMsIaweCxiWXUIPR2E4RrDudU43ECgHyJOo8BAEoKBjvYunUrdo03zM3Nbdq0&#10;SYZ6yXEQmcfO3hmDHlxP1wmtlQzI8ZL5SccmFkab3nxAvAtxN5AfEteMPvJ/LtApG6xvR574LnRn&#10;1caf673OnJtLyQV0uicdni/3Qz2nWEeatb7iUvJNFV2J8PIEEmlEWUe+WU7lKaq2iV3dIIZNbE3K&#10;2jjCkaccdY3C2MRmaSrfpJjgBiU5krRy1niRwjyNZBPr7Awu99PlvXpO4VXQOeoKmkNhqiAM3KGh&#10;oUCbOHwZTC30KQZrfPoImxhYiTRP8r0gBHyfB9eWvtyZ3blzp/FzxTYRwq4VexnzQ8LV1cXTKRus&#10;NrEnvgt9azO45nBOZR4nAMiRSPMYAKC8YLCDubm59evXy9Bacvbs2RimeY6DiD+C9sIY9ON6uk5o&#10;rWRAjpfMT2o2MV0e/n7Cryv/viT/vS9xSPQG6/ci6XTzUb8Rib9d8V1Y3+v0L7CZcNHzqF7Zl3xu&#10;bo5H4Av+XenwvMRbrusU60iz1pe3Bv1dHJuYupnJy1NU3SyubhDVJnYl5Woc/u9yVCrrXOaxicmg&#10;NE6r9dfVjFVqHEkeh2/gy7ekCOOxmp+JM9ECPV/uRMewiUNWkAhTBW7g0t/cJnYVNWQZeC2iNhRs&#10;YuAi0jxp3W6C4Gbuzp07A21iSo0btfwUvnEE/YSdsW71nhLmLOsGEXS6+aitYfG3K74L63YThGsO&#10;55T0cQKAQhE4TgEA1QCDHVy8eHHbtm2bNm2Kao9WibNnzx45cmTTpk3btm2Tx4LIcRAJJyd1Y9CP&#10;6+k6obWSATleMj9p2sTCYuObvfI3JXpxMj/twlPgvcFsg20QLzyEufCutyNXfBfW9zqqmklBvNeZ&#10;olLieZXcxORXgbCmI/KiEeUvqnWkueprOgCdla9NLEroiiCKKprF0w2i2sSupFyNY0pChbGuj9Y2&#10;scmCMIescbhPyh1Jci03bNhA1iQRdTWxiclToECP+0lmNPmkMWzikBUMXwWTGp3Oq+YqasgyiIpH&#10;bSjYxMBK+HnS/ACdgExbWodLhFlNbE4xu0/QnsU8TYI2nSD3ljvLwibWxRPOL2F8ZJdN7IpvRd/a&#10;CJrtXXM4p7yPEwAUh/DzGACg1GCwA6LVam3dunVNXRkZGdm6dSvfZi08OQ4i8diZrjEYiOvpOqG1&#10;kgE5XjI/iWzieFhfnACIRGFHVL5wmxjUB9jEwErx50m9NzEAAHCKP48BAFIBgx2AhJRuEMEYLOwl&#10;g00MSklhR1S+wCauJ7CJgZXiz5OwiQEAfoo/jwEAUgGDHYCElG4QwRgs7CWDTQxKSWFHVL7AJq4n&#10;sImBleLPk7CJAQB+ij+PAQBSAYMdgISUbhDBGCzsJcvBJgYgOYUdUfkCm7iewCYGVjBPAgDKDuYx&#10;AGoCBjsACcEgKh2FvWSwiUEpKeyIyhfYxPUENjGwgnkSAFB2MI8BUBMw2AFICAZR6SjsJYNNDEpJ&#10;YUdUvsAmriewiYEVzJMAgLKDeQyAmoDBDkBCMIhKR2EvGWxiUEoKO6LyBTZxPYFNDKxgngQAlB3M&#10;YwDUBAx2ABKCQVQ6CnvJYBODUlLYEZUvsInrCWxiYAXzJEjOE/s//OqmNw598NnFixcfeaS5YsXl&#10;Lq1bt1aeDEBiMI8BUBNiDPYbb1ytb0Ye4T4Fqk2MQQTypbCXDDYxKCWFHVH5Apu4nsAmBlYwT4KE&#10;PLH/wy/d+0rfowfp43vvvTftoK/vGrx+g16AeQyAmhBjsK9efcNtt916+9gT//LmjfK2tIA5ivsU&#10;qDwxBhHIl8JesmVvwCYGJaQXI2rlypXNZpOHNJvNlStXuo4mZ2BgYPny5TI0AbCJ64nLJl63bm1s&#10;ybRACenFPJkiO3fuPHz4sAyNwr4uMrRUJL+zDHSRoWkgPOLPP//8guL8+fPnuqxefQPmDdALIo3x&#10;Vqu1ZcuWNSHYsmVLq9WS5wMA8iPSYCeu+Y/X/bub7/ybR+Yua+z9zlOHrDJHr7r6b3GfAtUm0iDq&#10;6+tbzgh8HCXjYvny5X19ffJYOLj10aPHV9dzNc8upAOTvL5hiHTJsgQ2MSglvRhRelrptU3MaTab&#10;yecg2MT1xGUTr1hxeV/fNatX3xBJfX3XrFhxuUwLlJBezJMpAps4lTtLj56zySP+yoOtzS+fdGnH&#10;kdNn3z/wx5mfwyYGvSPSGN+yZcvOnTtlqI2dO3du2bJFhgIA8iPSYCe++f9cu/LGwRXrX7ussfeq&#10;h1+3yhz93/7d/437FKg2kQZRX1/f8PCwDHUwPDzMXZHwJ7ro0eOr67k6anap19dFpEuWJQWyicUV&#10;nZub2759Ow8pC5WpCFHM6vRiROlpBTZxwdmwYQP/uHv37ieffJKH1ASPTTw9PU1r/cIzPT0Nm7ga&#10;9GKeTBHYxKncWaI++Ibkq5veuKyx16/vTh7+px0Ptv/zMtjEoHdEGuNr1qyRQW4iRQYA9JpIg51Y&#10;vfqG++4b2bjn+GWNvfQQ+3kX/lhrjuI+BSpPpEEUySbmkYeHh5O7Fj16fHU9V0fNLvX6uoh0ybKk&#10;KDbx3Nzc8uXLjSUnPpaIylSEKGx1ejGi9LSibeKVK1fStw+MV07h5ssal762sYCZj4aHh03g3Nwc&#10;BZoJi3/pI9IUJqiVTbx79+7ly5dfccUV1o+1IqFNfOzYsVWrvrZq1deOHTsWaBObL+CEnwr4jTnk&#10;13yseJ5mQn6Jqae3+QKS7jy5Z88enuD09LQxeffv379nzx7zt9kQ8PTp0yb+4cOHTTidSDbxzp07&#10;KfD48eMU8/jx4zoFa7LcJhap8axTpK+vj/cu/h093rusEz7dU0w4nei6s2zfvl2nYE2Wd3iRGs86&#10;Koc++OwrD7a+8mCLfrzORUibmO5x1vLwb/MlmR/Co+/1kcimkFFJWKkwmO4nD/SYSPNYJOfXFZkP&#10;NMJ169FkcCHqQDFHGeg1kQY7IWzizz//nMK5UxzVJl7ZRYbGJbAzl2jS8DyHF5PAxifyurv1gkiD&#10;yHpB+dMaPYvS3319faajmifP2NaHfl+zxudYH4zDP1dHzdpaX0/82E/gkS5ZlhTFJiZoXiYv0vWe&#10;XwoqUxGigNXpxYjS92lhE5sxPzAwYA3n8K8qDAwMmNdgms5MuGlPrCaOxxVdyCO+6aab5OF6EMYm&#10;Pnbs2OrVN+za9eKiPbzArl0v0g9A01GPTSy2Z6LHL935BeLmGhvr04zGkx1s4iSQCWv+np6eNunv&#10;2bOHnN99+/YZv5ji0N9k8tLfp0+fNjax8XP37dtHiZ8+fdoEHj9+3By1JitsYp1a6vCbAk3mprOZ&#10;B0rXhE+PlfT33NyceZzVdxa621Lg9u3bzVFrsrzDW1OLjXCKP375V+/c/WWhoz/+/4a3ifX4pYpY&#10;R2Uq90Qr+l5fAaJWauXKldRtwmxHKPpkxkSax1zOrxVXZH2noLc+HuIi6oXoBWLsJBlKSc4FICqR&#10;BjvBbWLyiJ/Y/+Fdv3+XO8WRbOLt27fTa29m3511TRpZjr6QeYV8DidCppk7+u4W9f5YKCINIusF&#10;DbSJKVA/D0S1PsTf1vgG64Nx+OdqnV1g1q76uuK78g0k0iXLkmLZxKaJXS/5JaIyFSGKVp1ejCh9&#10;nxY2sZlJ+aRp3a2G5jLzhKFvP8ZNgE2cnCuuuKLOHnEYm/jYsWN9fddcddWVV111JXeKL1y48MUX&#10;X1y8ePHRRx959NFHPv/88/Pnz7tsYn5f9AcKeD9PgvVpRuPJTr/8V5t050lu4JI/a6xYEy6W8Zpt&#10;JfhiYX50//799DetIOZ/cFzJCptYp5Y6/DmVepq5R5hw14TPbwr8qL6z8FuMwZUs7/DW1JIgnOIP&#10;p9ac+MW1WoGv331ddHlWrlxJh0R4WvdEK/peXwF6XalUulM8Is1jLueXoDc601CuyNY7hTEO/PT6&#10;QoQBNjEoKZEGO/HII81t27bNHP7opqfbFHL9E4cua+zlTnEkm3hgYGB4eNjzJJk6rkkjy9EXMq+Q&#10;z+FEyDRzJ8e7Wy+INIjET9jph1htE9NtVD/NxrA++N+u+AbrZbKWxPUkHDVrV31d8V35BhLpkmVJ&#10;4Wxiej6TQeWkMhUhClWdXowoPSXpTSfob+4U6LOsM4VAz5Wp3E3raROfOnVqaGhIBtUJv01MHnFf&#10;3zXHjh277bZbySk+f/48GcS08oJ+jYo+vvnmm//hP/zNkoTU7d/A/4mVxoL+uo3rxuyK7/o6Dz2e&#10;ml0v+L/TurKgjya+ePm35kKlokATs6SkPk+aVcNkEJN7e/z4cfrIN4swHD582GXa8r2JuQdN64LN&#10;IVey2ia2ppY6Zn0B9UDqPLT+yDPhux4ZPXcW7me5krWOKZ1aEg598Nl3Jy817Pnz5xe/hrAU/+s3&#10;DV5xu6RG46PS1MWzEZPY94OvXuEjmscRg1rMPHxaCzMn9GiGCVkvVzq8bc2SFtccy/8WL4HWOZYX&#10;wFTQUyqdYxIizWMu51d7xJ7IVptYrG/ydzbzNzWCv8FNb6cVUiZZk2ak1hZjxzqUdGriq9nkiVvP&#10;NfCi8tuxtVSmrxo8hUlrlKXbD0EGRBrsBD3BCn3lwRZ3iiPZxNRh9C3bNYr53Zki+G8ZfCyYZwl9&#10;S9Kjz1UAT293DRxRZp2Xa3S77hFh0vRMm55kPYcE1qlAPyCJhtJ3N1c7e9rTlbs1x14TaRBZfX9X&#10;C/BNGPr6+sS1iGF9mL898TnWB2MRR9yF9doOCg+TtbW+nviufAOJdMmypIg2MQCB9GJE6bkynk0s&#10;1le6ZjExYcEmBrHx2MRPPvkb4xGTm3PbbbfefvuPKMJ3Jw9/6d5XzA9Sffn+ffe9OL/k88SJEyIp&#10;TzfmN0h+MzZjx3pj9sc3Y0F8/Yc/H/BFiK4seLJUBX6KNRdeqrKT+jy5f//+ffv2HT9+nLaA2Ldv&#10;3+HDh/d38azhdYV7jF36aGxo6+l52cT0xrJ9+3bqPwMDA81mc7iLZ6S4wl13Fv6eZn1lNYgx5Uot&#10;Hnwq8HjEga/fdHsVr1W0aMtqE3vuify+zKts9bnM3+LNLdLMI07v0QzjqVeYdEx8PjG6aup5CXTN&#10;sfptObBUkb506SHSPGacX36ZrB5xVJuY/1upv7PpC+FvcEqTXAbTYvyfDaK2tn81sSs18wzMu6Jr&#10;GFKBTaV4aV2lMsT4YnKSUWYtAygmkQY74fm11S/d+wp9D+bhl94PaRO73vtco5jfZ80X4T23DBrm&#10;9Hfgd+TF6LMWwHO6a+BYyyzyco1u1z0iTJqeadOVrP8QxzUV8MZ3NZS4u7naWZ9SzIko0iDS1oen&#10;BbhtKgZIPOvD/O2JLwjzYOx6Eo6atbW+nviufAOJdMmyBDYxKCW9GFFijtN3F+vgF48RNH3weYG/&#10;Wgh4+p5n8fDAJq4nHpv4qquu5B4x8f7778/f/x49SB7x3zwyd+DExyvWv0Yfaf2FgD/3CLhNbP26&#10;jfXG7IkvRpD1rTvMvZ+S4kOPj3FXLtZtZEpK6vMkLRw2vvDhw4dp12DaUILMWb25hMu0DTR29+zZ&#10;s3//fleyednEZg2ssVSoX1FPc034rkdG153FQA/xrmT1mPKnFpV169Y+8sh8gn6POPD127yKmCKZ&#10;4kW1ifm4pkREIMHvxWJQR515xOm9m2Fc9QqTDoWLF9EwNRUvga451vMi7SqV520qEpHmMeP8UuHp&#10;Slk94qg2Mb9A/s6mL4SnwU1fogKbQnK7Kmpr+21iV2omBV47zzDk8GiuUhFiKnMVJsVRpssACkuk&#10;we6C9kr60r2vPLH/w4sXL164cCH8amLumol5wDqKrb0r/C2DcHVXz8jl0VynuwaOtcyekc4Pue4R&#10;YdL0TJuuZP2HOK6pQDwgWRtKFN7Vzq729OTuyrGnRBpELpuY3wL4DYvfRs25/FISIR9Zzd+e+Fb4&#10;g7HuDK4n4ahZW+vrie/KN5BIlyxLYBODUtKLEaWf0fkIdw1+Hk5zq34VEXsy6knKb8OFBzZxPfHY&#10;xNojvnDhgllH/J2n5ndwO3Di43Pnzg3vePeyxt5b/vHtyxp7N798UiTleb4x90vXGLHemF3xKSMB&#10;RdNPMyZraxa6zOah35OLGNGlphfz5M4u5MCePn2aNogwR/fs2cM/mgLwjYz5T9hpY/d4Fwo0ETzJ&#10;Zm8TUyehn3WlrksLRsxRz4RvfB++jMg6CswzqIngSdY/pswpMVi3bu3q1TcEesSBr99m8NIKYrMo&#10;W7yK87p43lp1Inqwu6YmVyuFnxN6N8O46hUmHeqTojzWmnpegz1zrH6pDixVKj0w6jzGnV8qAC+e&#10;IJJNLLqKOMo7m74QIRtcvJzTdBGjtT02sSc16oHiy+CeYWiWRhLWNZi6D2jfREDnpjjKdBlAYYk0&#10;2Il77rm72dw68XrnqodfpxBaA2E84vB7E4uuQh3MfNSH6G8a72I25h89nZlwdVdts7oKoE/XefFp&#10;TZdZj3Tr6PbcI/xp6vLwcz3Jeg4ZPFNBmAckUTZrO+vyF3YiijSIdPNSIG80fsMS1aELYb3Dhnlk&#10;5X+74husD8bhn6tjZO2qryu+K99AIl2yLIFNDEpJj0YUf6nQj7bWwc/DzaZFBjEHETw+nwdpLtYz&#10;Y3hgE9cTj01MP2HHoS2Jv3TvK1c9/PpVD7/+5fv3feepQyRaWfzl+/et+u9viqT4DZLDH6NdY8R1&#10;Y7bG149iBv00k9Am5ocM4vm+1PRinuSGL5mztAGFgSxdvoMwsW/fPhNu9iDWxi7fiZiX35psXjax&#10;XrMp3q+sE764R3hGDX/r4HcEa7KBY8qcHgOyic+dO/dI85ceBb5+i1UnVFQavDFsYuOgmUXc1hEd&#10;wyZePJkhTu/dDBOyXoSuFD1C8FnaWlPXa7B/juXRQpYqlR4YdR4Tzi+VwdXgkWxi4duKo9om5hci&#10;ZIN7bGITh+Nq7UCb2BwSkDHEi+QZhnzec31VX/SBGF9M1nGijrK0+iHIgEiDnVi9+ob77hshI5iW&#10;QRz64DPuEYe3ibkxajDDwTWK+cujvq37OzPh6q69s4l1mUVertHtuUf409TlCekFew4ZrIkTYR6Q&#10;xOnWdtZZFHYiijSIdPPy60h3T37Dou/KmEMJrQ/+tyu+gdqZ4GeFfK6OkbW1vp74rnwDiXTJsgQ2&#10;MSglhR1R+QKbuJ5EsonpFz8ua+y96uHXv3TvK1++fx/5xeYj7T4h0+reFPXrIn/rc90gXTdma3z6&#10;Q/vRVAB+U+dPZtYs9E3aVMGTi8fEKR2YJ0FCjE18yw//7id/f8fdd90p9JO/v+OWH/5d4Os3fxWh&#10;gWxeO2PYxOZF0cwAekS73qJjzDyud/5ezDCB9TJYK0U2hymStabajuQvga45NkapdPvEI9I85nJ+&#10;rbgiW21i8zaoq687m7gQngYPtIl1dgZXa3tsYk9qJgVectcwFM4I327YVSo6hfcHT2FSHGU6BVBY&#10;Ig12gtvE5gtz3CMObxPryZl3bNcoNpjhHP6WQbi6q7aJrQWwnq7zsj7DmzJ7LF3eCJ57hMGaph6t&#10;/FxPsp5DBp24gT9UWBtKp2ltZ097enJ35dhTYgwikC+FvWSwiUEpKeyIyhfYxPUkqk28+eWT9MR8&#10;1cOvf+epQ+YQfaTnaZlWF/6LDeafcM1H1/MQf0oL88Tm+joPhZtHMf7dVVcW/Kd46WnPlN+Vi35P&#10;KC+YJ0FCuE3c/OUvdr2wQ6j5y19EtYnFRrEem1i/DRrIaOZvj3o6MjmKQR115nG98/dihtH1CpmO&#10;+cjbwVNTng5/IXfNseJFOkyp0norjjSPuZxfK67IwiamukftbDyOp8EDbeIYrS3GjvjoSY0Kw6vv&#10;GobcGaG/A21i6wIxV2FSHGVp9UOQAZEGOyFsYnKKuUcc0ibW/4wh+rl1FFu/CO+5ZUT6jrweuboA&#10;ntNdA8daZp6XZ3S77hGBafqnTVey/kMc11TAG9/VUPruZm1nV3t6cnfl2FNiDCKQL4W9ZLCJQSkp&#10;7IjKF9jE9SSqTbzjyGn9k9BcX77fOb7oYYgQCxNcz0PiETnM8xPPxcShN2pzSLy0W7MwD3kUX7z8&#10;W3MRz/elBvMkSAi3iT3yv36bwWs+8hcql01sBi8PMdB7nVi/w78yzLMTgzrqzON559czDD8UJjWB&#10;tV5h0uEfKT75jNaa0t8mQf4a7Jpj9RquwFKl9VYcaR5zOb9WXJH1d89ljHCdzVwIf4Obc102cYzW&#10;FmNHfNSpcQeESuI612BagIrht4mTfDE54ShLqx+CDIg02AltE2vC2MTWxbY83DqKaWIkrA+3ujOH&#10;/468GH3WAoQ5XQwca5lFXq7R7bpHhEnTM226kvUfElinAt74roYSdzdXO7vak7Dm7sqxp8QYRCBf&#10;CnvJYBODUlLYEZUvsInriccm7uu7ZvXqG7hmZ3dfvHjxy/fv+/ov9tNOxBv3HN+457j5Cbsv37+v&#10;79GDMi1QQjBPgoQYm/iFnTs88r9+1wfzG3QlxbpNYe5Emse2bNmyY8cOGWpj586dW7ZskaGg8JR9&#10;lAEPkQY78c3/59qVNw6uWP8a7aVmlTn6v/27/7u296kiDxzPrcdzKF8K254xBhHIl8JeMtjEoJQU&#10;dkTlC2zieuKyidetW6tFi5Xue3F+bcV1Ewcva+zdfujDc+fO/eS5o1+695W/eWTuS/e+suNIr377&#10;C2QJ5kmQEGMTBwKbmJYdZbBWqHcU84U80jzWarW2bNmyJgRbtmxptVryfFBsKjDKgIdIg5245j9e&#10;9+9uvvNvHpm7rLHX/CCzkDl61dV/W8/7VMEHjufW4zmUI0VuzxiDCORLYS8ZbGJQSgo7ovIFNnE9&#10;cdnEfu76/fzy4csae1esf214x7tfuveVyxp7v3TvK/QL0aACYJ4ECVm3bm1f3zXTIejru6aGr9/8&#10;e6bWrQnKRTFfyDGP1ZyKjTLgIcZgX736httuu/X2sSf+5c0b5W1pAXO0VvepEg0cz63HcyhjytKe&#10;MQYRyJfCXjLYxKCUFHZE5Qts4noSzyam37Jb9d/fJIOY9prAOuIqgXkSJGTdurUrVlweUvV5/QZZ&#10;gnkMgJoQY7DfeONqfTPyCPcpUG1iDCKQL4W9ZLCJQSkp7IjKF9jE9SS2TQyqDeZJAEDZwTwGQE3A&#10;YAcgIRhEpaOwlww2MSglhR1R+QKbuJ7AJgZWME8CAMoO5jEAagIGOwAJwSAqHYW9ZLCJQSkp7IjK&#10;l29/+9tHjx6VJiKoOrCJgRXMkwCAsoN5DICagMEOQEIwiEpHYS8ZbGJQSgo7ovLlrrvu+t3vfic8&#10;xJOg0mzbtu1HP/rRF8VD9k6QOZgnAQBlB/MYADUBgx2AhGAQlY7CXjLYxKCUFHZE5cuuXbu+//3v&#10;Sx8RVJcjR47ceeed27Ztkx5twZA9FWQC5kkAQNnBPAZATcBgByAhGESlo7CXDDYxKCWFHVE5Qn7c&#10;+Pj4rbfe+tvf/lYaiqBaHDly5MUXX7z11ls3b94sTdkCI3st6CWYJwEAZQfzGAA1AYMdgIRgEJWO&#10;wl4y2MSglBR2ROWCcOKee+65oaGh/i7/EVSU//Sf/tPQ0NDk5OTnhUT0SYHswaA3YJ4EAJQdzGMA&#10;1AQMdgASgkFUOgp7yWATg1JS2BGVMdJ+69Jqte69996bb76ZnGIAcuHmm2++9957W62W7KBdZFcG&#10;PQDzJACg7GAeA6AmYLADkBAMotJR2EsGmxiUksKOqCwRvhut4ty6deu11167cePGgwcPyhMAyJCD&#10;Bw9u3Ljx2muv3bp1q3WJsTwBpA3mSQBA2cE8BkBNwGAHICEYRKWjsJcMNjEoJYUdUZkhHDey4Vqt&#10;1rXXXnvmzBkZG4CcOHPmzLXXXttqteAUZw/mSQBA2cE8BkBNwGAHICEYRKWjsJcMNjEoJYUdUdnA&#10;jbZLe8F2uffeezdu3ChjA5ArGzduvPfee00v5b0XTnFPqfk8CQCoAJjHAKgJGOwAJASDqHRkfMnm&#10;5uaWL18+MDAgDyywsgtsYlBWMh5RhYJbbMZ6u9Dlu9/9LvaaAEXj4MGDN998M3VRq1ksTwApUed5&#10;EgBQDTCPAVATMNgBSAgGUenI/pJ5nGLjEcMmBmUl+xFVELi5Jjzi8+fP9/f3yxMAKAD9/f3nz5+H&#10;U5wxtZ0nAQCVAfMYADUBgx2AhGAQlY5cLpnVKeYeMWziJTSbzeXLl/PWSZfly5fPzc3J0NAsX2D7&#10;9u3ymBvqBHRKwgIUilxGVBHweMTnzp2DTQyKCdnEHqdYngDSoLbzJEgX/iARj+QpgNqCeawOYIoA&#10;GOxFxjpCrYEgX0o3iKz2FAWG6WDx/LFCkdclE06x8IgrYhPz7kVWb7yOsnLlyngnhsQ1DAzDw8Pi&#10;qKGvr4+Obt++PbaRbS1ASclrROWL8dSMTcw9YtjEoLD09/dTFxVOMe/S8hyQmHrOk0CwfPnyvr4+&#10;HZjB80A2uYBqg3msRPCXmjBjP2Q0UBMw2HtK1OHpIuHpoKcUZxCRC0nop1CDtTtZAzWp+GO5k+Ml&#10;M06x9oirZhOTRywPhyZkj4yNNX1roMZ433Nzc/oqhiRkXqUgxxGVI9xTg00MSgRs4lyo5zwJBPQ1&#10;KfHv0Nk8D2STC6g2mMdKAb1tNptN+rh9+/Ywq3YwRQAOBntP4YZJbDMBw7bgFGQQiYXAnqWQ1u5k&#10;DdSk4o/lTr6XjK6UtfWqYxPTE4k4NDAwQP+IwStPXcr8+4b45w7rds4c3nHN3/RsRCmYhyT6Vw4K&#10;HB4etvZ4HehKn/4YGBigkUYJGszwMzmakakTsUYrF/mOqLzgnhpsYlAiYBPnQj3nSSCgW7+43fPX&#10;RfMgQU8vfX193Ouhxyfr8wN/sBHp6FUkPAXXs5n1OQrUHMxjpcCs6jI0m02zgsz/5pVwitBvNK6Y&#10;oOBgsPcUq8PgGm5iwNIpU1NTJjDhsAU9oiCDyLO81/QTumXwHmJuIiHNK+2PeWIWth8W5JJpKmIT&#10;W9cRDwwMmAcU/jefv4aHh83fvCN6sE6yZrrkJeGZpmIT9/X1aReb/5PgQBfxjyp6pFmjlYvCjqie&#10;wj012MSgRMAmzoV6zpNAQLd+8ZjEnwcoxETg5s7AwAA9T/P4/KgnHdfzjOfZTD9HAYB5rBTo1xnx&#10;AhL45hVvirC+0VhjguKDwd5Tog63xTMXQoSfEDIdDMYsKc4gWrlypekGhuHhYRNoHi8phK/41J3N&#10;NdVrf8wVs7D9sDiXTFARm9j6LwP83xDoX61NOH+U0R2R/xO3NVk9OQYG6o8m0ECl9SdFnVskq/9R&#10;hf4hRZyr/+DRykVhR1RP4Z4abGJQImAT50I950kgMHd88eamb/38IYFCVq5c6Xl+0B9FoOt5JvDZ&#10;zJosqCeYx4oPH8gc61TgCo83RfBA/eKjswZFBoO9p5ixwK06z3ATXzi2Drp4wxb0jkINIlolyc1i&#10;3QesPcTzh3Wq5/6YP6a1DPlSqEvGqYhNLLbE4uH6owjXb0F+rP3MFeg60RPoSsoEDnehv/mXvLi7&#10;bfWd6Q9XtHJR2BHVU7inBpsYlAjYxLlQz3kSCPjzg9mk2ASab/8RFEj7Tmzfvl3byq4HG2s6gc8z&#10;rnARB9QZzGOlwDpmrVaR683LOhW4wulv1xuNjmlSA0UGg72nmGEiNoWwDjcT37grnpHoSccaGfSO&#10;Ag4iej6kv/U/KFp7iPgjzFRP/liYmEXrhwW8ZMSy/W9WxCa2br0nPvL49DedpScyD9Z+FhjIM+Lo&#10;wMCkjE2sd6DXqVkTsUYrF4UdUT2Fe2qwiUGJgE2cC/WcJ4FAP4rQN/voRx2sqzyazSZ9a8//fmge&#10;bFzpuJ5nAp/NKvCUAtIC81gpCNybWM8brlEfaYqwzhXWmKD4YLD3FOtYcA03HmJddmaOxhi2oHcU&#10;cxCZH73QfcDaQzx/uM41/lhgTGuEHCnmJevaxAcOlv393Fxs8bu6Ypccs2sJX/0e+B1MjVmMw7cb&#10;tna+vi4UyLfw4+jAwPRXrlxpRppYCGzdvFgnYo1WLgo7onoK99RKZRO3H1q1fPmqh9oyHNQF2MS5&#10;UM95EgjEYwZ9NY9W83EfR/yCwsou5iz/g40rHf6UYgI9z2b6OQoAzGOlgF7B+K9fiuHvevNKOEVY&#10;32isMUHxwWDvKdax4Bpuhr6+Pm0TJxy2oHcUZBBt376df8vf9BneT7RxzPuY+CNwqjf+WGDMovXD&#10;glwyzbIDB986d+6cDC4V/GLTcwnfk4EWnIt1Lua3Dq1vQX7MT3+6bFzRZSmy3lNYRyY86VM4dX1T&#10;NR7Ic9T2t7VgvGVKRGFHVE/hnlqZbOL2Q6tWrVoV3ieeHggfF5QC2MS5UM95Egj0Ywb/d2vzLCFs&#10;YvG6aH1+4A821nQoI3rM4Cm4ns2sz1Gg5mAeKwvi2758CLvevFKZIvQbjSsmKDgY7D3FNRb0cONj&#10;2ZgquLOXguIMIjMzi41hTT+JZBN7pnoK5I+srpj67yJQnEsmWHbw0OEP//iRDK40RescAISEe2ol&#10;sonJ9Z0eWL58YFoeswKbuHLAJgagetDTuQwFAICl4M0LAAAAKBHL2m8ffetQ+8KFC/JIdcHDCigp&#10;3FMrj028YPrO7zzBfeKlZvDC0Xk32bAQvbtphQxcOIfOCOlAg3yATQxA9bB+sw8AAAR48wIAAABK&#10;xLIj7xzbf+DgiZOn6vOWjocVUFK4p1Yam3jRDRY+sd0mth9ZPI9/mv971aoBLDwuPrCJAagG9G3T&#10;S/9mB48YABACvHkBAAAAJWLZO+++d/DQ4X2t18988ok8CAAoEtxTK4tNzC3fpT6xNoOtNrHagWIx&#10;ZtcmhklcBmATAwAAAAAAAAAABWfZu++9f/jIOwfm3tp/4MCZM2fkcQBAYeCeWjlsYmHkLvkYzia2&#10;bGlsDsttLEBhgU0MAAAAAAAAAAAUnGXvvX/y6Lvvtd8+sv/AwVde3ff+iRO12qcYgBLBPbVS2MRL&#10;9hReYMEBhk1cI2ATAwAAAAAAAAAABWfZ8ROn3n3v/SPvHHur/fYbb869+tof9r786ocffnj+/HkZ&#10;FwCQK9xTK4NNbNkUggUttYm5HSw3qvBtOgGbuBTAJgYAAAAAAAAAAArO/GriY8dPvHPsePvto3Nv&#10;tV997Q+7Zl8KqWeeeUYHQqXXnqyUZV6V0Iuze4xe2D1rtHPX7h0v7trx4q5i2cTa4V1YYNz1dhf/&#10;IpN4iU28dA9j8RN2C4nCJi4N/f39z7/w4vMvvLjjxV07d+024t2Yd2/oxdnZkHqh2tqtQhYP7XZo&#10;sVMtSMeBoDrINRaWBurBVXjpmdAvz7nWwGJI3xey0h4mfVRE6JVe6soaaOQ6Kx3p53AIgiAoprTp&#10;1FPpAmRfhjJrfjXxe++fpAXF7bePvvHmgVdf+0NIPffcczoQKr1aUEH1ymsto5f3vdbVvpf37dv7&#10;6r6XXnn1pVdeLZRNPG/vKpfY5g53XeAllu/CZhULAXzzCsdGFaDQ9Pf373n5lT0vv/LSK6/ufXW+&#10;x5IWuvG8ePeGXnntNcinffvcek1Jx4HCiu4yWjomVDy5BoIaI3qIQflL3xcKo1aO+gOT/2hS6edw&#10;CIIgKKa06dRr5V6AMmvZ+yc7xik2a4pDavfu3ToQKrcO9UA9SrZ+OvDWIaM3D7715sG39s8dJL1x&#10;YO6NA3OFsokBMPT397/+5oHX3zxAHfWNA3PUb6kbk3j3rqfeXPLxrUC9WR9d6iQHoyjeWRBUDS1O&#10;rY5RICJ04+ihV2zpWTGMEp6eleQNolg6VFi1U5R+Dr/0NO49CkEQBNmlrSeoqFp24tQH75/skFl8&#10;7PgJs6w4jF566SUdCBVaR5T8R5Orp4nXTIfePmL01uG33zr89sH24XktTL6FsonN+l8rMjaoNP39&#10;/fRuOffWIeqr1HWpG5N4966h3lrQQsjbfr1VK833kMNQ9jrolo4MFUaL86o6tDSaHlx69BVbem4M&#10;lOd0z6FsJW8QxdKRIutoeM0/V3uln8PFKfooBEEQFEHarcpYBSlG8TRvE5PEsuIwevXVV3UgVFy9&#10;l5NyzLpaOnrsPaMj7x478u6xt9959+133j189J3DR44ePnK0UDYxAIb+/v6Pu5w5c+aTLp92+Yxx&#10;FgAAACg5R48dS6zFh70i6r0i63gMzT9g26Sfw0VMfRSCIAiKJu1ZZaYilKGoWrSJjVNslhUH6rXX&#10;XtOBUHF1HCq3zFxGT+qLTvHRd+ad4qPvwCYGxaS/v58bxNwX/tMC5wAAAICS88577yWWeovOV8e7&#10;coUXS++nKP0cPv8o7j0KQRAERZP2rLJU7gUoqpbYxMYsNiuL/Wq1WjoQKqhO9F7Z5FJjHXv/BIlm&#10;VXpMN37xkXePwSYGxaS/v5+7w9wXPr/ABQAAAKDkHHv//WS69KRXFJ1g0kdFhPx1MkXp53AIgiAo&#10;fWnnCspbFptYLy526Q9/+IMOhAqhk5krx6xrIzOZ0qO5MYu7i4vnv6gImxgUk/7+fr58mBvE5tX6&#10;cwAAAKDkvHfiRDKp9+d8dZJJHxURCqRTyaWfw5OrdylDEARVR9rdgrKVzyYO1BtvvKEDofzVyUk5&#10;Zl0PvX+qQ6IJlB7QL/nF7x1/973jsIlBMenv7+fuMPeFv1hAngMAAACUjfdPnUpDl5738leHSR8V&#10;EYqoD2JLP4cnVO9ShiAIqpq0xwVlKNjEVZQeZlAlZB7KYRODcpGuTbxjx47+/v4dO3bIA5lz8803&#10;9y9w8803y8OZs3nzZirMk08+KY9liCmGYW5uTkbKEF6efEtCUAfu7+//8Y9/LI9liGiNubk5KlUu&#10;Pdl6aayBGSDyNZ0nr+vlKk9xrlRec7IoTEEmZGX4JpHyZPOV1SmWtmwBJf3fSNJP47HVizQhCIKq&#10;Ke1xab9Lh0MpCTZx5aTHWOrKJhdIyTyUwyYG5SJFm9iYWdlbEpqbb745X0OWs3nz5hydERd0vWRo&#10;hpCBRX8XoYmoQcjb+vGPf7x582YZo/eMjIzQIBIWG42pzV2WnNBLrIWxBmaAznfHjh2mNW6++eYs&#10;WyawPD/+8Y9HRkaWnNBLdGGIXOZka2EKMiErqzeJ6KnPGpiHyHW1BhZd0vyNJP1AfumxPChCwvgQ&#10;BEG1lna6tA2lI0BpCDZxyaWHU6+VY9ZR1N/frwOjKpVE0kqnv7/fPJTDJgblgmziv/3bv01uE5Mv&#10;kNySSGWwpOhKJC+Ptm9ik7wwhpGRkYTOWsLCPPnkk8Ya3rFjR0KbOGFhqDxmUSovWzxil4e71cLN&#10;5yWMRFqF8QSGJ93CECNdZGgIYhfGX57NmzdnXB5rYRLOySkWJvmEHLswHOXqxlT3qY9MYXFIGbVB&#10;4g+QsTWfiHFdTbh0Y4ssaf5Gkn4sD4ygFSkyBEEQFEraIstG+ebeY83bxLfddlt/f/9tt92mD/sF&#10;mzhn6UGSjXLMOrTScmZ1YAylkg5sYlBe0rKJf/zjH5MLENuSMKQyWPh3nOWxiCRMgQxQU5giNE5a&#10;S4lTSYHc2Nw9a2HC8pXO8Yh9urDYuIEe20xPqzCewPCkWxgi9urv2IXxl8csAI9K7PLowiSfk1Ms&#10;TPIJOfaJHOXqxtSCTawlDdxApW8TG6dYWrFFljR2I0k/lgdGsCpSZAiCIChY2iXLQPnm3nvBJi6z&#10;9CCBFhTozAZGyDJOYATYxKDUhLeJPX2Ye3x+S8KTiCGtOMTIyIhnAWaYdBLGCb+1gicRQ1pxAm3Z&#10;MIkkj2O+n+6P5j9KJI9DV4q8Lb9N7DlkiB1HWGxizbU+RYdoYsfRfp8rkLAmIogdx5Xvk08+aY1v&#10;DRQkiWMtD3Vp61JiVzqc2HFEYQLnZGsigthxrC1DWCdkayKCVOK8f+rUJ12UvRvGAg4TZ6l1q/xc&#10;rcBogRGccZZasdJKLpCkqxtP/LHcc8ijSJEhCIKgYGmXLBvlmHXvBZu4tNIjJHVlk0tvFGi8BkbI&#10;Mk5gBNjEoNSkYhP/+Mc/NmYf4fp+sScRQ1pxCP8CzDDpJIzDC+BxT/yJGFKJE2YpcWCE5HHEJg+e&#10;mJ5DhlTi8J/Uy6vbRF1NbE1EEDuOtcdaAwlrIoLYcaz5UqC2QV2JCJLEsZaHyN4MFYUJnJOtiQhi&#10;x/G0TPZ9mLNv377BLvv27VMOb6AFHBgnhHWrFBgtMIIzzlI3tvI2MXd4XeEQBEFQptJGGZRYsIlL&#10;Ij0eeq0cs05DYYzXQKWSSFrpwCYG5SW8TRwSl2UTnnQHi9WViETC8nBP1uOehCRhYYjApcQhSVgY&#10;vn9rQVrGEHtvWUPs8oim4P0HexOLfD0ecUhiF8ZaHkPsva1jl8dTmNhN1IvCxJ6QYxeG+OSTT6an&#10;pwcHB6e70B/+ZcUe2Wxi5dKGk93hjaiARKQtWzRJVzeJ6LHcGhhesU+EIAiCpLR7lqN08aJKp5m5&#10;YBOXQbrrZKMcs06stJxZHRhDqaQDmxiUl0raxDt27DA2aOxNSw3Jy3PzzTdTGTZv3hzP5jMkLwy3&#10;HROSMB1aQTw3N0fr++KZR4aEheF4TK7wxC6Pzt1sdLu5y5LY4UixMK7A8KRVmOQecZLC6PJs3rzZ&#10;rNj98Y9/HO+fGWKXx3NRYrdSWoVJZUKOXRjuEX/yyScmhKadeE6xsomVMxtaAQ5vOFkSIQeW/11c&#10;SVc3icyTuTUwpGKfCEEQBFmkPbRcpAsWQzrZzLVoEwvCuMawiTOS7jpQLWUezWETg3JBNvG5LgWx&#10;iZNDJgWR0JZNBV4eeSxzjGddBGiTB/Jr5LE8MF/Vt9ptGcA3azZd1/SfhE56VKyFsQZmgM6X/pmB&#10;I8/pJbo8tHM0D8kMXRhOxnOyLky+EzI5wrR2mIfTtBPbKV4q6dvmLG7CwiZWT+yBin0iBEEQZJH2&#10;0PKSLlsk6QTzEGziwkt3ndSVTS5QYpmnc9jEoFykbhMDEJXi2MQAgCrh8ojNtGNWGSvnN7yUS5uv&#10;pAlbfEmrN4nkw7n3qEtR40MQBEEB0k4aFFewiQsm3d17rRyzhiLKPKDDJgblAjYxyB3YxACAXkBG&#10;sAztYqYdcoqV+RtSyqXNUmSzWgNLKenqxpDl+TwoglakyBAEQVAcabcNCqd5mzi2YBOnLN2zs1GO&#10;WUNRZB7QYRODcgGbGOQObGIAQC/wTCx82oFNXCRJYzeSLM/nQRG0IkWGIAiCYkp7blAIwSYuknS3&#10;hiAm84AOmxiUC9jEIHdgEwMAeoFnYknDJlYWbREkXddySbq68bTk+VxJP8PLR/rQMSEIgqD40p6b&#10;33/TcWop2MSFke6jqSubXKCeyTygwyYG5aK/v/+dY++9897xd947/u7x94+9f+LY+yeoA1NnPn6y&#10;qC/D6en4Ep2qo06ezFjk0bjQ8UnvLVXICCIQKrv0dYfmdSqh1LRQfnEj2Io5qizgMJK3kgJJ2q9l&#10;kbR0Y2vx+dwh/SSvT9GHIKjH+nBB+hAEVVHaefPbYjpy/QSbOCfp7thr5Zg1lJLMozlsYlAuKmcT&#10;x3l7X2oT188p1n5T7yXdmqXo+NrtDYzAo+lwqJLSvaJGkravRzT2rYHikJouSiU5s7hRFnCg+E1E&#10;hxRA0oEthaSZm0SXns/d0g/z4hR9CIJ6KeMRwymGILe0fVcfdVsANnEe0h0xG+WYNZSGzHM5bGJQ&#10;LmpvE1+KLGxiSkebDhWUNptyUqDNF2gIatMQqqF0x6iRpPPrEg1/a6A4pGYMe2CZpAzfeBI3nUj3&#10;nUwkHdhSSDq5SXTp+dwt/TC/+FQfFAGC0pbwiGETQ5BD2sGriRZaADZxHtIdEYJCyDyXwyYG5aJy&#10;NnFUXXq9F0uJKVz7C1WTtpkKLG0ICk9QH4VqKN1zaiTp/EaVmRx0SHWkDN9UpG8ueUs6sKWQdHKT&#10;6NLzuVv6YR6C8hNsYgjqpbTvV0Z1KwKbOHPp/pS6sskFylzmuRw2MSgX1bWJQ77AL0bTJoL2Fyol&#10;7TEVRtr78yveWVCFpTtVjSTN3xhS00WBFWmuVvZuKtJ3lsxFNqsOKZ+kmRtbl57P3dIP8xCUn2AT&#10;QyVX8W0u7f6VU7CJeyzddXqtHLOGeizzXF4Wm7j90KrlS1n1UFtGSsD0wPLlywemZTAoHPWwiXUV&#10;9Hu+XdplqIi0tZSTtKOnLT/h/elw/yGohtI9rV6Stq9HNCdYA8UhNY0UQFHnaj3JpyHrzUXflXop&#10;Y7PqkLJKurpRden53C39MG9VpMgQlEDwiKHSqiw2l7YES6hENjEUIN1pslGOWUO9lHkuL5NNvMTF&#10;7fq6YYzd6YGUHWWQK/Wwif1HndIWQ0WkTaWcZHX0tOUnvD8dDkFCurPVTtL5dYmmBWugOKRmEntg&#10;pooxXeupPrGstxV93+mljLuqQ0ovae+G1OIjukP6YV4rUmQIgqD6qhQ2l3YFS6hlbwAASsLrC/yh&#10;S2uB1157bV+XwtvECyuMZaACNnG16O/v37dv32tdTL+lbmx6tezuAAAAAAAAAAAAyJBEq4mx6YRP&#10;+h8WUlc2uZRWL7zwgjSrSs4XC3ze5UKX8+fPnzt37k9dymAT05LihVC+LcWCL0xLji9hibjoHzMz&#10;mbIysZjHbMti4dxpc2w+n8WYSwptzRpEor+//09/+tO5LufPn6euS93Y9Gp5DgAAAACqxQsvvKBW&#10;8hZKcjmwX+LVQ0dwxbSepQ9BUAGETSogKBNpRzE/wSZOSfoy91o5Zl0SwSbOHbtNPB96yW9tPzSw&#10;YLwuXWW8dDUxO2OJyyxsYmPjzkdZPGDPomtGm2J0jWD+idvTtqxBJGATAwAAAKDaNnE8pzgwAgTl&#10;J/zkHQRlKG0z5iTYxGlIX+BslGPWZRBs4tyx28SuHSV48JIoIv5iqsImXozkyJifsNTyVZ8WDWd7&#10;1iASsIkBAAAAAJtYKzACBOUk4RHDJoagHks7jTkJNnEa0hcYKoBgE+eO3VXVjq7BahMv2YTiElab&#10;eDGrEFksNYAdn9xZg0jAJgYAAABAxWxiEn/70Eet0YQCI0BQHoJNDEFFlfYkUxVs4sTS1yx1ZZNL&#10;5QSbOHfsNvGStbpua3iJTaxTmSeETezMwmEML/3kzhpEAjYxAAAAACppE3OHVx/ScbQCI0BQHoJN&#10;DEEFlnYm0xNs4ojSl6fXyjHrkgs2ce7YbGLmvLqsXWHbLl0azAm2iR3BbmN46Sd31iASsIkBAAAA&#10;UFWb2Ji8OlxEsCowAgTlJHjEEFRgabsyJcEmjiJ9YbJRjlmXWbCJc0faxLT7gwnhJiwd4jYxO7O7&#10;JJidtvCjdOFsYnsWDmNYfnJlDSIBmxgAAAAAhbeJ4zvF9Pahw0UEqwIjQBAEQZCUdixTEmziKNIX&#10;BiqwYBPnDhmznn19FyOseqi9xKpdOLJwBt8lmJvJATaxOwunMWz7pLMGkYBNDAAAAIAy2MRG0uf1&#10;i94+dLiIYFWYOBAUQlj5C0HQgrSfGVqwiUNLt3vqyiaX2gg2MQAFATYxAAAAAGATWxUyGgS5hX2E&#10;IUgJ9pp2NcMJNrFDuol7rRyzrqhgEwMXi8uDvcjTQFxgEwMAAAAANrFVkSJD5ZG2bjOWLhIE1Uaw&#10;10ja6gwh2MQ26cbNRjlmXUXBJgagIMAmBgAAAABsYqsiRYZKIm3aZi9dKgiqk2CvwSZOU7pxoRIK&#10;NjEABQE2MQAAAAAqbBOHkX5bIYWPCZVZ2sbttXTWulQQBFVa2u0MIdjESrplU1c2udResIkBKAiw&#10;iQEAAABQc5uYpN9ZwsSBKiHt5GYvXSoIgqorbXiGUO1tYt2OvVaOWddMsIkBKAiwiQEAAABQE5uY&#10;3kR0uIhgFBgBqpC0b5u9dKkgCIIWVW+bWDVHRsox6zoJNjEABQE2MQAAAABKZRPHd4rpTUSHiwhG&#10;gRGgCkmbttlLlwqCIGhRsImhygo2MQAFATYxAAAAAMpmExtJG9cvehPR4SKCUGAEqKLSNm6vpbPW&#10;pYIgqL6qsU2s2iJ9ZZML5BBsYgAKAmxiAAAAABTVJiZzVoeLCGFFbyI6XETQCowAVVTayc1eulQQ&#10;BNVUtbGJVc17rhyzhrqqmE1s3DRuE5/vQjbx2bNnYRODYtLf33/27FnhFAubGE4xAAAAUG0KaRMb&#10;c1Yf0nFCid5EdLiIYFVgBKii0r5t9tKlgiCojqqHTayqnZFyzBqCTQxAYYBNDAAAAIBC2sTkAutA&#10;HSes6E1Eh4sIVgVGgCoqbdpmL10qCILqqPLbxFQTHa7jQDUTbGIACgJsYgAAAAAU1SYOI2n1JpR+&#10;cyH5j0JVl7Zus5QuDwRBdVTJbWJRHx1Bx+mFsskFiijYxAAUBNjEAAAAAIBNLKTfX1zhUG2k3dss&#10;pcsDQVDtVGabWFUmHxWtPNCCYBMDUBAKbhPPdmm32/JAL+l0OrnkS+SbexJMyTudjjwGAACg2MAm&#10;1hLvL9ZAqGbS7m1m0oWBIKh2gk2chgpVGGhBsIkBKAgFt4kHu0xMTMgDXciUdCFjuxkdHeW5zM7O&#10;+vPtKfnmngRT8kiNDwAAoAjAJtYS7y/WQKhm0u5tltLlgSCoXiq2TUyl1OH8KAQ5BJsYgIJQapuY&#10;jrqQsd1Q/NHRUfqYr1GbVu6tVitjuxY2MQAAlJcy28RG0udNKPH+Yg2Eai9t5vZOOncIguqlAtvE&#10;oqyBETJQLplCcQWbGICCUFWbuNFoyNhuZmZmms1mq9Wij2kZtfFIK/ehoaFIXnlyYBMDAEB5KYNN&#10;/IEK0RHSlHh/cYVDtZf2c3snnTsEQYVXenZlUW1iVdD8VeSyQTbBJgagIJTaJtZMTEwkdyrTMmrj&#10;kUruMzMzlIg80EtgEwMAQHkpvE1sXFp9SMcJJXor0eEigpH/KFRvaT83M+nCQBBUMKVnV8ImjqLC&#10;FgyyCTYxAAVB2MS/+tWv7rnnnju6rFmz5vHHH/fYxFNTU6NdeGCr1aJAszi32WyOjo7OzMzQIXIS&#10;G42GtkFnZmYajQZFGBsba7fbkQzTVqtF8ZvNJg/vdDrj4+O0unZwcHBkZGRmZoZHoAKbs1xG7cTE&#10;hCmeLj8l0m63eS10Xu12u9lsjoyMUASqKfdVTe4zMzMTExNU7KGhoWazyX8art1u80oNDQ2Nj49T&#10;m09NTZkCUKnMNQrMna7R2NgY1dekPzY2Zi6oQRTPeNOwiQEAoHQU3iYOs5o4mlNMbyU6XEQwCowA&#10;1Vjavc1SujwQBBVJ6dmVy3RQeM3bxCJQG77xpPKCoKiCTQxAQeA28cMPP3x7lzVdyCzevHmzyyY2&#10;S3d5oF5SStbw6Oio8RwN3GmdmpoSR43XGdImJvez0WhwO7XT6RhXdGRkxJRhamrKxKEQ/97E4+Pj&#10;FNjoQn+Pj4+LRMbGxugPjtUFpvKYv/WWF/woYUrY6XS4YW0qRRktOWeBqLnrigwNDfGGNQ1iMEWC&#10;TQwAAKWjDDZxGEknN6H0W4z/KAQtSJu5vZPOHYKgaiptm5ikbd+o0mlmqdwLAKUh2MQAFARjE//u&#10;d7+77bbbbr/99n/8x3+kbvzss8+SU7x79255WpdINjH5ku12m+KQs2l2EO50OmZdKp3YarWMjxnG&#10;Jm42m1aPktzMoaEh44SaEGN60okem9hY2MZcNiEmO/pI3jGlPDk5aUIoDjExMWEKo1dAcyeXsmu3&#10;26YNKTu+4pjOarfbvJVMfBNiCJ/75OSkWYtNIab63MumazozMyPcagAAACUCNrFf/EXGGghBStrP&#10;7Z107oVSKQoJQSVQb2ziUqsgVjWUWLCJASgIxiZet27dbbfdNjw8zPcmvvfee++4446tW7fK07pE&#10;tYn5rgXG1aWPZr8CvsjXBAbaxCZTsd2EcW95eKfToUDjsdJHj01MVRgZGTGJmMXLJmU6ZWhoSMcR&#10;+3IIzGpr+mhy5+ay2X+DsvPUl/DYxAJX7rTvBGFazDSIuXzkEYtA2MQAAFA6YBP7Jd5lrIEQpKT9&#10;3FykC5alilMSCCq9YBPbBI+4EoJNDEBBMDbxbV2Gh4cfe+yxxxegrSceeOABeVqXqDYxjybONR+5&#10;7RjyJ+zMDgzCxhWm5wRDJEsftVUqIoyMjPBEKFNzlkiEECYs0W63JycnJyYmxsbGzF4cntwJkZ1Z&#10;aj00NDQxMSHazdrmRLzcRSClbxaDE/rSAwAAKAuVsImlt5uixLuMNRCClLRjm5d02TJTQYoBQVUQ&#10;bGKosoJNDEBBEDYx7U1Me00YsrSJeRztTloxi1j1b6zxLRQ0UW1iK1FtYlNagSd3QiTF94LQ8a1t&#10;niR3EajrZb30AAAAygJsYr/Eu4w1EIJiSVu6qUtnmqUKUgwIqoJgE0OVFWxiAApCf3//m2++aWzi&#10;hx9+eNcCuxd47bXX5GldrN6u2Skink3MfyRNu5Mal60pjk5OTs4qzApciuOxSunj+Pi4TGJ21njT&#10;IhFC2KlmR+Px8XGTu2vbB1Ej6/4V7Xa72WyaTYFpN2FXmyfJXQTSWWL5NmxiAAAoL7CJ/RLvMq5w&#10;CIIgCOqdYBNDlRVs4txpP7Rq+VJWPbTkS+sJmR5Yvnz5wLQMtrBQklCRiflTIkQHPvr7+3fs2PGn&#10;P/3pZz/7md6b2CBP62LdKUJvUGu1LIVNbMxls18w/4E1qwXMf/hObzdBmE11XXv4EhTHY5WSRevK&#10;hRCJEMKEFTsyE2I3CZM735vYVET8Gh7RbrdFItY2j5S73yY2SXFb3/xkH2xiAAAoHTW3iekNRYeL&#10;CEb+oxBUBmF5LwSVT7CJocoKNnHuKKe16+uGMV+nB9J0lOfLETk5VXgQH2MT/+Y3v6FNJ5566ilu&#10;E//+978/dOiQPK2L8XaNCdtqtczK1kg2sbFBR0ZGyHnsdDpjY2MU6LKJTQTrYmFKh+IMDQ1x77LT&#10;6fDfyqNEPFapMUDNcl1iZmbGtSSZEDaxXjRtVvjq3IeGhsxSZbO/BBW73W5zP90Y2eZ354SNS/+N&#10;lLvfJjaX3tjWxqqGTQwAAGUENrE2f3UEo8AIOrIOh6D8hI0gIKiUgk0MVVawiXPH5rR21/XKQEX6&#10;NnFglpJYJwE7/f3977333p/+9Kdz58797Gc/o72J16xZ80AX2pt49+7d8rQuZjEv/ZqZ+R054RWG&#10;sYnFtrl0irEdrTaxWWvsggrQbrdNIUdGRkZHR00JTVL00W+VmrMajcZoF/poqikSIVxbOgwNDZmS&#10;iN0keBzKjpefx6FERkdHTUMZ79j4vxSHKhspd79NLH5Dj/6GTQwAAOWlEjZxIqc4UPqNxn9UxNSB&#10;EJSr4BFDUPkEmxiqrGAT547daZ1fUrwQyrelWPCFacnxJSwRF/1jbibT34vRFg4s2fiCUrNlahIx&#10;4dPWwoNYmJ+wO3fu3PHjx3/1q1/deeed/PfrNmzY4FpNTF6tMQfJbTSrSqPaxMIpHhkZabVatBbY&#10;ahMbQ9OFKUC73Ra/9jY0NMR3b6BAv1Xa6XQmJiaMY0uMjY1FWk3MK07FmJqaIr9b5D40NNTpdEzT&#10;UQSzCpgv3SUajQZfHy0ac2hoiAJD5q7bXAeK4o2NjZl/NoBNDAAApaMqNnFvnWISf6mxBkIQlEBY&#10;6QxBTsEmhior2MS5Y7eJ2RYQ7YcGFmzapauMl64mXrJpBHOZhU0szWGT2tJyuDKdT0EkpwsPYsFt&#10;4nPnzp0/f/7ChQv79u3btWvXa6+9Zjq2PG0p7XbbbPKQkE6nw39cLl1oM4qEibdaLf7LdfEInwK1&#10;rbXM1FauoyaCzsgaGI8ULz0AAIAcqZBN3HOnWLzXWAMhqLTK1581HjGcYgiyCDYxVFnBJs4du03s&#10;2lFCrw22HFiSqrSJeV7cWnaUY57FJGSpZIIgAVabmO9NTMjTAAAAAFAhYBOHl3ivsQZa5UoBggqj&#10;fP1Z4RHnVQwIKq5gE0OVFWzi3LHbs0vWBi/dFMJqEy/ZhOISVpt4qffMAlQ5LJla4+jCg1jAJgYA&#10;AAAAbOLwEu811kCXIkWGoDyUrzkLmxiCfCqeTXxKhUBQLMEmzh2707pkAa/bGnauE17EdYYMWFIO&#10;R6YqF3vhQSxgEwMAAAAANnF4ifcaV7hL4WNCUC0FmxiCnCqYTXxqQfoQBEUUbOLcsTmtzI5denjJ&#10;ImNu+i5dfczxmcnyh/Jsf/O0VS4yQZAA2MQAAAAAgE1sRG8rOlxEMPIfhaCqKEvTNnePGD41VFAV&#10;zCbGamIoPcEmzh1pE9NeDyaEO7N0yGH6dhcAs9MWfoJO2sSOn6NTNrE90yXnLE0OJAQ2MQAAAACq&#10;ZROTpIEbUvS2osNFBKPACBBUftXNNq1bfaHSqHg2MQSlJNjEuUM2LEParosRVj3UXrJtxMIR7vsu&#10;YF1z3P17ejFDaU8vXUFsErJm2j1detwgAbCJAQAAAFBFm9hI2rjJRW80OpwfhaBqqVaeKWxiqKCC&#10;TQxVVrCJa4XamxgUCNjEAAAAAIBNnKL0uw8EQT0TLF2oRoJNDFVWsInrw8IaYAsyKsgD2MQAAAAA&#10;gE2covS7D1RI8Z9Ky126eGVRvoWvTDNCUCjBJoYqK9jEtQKriYsMbGIAAAAAwCZOUfrdRytSZKg3&#10;0l5tvtIlLL7yLXw12hCCIgg2MVRZwSYGoCDAJgYAAAAAbOIkEvsU63cfqyJFhnogbTLmK13CUijf&#10;klejDSEorGATQ5UVbGIACgJsYgAAAADAJo4t84JjDfQrfEyoZ9J2bb7SJYT8QutBNRJsYqiygk0M&#10;QEGATQwAAAAA2MRW0ZuLDhcRjPxHoTJL+7n5SpewaMqynFnmBUF5CjYxVFnBJgagIMAmBgAAAEB1&#10;bWJp3UYSvbnocBHBKDCCVZEiQ/lJe7U5ShevUCpLOSGoZIJNDFVWsIkBKAiwiQEAAAAAmzi26O1G&#10;h4sIHoWPCeUq7dXmK13CQslVSFc4BEHBgk0MVVawiQEoCLCJAQAAAACbuKfSb0NcIaNBxZC2a/3S&#10;KSRJjUunVnCVvfwQlL9gE0OVFWxiAAoCbGIAAAAAwCbOTPrNyHMIqoG0/xteOjWr4p2VumKXH4Kg&#10;S4JNDFVWsIkBKAiwiQEAAABQXZu4BE6xKxyqjbR/2lPpAmSj4pQEgsoq2MRQZQWbGICCAJsYAAAA&#10;AJW2iQvnFIs3I88hCEpV+TqzfptYh0AQJAWbGKqsYBMDUBBgEwMAAACg6jZxsZxi8WbkOQRBFZLL&#10;I3aFQxAkBZsYqqxgEwNQEGATAwAAAKAGNnFRnGL9ZhQmDgT1QAXxZ0UxciwJBBVdsImhyqqqNrHx&#10;iMkmNh7xZ599BpsYFJP+/v7PPvvMOMVkE2unWJ4GAAAAgAoBmzhj8TcjfVTHgaAeqCDmLGxiCAor&#10;2MRQZQWbGICCAJsYAAAAALCJc5F5OdKHYBNDmagI/qzfJtYhEFRfwSaGKivYxAAUBNjEAAAAAIBN&#10;nIv4+5H/KAT1TC5/NjO5PGJXOATVV7CJocoKNjEABQE2MQAAAABgE+cl8ZbkOQRBPZNwYwviz4pi&#10;5FgSCCqKYBNDlRVsYgAKAmxiAAAAANTDJi6iUyzekjyHIKiX0p5s7uZscUoCQUURbGKosoJNDEBB&#10;gE0MAAAAgNrYxIVzisVbkv8oBGWlIvizsIkhSAo2MVRZwSYGoCDAJgYAAABAnWxij1McMlqaEm9J&#10;gREgKCvl7s/CI4YgKdjEUGUFmxiAggCbGAAAAAA1s4ldFnCYOGlKvyXpOK6YENR7CZe2OL5tEcoA&#10;QTkINjFUWcEmBqAgwCYGAAAAQP1sYpJwY/1Heyt6S9Lh/CgEZS5hDcMmhqA8BZsYqqxgEwNQEGAT&#10;AwAAAKCuNrERubHWwOxEL0o6HDYxVABpmzhflzb3AkBQDoJNDFVWsIkBKAiwiQEAAABQaZvYmK36&#10;kCeONGozkHlX8hzyK2p8CAot7RHDpYWgrAWbGKqsYBPnTvuhVcuXsuqhtoxkZ/7UgWkZWiimB5Yv&#10;j1jG6YHwLVApYBMDAAAAADZxFMU7K1jijclzyCp/ahCUTNojNk6xDslLuRcAgnor2MRQZQWbOHeU&#10;19t1VkNZq+rUXBC2rsfl9RxihItVQWATAwAAAKAGNrEOt0YLoxinhJJ4Y/If1YoaH4IiSnvEVukT&#10;M1MRygBBPRRsYqiygk2cOzavt7vCWAZqbKdmD2zilIBNfPHixdHR0ampKRlaElqtVqfTkaFRaLVa&#10;o6OjrVZLHkjM1NTU6OioDA1Bp9MR5el0Os1mc7TLzMwMP5QW7falGcDanrOzs+Pj41SA8fHx2dlZ&#10;GSMPkl/92NeodPS6pu0u5mOWs0rvhnCK9Lr9QXIqbRNHlfRbbQofM4LEG5OO4Ippja8jQFBK0tZw&#10;oZxiHQhBFRFsYqiygk2cO3avd35J8WLoko0plgYvfKIoA9PCZWVRugemTUrzoYvpLikBy84kRQmZ&#10;I5fCaeWzSUN85J6vPuTIqNY28X333be2yyuvvFJPm3hwcHBiYkKGloTBwcGxsTEZGoXZ2dnBwUG/&#10;79lqtcbGxgYXGBkZCdNiExMTg4ODMjQEdCK3vUZHR4eGhppdemETT05ODg4Okj09ODg4OTnJj05N&#10;TQ0ODjYajWazOTExMTIyMjg4mNwETO7uJb/6sa8RuX7WRpiYmBgaGhocHBwaGhofHzdGdrvd7p3L&#10;H0hgTenfADTWOmqoi5qPWc4qYYZw7gS2P/0LzdjYmGhwCgy0mDudjrxy7NpNTEwkHCl1ADYxk3Fa&#10;dUhvJd6YdARPZB1fR4CglKR94eLYxEUWGgdKKtjEUGUFmzh37DbxfOgls3Tp0mL+afHUeRN20bl1&#10;2sQm0iV/1pYDy5m71XQGc4d5HG7rLv245JMumiUjmV596O/vf6TLo48+Ojc3VzSbeHx8PImJFpIs&#10;DZ3U0a5KVAI9plarNTQ01Gg0JhYY6yLjKcIYQ1ZmZmbGxsaMvUjWrbhG6faNVqs1Pj5uli2LlBtd&#10;eMjIyIgIicHIyEig+eUn+dWPcY06nc74+DgZwXrgUIK04Jr8Yl5HOjHhCuh4BNbUdG8D/XtASF97&#10;YmKi2Wyaj9bG6RGBQ9jP5ORkwl4UhsD2v3jxYrPZFN1jdnZ2qEvgudQI4+Pj/AqaNmm321lekZIy&#10;bxOf6sxLeqY1FNms1kCtwAgRJN6YdARPZB1fR4CglKR9YS0dTaeTpYpQgII0BVRiwSaGKivYxLlj&#10;t4mXLMNd6pounnDpryWmrcWLZTbxYkbq06IDzLMz5y8xdZcUOqZN7MpIHqgPRd50gl7sY3sf4am5&#10;fRDoMTWbzcHBQf6F+pCEMYbCoEuYWd8gBgcHuQNIDu/IyAgPiQqtUM6sCi6iXqN2uz0yMjI0NDQz&#10;M6MHTqfToRXEJkRUM0e3LmpN6R8nwvxziJUsq6kHSCToX4BkaNoEtr/uG7TGf7yL/9wwjZDjP1GU&#10;BY9NfLwrHV5dkc3qChcKjBBH9Makw3UcrsAIEJSetC8cKJ1IZipUGfItBlRuwSaGKivYxLljt4mN&#10;K7vUzu1ifNRupFViG2OfTezybxc/Ldkb4hLGJl7MhpvG8WxiZ0YyvfpgtYlPnDixdevWB7ps2LBh&#10;9+7d/JSpqSmygehb56Ojo/TiPTo6OtuFviBsvl3OQ/SatampKXN0fHzceJGzs7Ojo6O0v4FJTX9D&#10;n77GzrcImJycpPg6O1fJhTfRbrfNNrg6EbPWdXR0dGxsbHZ2lrYO4BF4CrxSZp+BTqdjymDNQiCK&#10;NDExYcwOfnrIxGnlLB2dnJwMtFfoQsjQpZg2GR0dbTabVGVjDJmLopcAU7dpt9tUJLqUfBtTStn0&#10;hGazqfuGSY1XjSrO+4yrA4gTxSXTPYRMK91ivDPrZheI9cj62o2NjVHJeYjINMbV5713ZmYm0LwT&#10;0A4A7Xabuo2wF8k7FoUUJvvY2BjfnEFDW4vwELE7B13HTqczMTHhapnkNSU3XLiKfItqPgx1sXXj&#10;eLpHs9mcnJw0o8DaCXnWor5mCHu6ijidBhrlSBuq0CHTyJ7setTT9D9HTXYJPwX5/zXLup8M4Hhs&#10;4vrJOK2eQ9Y4+mh8adtXRxAKjABBPZa2hgvlFOvALFWQdoDKLdjEUGUFmzh37DbxEt820CZ227Rx&#10;bGJdGlXMdGxia0YyvfqgbeJ9+/bdeeedP/nJT7Zu3fr4448/8MADd9xxB7cA6G2fvk7ONx8YHBw0&#10;G8hOTEw0Gg2yh0wIverzpGj52NjYGH1fm75cTM4LOUH8S8SdToc+mtPNcjOyNjqdDn1JnE4xp5vI&#10;npILE9DsQktl5kdpdSRtzktlFhZGu93mWzQ0Go2hoSFuf1NDmSyoobTJYqAVmiZBsSaOFy9M4mIH&#10;iUajQY2mXTYDNbLHXqGmpjYZHx8fGRmh4lGDj46O8uYSVo7pJCMjI+Pj41RU7ijxSzkxMTHVRfQN&#10;iklVGxoaMlWjS2Oq5uoAZuthfsm4nc0bmTq53u+CTC7e94TXyaHOzCPwa8eHA/VGUzDdepGuPtWU&#10;LE7T7IEGnBWrTUwtLKxVshHNx8Bl1CK+Xigapl8lrCllIbabICNSpGmOimKLxvF3D6oLdUsTQexq&#10;QkOV9wTTINQ+9A8PPIIpv+kbdHRsbIxKThuD8EOmDQOzS72neVboh7GJA21oqlTCbV6qDWxiJm62&#10;6qOeCNKoTSJt++oIQoERIGhBPfIrtS9cHJsYgqog2MRQZQWbOHdsNjHzUJdu9rAQQgcv/TX/vyX+&#10;61KbNpJNrLO7RNo2sTMjmV590Dbx/ffff+edd548edJsOrFhwwZuwdDbeKPR0Csu+c+OkRHGzYVO&#10;p6Pf0rmjJJYi6lWueh0idxaoYDw++ZvGvPCUnBs6wuTiG8iSYyuWr1I1TQjZiCYRssKNW02VajQa&#10;JoK1WTi6HTjaKPQnLtZIUgRP+tx/p5W/4ihlKux7ghqcf21f7zJMrWd1G81H3QI6RLe8rpq1A+hr&#10;Sidyk86UUJef0J4pOX2utY0Un7uQ+trRcOA10rlHuvo0JP29Nzy6yvrCEeQnmo+6FoKQNrGnXyWs&#10;qXW7Cd1PyAk104vHJtZtJboH2aDiWxGih/N5iSoYeOlNs1uvi8F6OWJkl7Cnef5lJbxNTJ2t0Wjo&#10;9dR0BwlMp85csomlH1pPCb/VH8EVnlTa9tURhAIjQFBXvbNutS+spaPpdLJU7gWAoAiCTQxVVrCJ&#10;c0faxF3Tl4d0t2cwn7m9utQw1n/SqZFsYp3dAIV7bWJZ3MWP0iZeesiWUa1t4h91Wbt27blz595/&#10;//3bb7/9l7/8Jd+b+LXXXuMeAb2N69Wvwhewrg6jRXM8hCPMFG0FknFmzDXxJWKd3cWLF7mz4ym5&#10;dkkM3KEQBSC49aBXiRr7kv7WhlGgCULVpG/Zy2NBbpRInDxrUTxtr2voh91ozWaj0eBtSMskrWWz&#10;piz6iV41qV0t3RN0iLXlhddm7QDWaypO5K1K6yLFamLdCFRC1xJs3TL62llrJEIiXX2yNUVN/X3P&#10;gzU7agceYs1C14sT0ib29KuENbVuN2HtJ9xN9tjEgd1Dl83avBxeX2tkaiXqqP4vBOhzNYHZJexp&#10;1jQN/nOJVqtFa7H5Cmgx2KlNrJMVgE28VNJvVRFcG1PoE+NL2746glCYOFDtZfVtU5ROP1A6kcxU&#10;hDJAUATBJoYqK9jEuUO2sNqh1xmHWahLrFtmCZt9fwemWRSnMWz7pLJz28SmdJcOL/m4NGER05pR&#10;rW3iR7r87ne/O3fu3Isvvnj77bc/9thj3Cb+4osvuBtCb9p6maReUqrtHv22PzMzY3bdpSWrHpuY&#10;TDpTEmG+aJ9aWLSeknN7ot1uT05Oml1EyRulQ1Z/inuaVGaz0adOgSII80I3i4CyoC0IhEGpW8yT&#10;uNWLsbazFdqN1GwnQoGewlsbXNvEeiVyDJs4TNWs5bFeU+Hi8ZTN1ha8nakR+EUXnVkgKui6djoF&#10;3Xrhr761prokIbE2uDU1PgYJ61A1UAPykDDXkaeZpKYUTVicJtxsh03wTEWxeeMEdg+x4NravK1W&#10;y+zFLLK2XnreaLSjtNlZRTed7qhRs0vY0/SI5ngmGQ90FjeFrQUDBtjEStxv9Ry1BqYgemnS4Vrm&#10;DUsfglMMKWXm0uqMPNKnZ6Z8c4egaIJNDFVWsIkBKAhi0wmPTSwsGJmQzWsgf0GE8HPJuRgfH6cf&#10;UqMlb36bmFvD9M1ic8jqPWnzQkTQXpvZundmZmZ2dpZvqWl1GXiyVGaz0SeHRxAphDFB6FfsyHHm&#10;vmpgi6VoExvowpHZ5Cm8tcE9RqdBnKhL6ArxV81aHus1FamJlI3pJnxAecknJlytqkuia6Tz9bee&#10;NQXd/z29NxLWBrempucB61A16PhhrqOeo2LU1LrdBEGnm+2wDWE2nQjsHq4qmxRobqSJhX4pVPu2&#10;wtrW/YF+lY42f+Amr76OYbJLt6dZ0zR4JhkPehdsa8GAYXFvYuxQvERktrrC/YcSybw36UNa/pj6&#10;XQyqsfwWrTUwnnRGHunTIQiyCDYxVFnBJs6XxcW0DuQJoLoIm/jgwYPaJj516hT3EVxv+9pr0N4H&#10;f9unL3Hz70ELZ8RqHNC2CVNTU9oZse7wy3cWDlNy+hkovgCNl1lvGCq+aB+476q1UuFNENr8wbXQ&#10;NTBxa/HEltBh4Kd4tvu0NrjH6DSIE3W9dEiYqlnLo70kfaJOmRrWLJL1NIIVKglfGK5rZM3X03rW&#10;FCL13kiI0UpY+5JeMK5DOHreCHMdecvErql1uwnCmibHYxMHdg9dZd68tP2IMK+1b2u1enWB2+02&#10;9QrT/cS5IbNLt6dRmq5tMcLPkBw9tKnn6C+UAKJrE59a4hTDLJ4XOa2ucOuhdJxi/uqkj1oj63AR&#10;AYK6clm0rvB40l6wX/oUnWaWyr0AEGQRbGKosoJNDEBB0D9hd08XbhM//fTTgR6N9hqs3od/xRmF&#10;+G0vsnLGxsbGx8fF17T1j4YJ6zBMyYUNR79bZc6iBMW2qny5MbnVerNdg7VSUU0QUWB/i4nEaWtd&#10;HoHaTbezB+5yit8J1NFEoMfoNMSwia1VI2fK33XFbwwS9GOJfD8TfyHFr5kFou1Ua410vp7Ws6ag&#10;/5FA9F7aQsR87HQ6IU00qzVJ44VnQTXlLWM19Dl6BwbRRa3XkbdMmJpqKFm93QRh7Sccj00c2D30&#10;VMmbVzc1hQjfVk+2Yq8Pg+gq1sR1SHibOEb7i1/JE0SdIQkxisP49TVHriaGTRwg48DqQyKCiSat&#10;25Dy+78mjj+afh2DoKWy+rYJpdOMJJ1gZipCGSDIItjEUGUFmxiAgqBt4u3bt99+++0bNmzYtWvX&#10;7t27n3766Z/85CfcgLB6NNprsHof2koYGxtrd5mcnCQfwSTCI3BLgjyXRqMhbIh2u01GIW0WMTMz&#10;02g0uE0QpuTkI5BVNDs7K3YWNlWYnJykUo2Pj4sI5IuNjo5SMWgzDeMQBTosmtnZ2WazOTs7SxYe&#10;WZ/GzIpkFJpGGB8fp7JNTExQ+T028fj4eLPZNNWhApgr2+l0qJ1piTdFIAfZ2uAeo9MQaBNb+4ap&#10;WqvL5OSkqJq1PMZNNt+vNx9NBPOR2q3T6bRaLfHvAbQQ1SQyMzPjsRT1bwnqOlobx9N61hTE1Te9&#10;lwpJPhqPQGNQ7H9tRZuJBDUyZTEzM6O9e73GU6C7KO2T4L+OomUCayqgK0JX0LU1BHUMUzDe1fV0&#10;JxrH3z30VCmal3bCabVanU7HzGzCt+XpUxOZ0ye7UEVarRZNa+bfA0zilH7I7BL2NE2j0dC/QUpY&#10;Z0iqo5lazeZFJkfdP63fOAEG2MRpSxi1OiRN0RuWDhcRIMgt7dL2yCTVuXikT89M+eYOQXbBJoYq&#10;K9jEABQEbRNfuHBh+/bta9asuWOBzZs3618BWpJKF/1Orr0Pq2VJjIyMkPXGE+ERTCCtO7N+d5gc&#10;EHPK6OgoN7zClLzVatHqYIL2HhW58yzIQhXJkrFi4gwNDRlXN4zDIqBm4alZHczwiVOBidHRUTLI&#10;PLYdj08FaDabvEuYr7GbCL22iV19Q1RNfPndWh7C2OW6hXkheTXJRzNxOp2O2fiV8BtSI13MR2sd&#10;deN4Ws+agrj6oveS+88jJLeJ9VUQqZFjyEMEoiUphcDrKFomsKYCqo4VMSOZfkJ9wMxCfpvY3z30&#10;VCmalwx3OpHmk/HxceHbimHI/xFiampKFJsvmuaJUyOHyS5hT9NQt7Hu+KEnMbPGXPwroKHRaIgt&#10;LKgXufa1AHabWPqekEtkxVoDjXRImqI3LB0uIkCQW9qitUqfGFU6TY/06RBUa8Emhior2MQAFASr&#10;TXzhwoXPP//8rbfe2r17N/VteVqqzM7OasPX0Ol0aP2mPOAmxikCsX5Zw7OwmlYmEU/VIkGphfHv&#10;QhK1bIEFoDbxREgd14U2VbP6WR5oQaUMXQpl6mk6WswoQxWBi2p7h6vd6CoHtkAYXK1E/yZhNZcF&#10;rhQi4alpElqtVuxkQ3YPK2H6p2fuomK7mlQfCpOdn0jtH75vELT7kAj01JG++RGyMPXEZRMfX5Cy&#10;QSEj48ZaA80had2mKHrD0uEiQqAiRYYqJ+3SWqVPjCSdoF/6FJ1mlsq9AFCtBZsYqqxgEwNQEDw2&#10;sdmbuNc2cdnx7AEK8oUc/IRWV+/gv69YE2DVAQ/NZjNk96DvlLgMcU1UD7qexLCJXeH1k3FjrYHm&#10;kLRuUxS9YelwEcGvSJGhSkt7tem6tDrNSNIJZqYilAGqtWATQ5UVbGIACgJs4qhMTk7OzMyQkdHp&#10;dMQeoCBHZmZmpqamzEJC+qJ9kX1Y2iOlsC526tCuCK7fiAOg0+mMjY15fuvPQOuUZaibiYkJvfQY&#10;CKRNzAxi2MFBMgarNZAfku5tWqI3LB0uIvgVKTJUaWlnNmOjVueYcQE8yjd3qO6CTQxVVrCJASgI&#10;sImjIjYYpe2Jwyx/A72GtnHg1MqEBQCAJBib+PgpGMRRZQxWayA/JN3btERvWDpcRPArUmSo0tK2&#10;bKB0Ikmk0+9pdhBUGsEmhior2MQAFATYxDGg3T8J6yaYIC9ojSEBgxgAAMKzYBOfgk0cXcZgtQYG&#10;HkpB9Ialw0UEvyJFhqou7cwGSicSWzpxLR1Np5Olci8AVAvBJoYqK9jEABQE2MQAAAAA6NrEp7o2&#10;8Sl4xBFlDFZrYMijiURvWDpcx/EofEyortJebe9cWp1+oHQimakIZYBqIdjEUGUFmxiAggCbGAAA&#10;AABLbGLmFCtLFAop6dIuyH+0t9IvZVwho0E1lnZmczRqde4ZF0Ao39yhugg2MVRZwSYGoCDAJgYA&#10;AACAsYkXneKFj/OSHigUUtKo7coVnoX0e5lRmDhQvaVt2UDpRNKSzqun2UFQIQSbGKqsYBMDUBBg&#10;EwMAAACA28QWdU1PLDGOJWnUOgKzk341IwVGgCBly4aRTiQV6YxMdjokRxWhDFB1BJsYqqxgE2fM&#10;PgBswCYGAAAAQIBNvOB4evYstgZCCxJGrQ7JVPrVjBQYAYIc0l5tNi6tzssqfWJmKkIZoEoJNjFU&#10;WcEmBqAgwCYGAAAAgN8m5gaxtoNd4dCChFGrQzKVfjUjhYkDQQ5pczZfh7QIZSC5CuAKhyCfYBND&#10;lRVsYgAKAmxiAAAAALzwwgtLNiPuiv+WnTaCxSEdAVqQMGp1SKbSr2akkNEgyCuXTWwN7Kkyzi68&#10;8moKHQ6VT7CJocoKNjEABcFqE+/atUvYxJOTk6NdJiYmZBI50Wq1Op2ODAWgEoyOjk5NTcnQzClI&#10;MUKSb2mnpqZGR0dlaDg6nU6r1ZKh9aDVao2OjqZe/R4lW23IJhZOsccm1gaxVcowraeEA6tDMpV+&#10;NSPpmJ7IUHkkTMns7UJdgMyKIbLLvgBWZdwUmWUEZSHYxFBlBZsYgIKgbeJdu3bdfvvtTz/9tLGJ&#10;H3/88cHBwfHx8YkuMomcGBwcHBsbk6Gp0mw2R0dHZ2Zm5IG8DSlBq9UaGxsbXGBkZKQ4lwnEY3Bw&#10;MJeL2Ol0xsbGTN/OqxjxyLe0ExMTg4ODMjQcdG72nman0xkfHx8aGqKpo9FojI+PZ/zPb7Ozs4OD&#10;g7Ozs/JAMnqUbLUxNrExiy/9bbN9tR1slXJLayvhveqQTKVfzUg6picyVB5pUzJju1DnnmUZdL4Z&#10;F0Ar45JklhGUhWATQ5UVbGIACoK2iQ8ePHj//ffv27fP2MQ/+clPxCq52dnZZrPJQ2IzPj4ezxzh&#10;Zpaf2FmMjo4ODg4ODQ1p3ySqIZViiwlardbQ0FCj0SATf2JiYqyLjAdKRdQOlhbNZpN3+N4VI/ao&#10;9NC70oYhiU08MzMzNjam55me0ul0RkZGhoaGms0mTR3j4+ONRsNE6N2sxemRn9ujZKuNsIkXpcxf&#10;q8gPtQZCynu1BmYn/WpG0jE9kaHySJuS2duFuRdAKN8CZNwa2eQCZSTYxFBlVSWb2HjE3CYWHvGn&#10;n34KmxgUk/7+/k8//VTvO8E3nbjjjjsef/xxftb4+Hjsr1dz2u12r9/kk2QxOjo6MjJiXbYc1ZBK&#10;q8U0zWZzcHCw3W7LA6DMRO1gqUCDhefbo2IkGZUeelTakCSxiXNhZmZmcHDQ849tvZu1OD3yc3uU&#10;bLVx2sQhzGJuiVoDIZukIZuZ9KsZScf0RIZKIu1IZuZOuuTKN8ciZawiXAWorIJNDFVWsIkBKAj9&#10;/f3vvvvuI488snbt2o0bN547d+7VV181q4lfe+21rVu33nHHHWvWrKG9iTudzsTExFAXCjEuw+zs&#10;LNkKo6OjY2Nj/P2ctonsdDqzs7NjY2Ojo6OzXWi57sjICJ21WKwQiG0fpqamKOXR0dHx8XHaKSJ5&#10;FqOjo+TDCrtBG1KtVstUf3x83Pi2nhYzqwgpfGJiIsZyQqqgDGV0Oh2ztbTOpdlsTk5Otttta+H1&#10;6c1mM9IiULr0AtMCeu+OqBu8ttttnQgtNh8fH6e/eRXC9Mxmsyn+YUD7Zc1m06Qvup8oTGALUwlp&#10;hxNq4U6nozuYJwszoBL2Jf1PDqIYdHXCd+Coo7Ldbpt2EK00NTVF+yFMTExQBHEpdWkvXrzIu67u&#10;JNbixUbYxLR9B18j7K8db4eQfcbVq0NCBbae6Jm1wszzVB1xIo9mUpicnNR+bpgs+IANmSwIxGIT&#10;dzryo0PCALUGQg5JWzYD6Vczko7piQwVUtoIjiSdYGbKtxjFaQcIChBsYqiygk0ckrVr71ux4vKQ&#10;Wrv2Pnk+AEH09/ffd999/+2//beNGzf+4he/OHfu3Isvvnj77bfTr9g9++yzjz/++B133PHAAw/Q&#10;t5Lb7fbExESjC4WY9/BGo0G74lIE/opOb+zkSpDl0Wq1yPeJvesxt4QoZZPOyMgIfVc6YRbkOHQ6&#10;Haovt8C0fUY7e5rqDw0NkZ3qaTEqG/lr9GX/kZGRqO7e5OTk4ODg5OSkPLDA1NTU0NAQtYDJ0Ryl&#10;FdNDQ0NjY2MmAv/i+ejoqPlaerPZbDQakdw0qr6B/EHP1rcxlmSOjIzwApNhxNuEf7OeCmCqYO2Z&#10;1KTGlaOlr/wsKrmxicld5S3Mv6of2MLiu/9mDTtvGX8WVHhzlamO3MUOyUgXHsKLQW3Fk/V34Kij&#10;st1u8+1TaBCZq2CuEU0ylJ3H1KZWFY3GC+8qXmxE16UrYv5NJUzt+Ln+PuPv1SGhYaK/KuGftQLn&#10;+dHR0UajQQWjCNwpFpvkUGrCzw3MQgzYkMmCQDw2sevn7GATpyTpzGYg/XYGm7j80rZvDOlks1G+&#10;ZShII0BQsGATQ5UVbOKQrF17X1/fNdMh6Ou7BjYxiEF/f//o6OixY8fMphPcJqaOrTedIP+Uh5Av&#10;w//WBpN+aU+y4Iunby0PkSQLkywlIow5bkjRmjtz1DjLJkSX0PgdJoRcm6junrHD+MI6EYF/JMPR&#10;fCSDibvMZJKapLSTGxtqKG5L6cRj2MRUYL7GmepIFddLJvmlsfZMuhDG25qcnCQD1FwaOosi6OtI&#10;pp5xAANbWC9Xpx8kFMPHkwVVgbcApWA+hkR0cn6ByIbjnVOXSnRg3ecN1lFJvipfe8tTo+vIOw9l&#10;xwvAP+rrTs3OV7K7ihcP3nXpd+H4FQlTOx7Z32d07cSEExJjQOs1v64mCpzn+b+o0UzIEyF3W0QQ&#10;dQnMQneeMMmCQCw28YL8NrEwPV3hkFvSmc1G+gVNx7FGg4oq7fnGkE42GxWnAPkWw6PCFgzKVLCJ&#10;ocoKNnFI1q69b/XqG86FYPXqG2ATgxj09/e/8cYbfG/i2DaxgK9a1esQeXi8N3nuHYyNjQ0NDVnT&#10;SZIFryb5blbzlLb4FEv5hK2jW4xbmYZ47h5tWUCLK12Oj0EYTHrPCmH/kUOayt7HdJk8i7K1XxYG&#10;MpK4v8nNaL1ClrIgC8/VM0UKY2Nj1MIUQilQRfR1pDSNxxfYwrTy0RMhMAuxQlxf5TBo29dcIO0R&#10;W0slOnCkUakvorFW6W9rjUTFefn1dafLyke0q3jxMF1Xe8Qha8cP+fuMrh3v1ZGYnJwkR3VoaEhs&#10;G6JnLY2e50UX4nUhc1y0g/XKcnQWoivGSxZo4tnExuvUh+AUh5Z0ZjOTeEHTEXQcqKjShm8S6fTr&#10;oMK2AK4OtCjYxFBlBZs4JLCJQa/RP2EX2yZutVpm21CyBsS7vbYvtVsUHu5HtFotWlE7MjIyNTWl&#10;DbV4WfBq0kpYY8341y1qI0+3mHaCkng9VMKpqSlyfLhjQuFm106xyI5CFlNRXs/MzAwZ0GNjY1G/&#10;1c4h31ykoE2lGDaxsfzob+Hak/9luqVoAVfPJKfPGHxTU1MUky4N7QlAMU1XN4gtIwJbWJu8omUC&#10;s9DGmbVP+rGOFOpLtEctDw/TgSONSgqhlacG6ng8ZfHPFR6b2Nqq3Jn1FC8eVEL6r9gEJmTtTPww&#10;fcbTq2MwMzNDF5S7z5TyknjR53neT6w+su4MUbMITFZsfcOjAY7LJiaP2GoTG6NTG8RWKXsUIkln&#10;NkvxFzR9FDZxUaWN3Z5KF6CqErUuSDvU+YpAUrCJocoKNnFIYBODkGzdunX58uUHDhyQB4JIyyYm&#10;E5B2KaVf09Lv9trCcIWHQfsC9LtJZKAYpzVJFqKa5D9SpiFtYu70hbeJ45XWQCs6yVCjL1/THqbk&#10;ddLXzLlNLAqmPRf6sSzyoWLsnmy2LBDL/awXMZ5NzK1h4/ASfM9oDrWPq3vQZtO0g7ZZM2uqoD1c&#10;mTrbyzWwha2GZqQsXM2o6+XB2hT0BX8qgF4Mq6+UzjfkqDQzhqzk0lFm4hMxbGKRiLV48aAS0j8m&#10;8X2HY9QuTJ/x9OrYBO7LEWOej2oTx8giMFn628CjAY7LJian+NLfNttX28EeKYcUKrpNDKe4eNKm&#10;YQbSxaiqdN1zb4TilATKX7CJocoKNnFIYBOD8PzgBz+I4RSnYhPTikvxU0iB7/ae8DBoX4CYnZ0l&#10;Y9R8jJ2FdknI8hCbopKTKLIg49LjFZJdy0P0xsHx4FlTgtz/EkaeLpjVcyGoptbfvPJD35HX/rLO&#10;KHYLNBqN8fFxWvQtNqDQdqHB1T3oa+yTk5NjY2NmfeX4+PjIyIg4JXCfkMAW1iUU+7EGZqGbUdu1&#10;gVCpxDJYc7npuvDF4JE6cOCo1BsNC6LaxGJLXGJkZEQH6uLFw6ykpl+r48tyo9YuRp9JBdHxRDHi&#10;zfPcJra2A5+v4mURmCwIiccmXpSyfeNJ+aS1kjBhrYHZib+g6aM6DlQAadMwA+liVF66EfJqh4IU&#10;AyqEYBNDlRVs4pD0ziZuP7Rq+VJWPRRyFdL8qQPTMrSYTA8sX55bYeM01MJ1iXreJWI4xanYxNpY&#10;pBD/u70nPAzaFzBwzyVJFtqsIQPIrO40gfpb/2IfXp0UWa7829P6557iYewq6/JJColnE1vjB8LL&#10;I9DtRmuWeUhIaG8EalW+plL82pvA0z1oS+KhoSHjnFLiYrWyvo4C3WKihckF5h46pWkiBGahr1cM&#10;m1hYhAQPEYtkdan8HThwVPp/hC2qTayvu9VMNFjTjwRPgTxK/s8VkWoX2Gd07VJB/FOBKIaeGcLM&#10;82IKEga6qQudFS+LwGRBSELZxOmZxco8rY+ECWsNzE78BU0fdcWE8pN2DLOULk+FpaufVwsUoQxQ&#10;UQSbGKqsYBOHpLc28RIrsmuohnIn1am5MD0Q3tjOiegNNX8Gq1WsOkZ1iuPZxGRszczMtLvQW3qj&#10;0Wi1Wp1OZ2ZmhpbmBb7bk3EzNjbWbrf1UT/cTaAdFciIpNyNZZAkC23WmO9ECy+DFlGab0mbjyaC&#10;bjHju9FeELOzs8LADcn4+Hiz2ZyZmeFZm2JTaemXqVqtlvmlu/A2MW1J3G63aY9jvfmAH0ptbGyM&#10;ikeYFqAqT05OUji1Ujy3jsx6/XNw5OzTL/tRLlNTU6Z2rp5pfGduxpGRqlc70nU0V39mZoZ734Et&#10;TB9pnTIVj7xy3n/8WWj3M4ZNbP0xPZ6yXiTr78BRRyVZq6Ojo6YzT05OGhvaauN6bGJTWkrNTErG&#10;jvcUj/Ly+PJWRAnF+utItQvsM/5eHZLJycnx8XGTwuTkJG1CbZpIz1ox5nlhE1NNx8fHKdOJiQkx&#10;I8XIIkyyIAwBNnGnIz8mkzJPayLpvQYd7bn4C5o+6okMZS5tWeYuXcgqSdfX1FoH5tUmeeUL5SbY&#10;xFBlBZs4JBnaxAsrWWWgxnZq9sSyULMlekOJM+LWMZJTHM8mbrfb5GQZ58L80Bntzkk2VuC7vXm9&#10;j2EOCpvYJEJejN5mIUYW2qwx4VZjjreAOKpbjGxHWvJGNBqNGL8RJ+pOWy4Yo6fT6RjvlYw5cujC&#10;28T0M18G2tiBx/fDG99gEm+1WtSYxPj4OLlpMpVwUFG1uydy0RattWdSSYRtSumILMR1FN5lYAvT&#10;ylzTecgjGxkZ4RH8WVh7o6teHqgv8esrUqY2MQ61vwPHGJVkC5pwmkl4fBOT8LeDuO6iAJ7iUaUi&#10;9XNrCclGN8mGr12YPuPp1SHhvY4g495E0LNWjHlef6GBt/zo6Cj9Aw//14KoWRD+ZEEYYBNnImm8&#10;dhUYobcyL2j6kCsmlLm0HVkQ6aJWSbq+gdKJ9FR55QvlJtjEUGUFmzgk2drEtKR4MXTJxhRLgxc+&#10;UZSBaeFosijdA9MmpfnQxXSXlIBlZ5KihMyRS+G08lmkYTtdGq2LJ1KZWP620+25y4QWAnlzdRN2&#10;n86jLgSL1rbWMTzkFG/dulUeUGib+Pz58xcuXKDOzLu3PLPrU4idBHRIGDqdzuzsbFRTRkPryKzp&#10;pJVFIP4WcB3lC2zjQasyrYknrz6d3jvDhQofu3ghoVq4migVEraSq3twEmbhh5y1qG6jvwPHGJXU&#10;H1wJRsWVC2EtHu03wkNSpBe1C+w2HgJHt+6WOiQG/kaInYU/WeAnwCbWrnE4kfvpCq+lpPfK5D/a&#10;Q4XxiMPYxGHiQLGk7ciCSBe18tKN4G+TwAgJ1Ys0oeIKNjFUWcEmDgm3iS9cuCAPJ4B7vUtDL9mW&#10;XdfSxOCfFk+dtzIXnVunTWwiXXJCbTmwnLlbTWcwd5jHERlaTl8SS54uLGbL6Y7ceezph6yVeWjB&#10;JracPn9gYCEz3czsqsRdTXzx4sX/XxcZaiOJTQwAqBi01YbLVK0DtLWIxzYFoKpEsImV5+sSt0c9&#10;h+onab8uyHMoI9Gbmg7nRz0KEweKLu0zFk26zEWQLmcqRdVpagXG1MlCUCjBJoYqK9jEIRE28Z1P&#10;vfm//v120m9eeY/H7HvwJXOIh7sQhuQCxphUDuXiCZf+WuK6WlxbZhMvZqQ+LZqoPDtz/hL/dkmh&#10;l5zhOp0fkDVymMkhcre03dJ6XcJxuoBnnpJNHN4jhk0MAODQLiV64476QKtrZSgANSCsTawMX4+E&#10;Peo5VEtJE9YRmJ34y5o+GsYCDh8TCidtL5ZCuiLZS5cqreLpBONJp5yidHa9zhHKSLCJocoKNnFI&#10;hE184/ir/5/vPXPj+Ks3jr+64+CS1V53PvXmjeOvfu2+Xcuu+w0Pd2E3LY2xabE9jWfZjbRKbGPs&#10;s4nZAccnWtu7FIsjy31XnpLzdBZLVXiJl6zw5j7/15KtICzN5Tl94ZMhVZs4kkcMmxgAAAAA2dvE&#10;+mj9JE1YR2B24i9r+qiOoxU+JhRC2uYrkXR1spQuT7pl02nGkE7WJK4Do0pnl0qyUP6CTQxVVrCJ&#10;Q6JtYlosvGnHEa0dBzubdhxJZBMv8W0DbWJuYSa3iXVpVDF9NrH1dBZLxVlqE1tPd+cuvGJ7Cq7T&#10;u7Y0L3x6NnFUjxg2MQAAAAB6ZBNzL1gfEhFqKWHCWgOzE39Z00d1HI/Cx4Tc0jZfiaSrk7F0kXpR&#10;PJ1yutI5hle6qUFFEWxiqLKCTRwSl0287LrfaN04/moym5iZncISXXLCpb+6NqnV7FySkjpg+6Sz&#10;u4TLadXuqvV0FkvFWSyjOrSAO3cRZDnkPt0RrM+IahPH8IhhEwMAAAAgpk1sd41PLUgfskuZp7WS&#10;cWB1SNbiL2v6qCumVWHiQF5pj6+M0vXKXrpUgdKJuKTPTVc6R6jugk0MVVawiUPisYm/seGNO7d1&#10;jP7sB9OJbOL5z0tWxHaXvJrP3MxcPLV7kvqTTo1kE+vsLv3Gm9tSXbqA13E6z6FbQpP5kjK6Tnfk&#10;Pj2wELgYYUkK7CfsLKfLtvRuOsE/etm6dWsMjxg2MQAAAADC2sTc3rUGzsvYxPqQXco5hfIxi/nL&#10;mj7qiawVGAFyS3uFlZGubJbS5fFIn26VPjFd6RwTSmfR6xyhlAWbGKqsYBOHxGMT//Obn/2zH0wb&#10;/U83Ph3ZJl6CxY7kcZi5u8TLZHYr/dn9xKI4jWHbJ5Wdw2ld+GDydpwucmAVWlJG1+mO3FkyLHGe&#10;AgU7TucJrHqoLZdF8wsh69gLYBMDAAAAIJRNbEzhJSHcDuYecSibWNmjkJF0Znst/rKmj3oiQ+lJ&#10;23ZVkq5vxtJFckmf65I+N13pHJPsX6zT19JnQQUSbGKosoJNHBKXTUy/YidEOxSHtIlBxB0dKgts&#10;YgAAAACEtYm1pDUMjziehA+rQ7IQf1/TR10xofSkPbsqSddX112HpytdKpf0ueGlU+uddO5+6RQS&#10;JghlKtjEUGUFmzgka9fe19d3zXSX995778bxV//l//s/yA4+dPIMj/mbV97btOPIDx79A2ziUETZ&#10;zyEeZmmxQMbLG9jEAAAAAIhpE0trOIJHDJt4qYQPq0MylXlr04dEBCg9acOuLNJ1iaR0UwspXYtI&#10;0gmmmHgk6dwjSSeYSrIJVZBiFFGwiaHKCjZxSNauvW/FistJ27Ztu3H8VfODdZt2HOEx/9e/324O&#10;8XBg4NtK9NojLhGwiQEAAAAQxyaet3q1QRzWI4ZNzCRNWEdgduIvbvoobOK0pU26EklXJ6p6kWYY&#10;6XwjSSeYVsqRpHOPKp2mlj6rd8ox6xIINjFUWcEmBqAgwCYGAAAAQCyb2CVpB7uk3NLaSpqwuYu/&#10;uOmjOg6UQNqSK5F0dWKoR8mGkc46vHRqqSQbQ7oAVAYd6JJOU0uf1QvllW9pBJsYqqxgEwNQEGAT&#10;AwAAACA9m1h6wR4pt7TOkiZsvuIvbvqojqMVGAFakPbFSiRdnRjyJ6uPumLGkE4wklJPsEfS5dTS&#10;Z8VIJBXllW85BJsYqqxgEwNQEMgm3rFjR8Y28dTU1OjoqAwNQafTabVaIqTZbI52mZmZ4Yd6TbOL&#10;DM2JVqs1OjoqGkfQ7iJDExD7OtaKMJfGT6F6WipUr0YAlJ3INrF0h+PYxHCKl0r6sDmKv7jpo66Y&#10;4iwdCClpM64I0uXsqVy564JZpROMKp1mxaSrHCidSOykMlDBi5emYBNDlRVsYgAKQn9///PPP/+j&#10;H/3oiSeeiGcTt1qtsbGxwQVGRkYmJiZkJMXExMTg4KAMDQGdyB230dHRoaEhcp0ytonJm5ahOTE7&#10;Ozs4ODg7OysPMKitZGgCYl/HWhHm0vgpVE9LherVCICyk4ZNLC3gGFLOaT0lrdjsxV/c9FFPZOtZ&#10;+iik3LfiSBc1L+myuaTPjSGdbGWkKxtGOh0tfVb2KmCReijYxFBlBZsYgILQ39//xhtv3HfffXv3&#10;7o1hE7daraGhoUajMbHAWBcZTxHbXpyZmRkbG+t0OvSx1WoNDg4KY3p8fDzJyk3D7Oysf8Fjoayu&#10;MF7kxMSEv0ZRiX0dsyGtnpCQMJfGT6F6WipUr0YAlJ1oNrE0iNOxiZVbWlsJH1aH9Fz8xU0f9UR2&#10;naUj1F7acSuCdDlzlC6eS/rcGNLJVkm6vmGk09HSZ2WpopWn54JNDFVWsIkBKAgJ9yZuNpuDg4Mx&#10;9jFIy17UBly73U5oyRnGx8f9TlahrC7dFBmQ1nXsBSn2hIQkvzSF6mmpUL0aAVB2otnEFqdYer5R&#10;pazSOkt4rNbAnove2nS4ln7X0yfqCFCG0laaS/rcHKWLl66yz7E40nV3SZ8bO6leqGjl6blgE0OV&#10;FWxiAApCf3//Sy+9JFYTnzhx4umnn36gy4YNG3bv3u2yiUdHRwNdQlr/S65Qs9kkT9nYi5OTk3RI&#10;L/wcHR2dnZ1tt9tk105OTorNcCll2umCEp+dnaUiUYiJ2el0TEajo6MTExNmPTKlOT4+bhIfHR19&#10;6623JiYmhrpQyNTUlIlv4FmYLWj5ct2pqSlT9/Hxce6nU6adTmdiYoIijI2NcSeRUut0OqZUrmIQ&#10;xos0DT42NiZ24dAbws7OzlLz6mZpNpuTk5OmhNREgjDXMUYu1s18ReHpRNM9RAu7eoK/MLonmKO8&#10;VWdnZ6mE5kRypc0e2eJaa5uYl0Fcd0K0J/3NI3hq4W8ZAZ1uPnY6HdGHKQ6NPoL3atEhrWOW6GmN&#10;Zmdnh4aGwmx3AwBwEdkmlk4x83znD0kXOFDKKq2JjJGqQ8QhHV4U6Xc92MTFk3bTim+o6QKnLp1p&#10;lrnnK13lMNLpJEktuYpTkowEmxiqrGATA1AQzN7EO3bsMDbx8PDwT37yk61btz7++OMPPPDAHXfc&#10;8fvf/16e2WVycnJwcJCbQYLx8XGzYfH4+PjIyAi5P2Qvjo6O0qFmszk0NCQWJg8ODlL4yMjI+Pg4&#10;GVJ8+SqlOTg4OD4+PjExMdWFhxjbaGpqamhoiAIpAreoKE3yhWnTjHa7PTEx0ehC6WgjT9jEnU6H&#10;imrsLVrNOjY2Zio4NDRkjga2AHmLo6OjjUaj2WxSeQYHB11OcZj4wpubmZmhU0wBRkZGRGRKcHx8&#10;3LpbRWAt4uWifVVdeMqULpm5rI1Gg466eoK/MLonmNRMN6azxD+QtNttvvtKo9EYGhoSl5JXp9Fo&#10;UGrmMvGjvOTj4+OUcqQL52kZwdjYGD9ENR0cHDQdlQpvehF9gYAPJd4xrGM2gxqZfmhCAABRiWMT&#10;G3GbeDFQGsF+Kf+0DuJGqjUw5NGcpd/1sDdx8aTdtJIaaroWCaWz6HWOxZGubBjpdJKkllxFKEN2&#10;gk0MVVawiQEoCNom/tWvfnX77bfv2rXLbDqxpos8s0un0xkZGSGDRhupZDB5VqHyXYz1LsNkV4kV&#10;gmKXA23A6RAqJ/9IVpf5SGk2Gg2x4lL4khoTgdqBe8QE/0hGmClYYAtQRRqNhkmk0+kIc40TJj6v&#10;Efna/ChZhMbaIyeU7wStCaxFvFysF1HbxOKfKOgfLcxZOpHAwlh7gj6L6si7EP02oPgXAtPzrSXh&#10;f/MWo37Cuz3VK+qF87QMhw6Z+tIyYd0mFIEqwstGjq053TpmM6gRrUbXy9gBAOFJZBMbU1iHhJPy&#10;T2si7qVaA/VRT5zcpN/1YBMXT9rUc3lqnkMFka5IEun0e5pdoaQrG1I6qSSpQREEmxiqrGATA1AQ&#10;tE083IXvTfz444/fcccdLgum0+mYNaSNRoOvXSU31moykvckfCuxHtC6BDKeTSwQudNHvUo3pE3s&#10;8ogFwmILbAFtyRm/jIcYwsTnNSLzTuxKwT1fOte1WQERWIt4uVgvotUm5hFEC+hEAgtj7QnWs2i3&#10;E/qbfF69UcPQ0BD9rUsi4C1GxqvoSzGalB+19g2CLG9yYKkik5OTIyMjPDWzsFePaErZGLjWMZtx&#10;jQAA8UhqE2spL9gl5YHWSsZLtQZqBUbIQfpdDzZx8aRNvTDS6RRBupxQWtKt7VKSc6H4gk0MVVa1&#10;tYk/AaBIWG3i22+//c4776SNiYk1a9bccccdHpOLDKapqSn6+rzxy7S5Y+BLFA3aJtYrkePZxFQ8&#10;s7Gp+Jq/tTDal9RQBKqm1UafmZkx+9XSsmthE3tagCqi9351NWmY+LxGVACzda+piIlADWXOtRJY&#10;i3i5WC8incs/ihMDbeLAwlirY7XCeT+kjGjhtoH+4YRH4Cm0Wi2zJ7VuEH2JKRr9HViLwJYRNBoN&#10;MmTJrqUdV4zHrUc0z1f0auuYzb5GAIAYpGwTKy/YJWWbQiRpxS7Ic6iHMi9x+pDLBQ6MAGUlbeeF&#10;l06tCNLl7LXyzT1j6QaHCiTYxFBlBZsYgCLgsonvueeexxXaRbVCqywpstUeIoTbS2ibWNtAMWxi&#10;2nthaGio2WxOTU3RL2Vpm9jEN3AnywpVkHZN5VupEtQU4+Pjk5OTs7Oz9DV5YROLU7RNrK1SfRYR&#10;Jr725szWvQb+TX9/9cPUIl4urroIm1icGNIm9hTGWp2QNjHtqyvgEUwKZssF2vPanE5HrZc44YXz&#10;m6q0WTD9Qd2YlhjPzMyIklPZRL58525rLtnXCAAQgzRtYuUFe6TsUd+h+kkaso7A3oq/xOmjLhc4&#10;MAKUibQJGFU6zWJKlzxF6ex6nWO+0pUNKZ1UktQgi2ATQ5UVbGIAioDVJr7zzjvvv/9+vukEIbu+&#10;A74DL/9ivsDqx/XIJqZvyvPVvsL4sxbGak4JaJFjp9OhWvNtByiE76YqjC1rplnaxJ79aonA6oep&#10;RbxcrHWh1abmoz4x0CYOLIy1Otaz+PbWelttAS8JbezAd3MWLWYdNbzu1vJwAltGQBsBt1ot+qcU&#10;CjQ/hMgLYy0bx5qL9aye1ggAEIOC2MT+o/WTNGQdgb0Vf4nTR3UcHU2/DEJZSXt2UaXTLKx04dNS&#10;lnkVQbq+IaWTSpIaZBFsYqiygk0MQBGw2sQPP/zw7bff/tZbb8WziclXIk+W3B+956/Lj+uRTayt&#10;VQpJxSY2Ecg3NPur6iWoFFIcm1j8zJomsPphahEvF6oL7zmUTkKbOLAw1uqQCyy2HqbNFszHRhce&#10;gcNLov1NChGeKd+oV9Q9sBaBLSMg55qW2Jt/TRkfH6dtNLijLX5ZTmPNJZsaWXd9AQCEJy+bmHvB&#10;+pCIUEsJy9Ua2HPRG5wOFxGMAiNAmUgbdj2VLkDG0kWC0pJubZeSnAsFCzYxVFnBJgagCFht4oMH&#10;D955551r1qx59tlnd3d59tlnH3/8cdn1u4yPjzebTfpy+uzsLFmlxtAxuz3QVg8Ugdwcqx+Xik1M&#10;pt7Y2Fi73aZws9tDp9NptVrmB/cCbWJaBTkzM9PuIg8r94p2n6CYvBjtdntycpI2RC6OTWys7fHx&#10;cbo6/ALpyFYCaxEvl06nM9SFutbMzAzZspFsYt0TAgtjrY5pxsnJSUqKdmngMWnx+OjoqBkLk5OT&#10;xk4Vl2ZoaKjRaLRaLVqHTmOEjxpddx4hsBaBLaOhLLjTTTUSK+JNTLNdxszMDLd3rblkUCPyr8Ua&#10;bQBAJHK0icNImae1kjFbdUixZDWIzSEoQ2mrLhvpkmQpXR4oRekGh3IQbGKosoJNDEARsNrE58+f&#10;37dv3wMPPHAHw2UTk7ljoC+tdzodE6HdbpPFZiL02iY2cQhyqcjwJcbGxshADLSJ2+02ebvWkmj3&#10;qt1u0ybF1AK8GCMjI61Wq9FoFMompmKQ40k0Gg1jiOvImsBaEDFyIf+U4pMvSb/5ZiLoE7UZKnqC&#10;CXQVxlod6kK8G9O/joiYvMBUZrN+VlyamZkZUwCKRj+uaJKirmIiTE1N0Q8hmgj+WoRpGQFVR6yY&#10;ppTFP5B0Oh1ad2wIHLMZ1Ag2MQDJSc0mVg5vKlLOKVRcs9gj/VYI9UDa4MtMujC5SxeyR8o+x+yl&#10;mzekkqcAXRJsYqiygk0MQBEgm/jTTz/97LPPzp49a2ziCxcufP755ydPnty9e/drr71G3Vt2fQYt&#10;sfR86bvT6fgjpA7lyA1rHRKSVhcZGprZ2VnrSuRC0Wq14jVOJGLkQqfI0Ci4rnuMwvCkXIYyjYUw&#10;VzywX/FF0C5i1CItaM2vDPXS0xrFOwsAYIBNXFpJK7bg0i+GUNrS7l6W0uXxSJ8eVTpNLX1WL5Rl&#10;XnlJt21IJU8BuiTYxFBlBZsYgCLgt4nj7U0MQB0YHR0dGhqSoQAAUFpSs4mTOcVkfbrCay9huVoD&#10;iy79YgilKm3tFUG9LqRuh55mV3PpFg6jJOcaJSxDFQSbGKqsYBMDUARgEwMQhsnJyZmZGVqs2ul0&#10;aCmxdXcFAAAoKWnaxCRl9QaKW6KeQzWWsFytgUWXfjGEUpK28+oj3RpomZ5KN3KvVYQyFEKwiaHK&#10;CjZxIM8s8PzzM/KYjeefnzGnyGMAOIBNDEAYxG68tD0xtjgAAFSJ9G3i6E6xcEU9h2op6bc6Aosu&#10;/WIIpSFtotVNuk380ilAkaSbNIZ0spGkE6y+YBNDlZXVJv5hyRlg/KDL3/3d332/y/e+972oNvGK&#10;FZeTrr/+W/KYjeuv/5Y5RR4DwAHZxJ988gk5xcYmtjrFcsQCUCdoX10izNbDAIC8kM9nwIFot4Lb&#10;xPpo/ST9Vkdg0aVfDKE0pB00COqpdCeMIZ1sJOkEqy/YxFBl5bKJj5SQtxc43KXd5VCXt956a25u&#10;7sCBA2+++WYMmzjGuuBnnnkGNjEID2xiAAAAFaOkz5MZU0CbWLiiOoI1Ws0kLFdrYNGlXwyhxNL2&#10;GQRlI90bo0qnGV46teoLNjFUWcEmDoRs4i1bxvv7/2NIbdkyHt4m/u33lnO+91sZgfPb7y3/q/tf&#10;l6FdXr//rwJOBgUGNjEAAICKUdLnyYwpmk1snFB9SEuZp7WS8Vt1SDmkXwyhBNLGGQRlLN0tk0in&#10;75dOoeKCTQxVVrCJAyGb+Gc/++n/9X/+H7f+v/81UP/X//l//OxnP41kE7ucX40nMmziUgObGAAA&#10;QMUo6fNkxhTKJjaOpz5klXJOoTKZxfrFEIorbZlBUC7SnTOJdPrZSJekiIJNDFVWsIkDMTZxX981&#10;u17YEai+vmtgE4OowCYGAABQMUr6PJkxBbSJdbhLyiGFuKQtWzTpF8Oi6IOudHhxpX0uCMpFunMm&#10;lM4iG+mSFE6wiaHKCjZxIHnZxPO27yUWj4vIixtW/NX9v4VNXGZgEwMAAKgYJX2ezJiMbOLQTnEk&#10;KWMUEpLObNGk3w0LoZLZxNrhgqDiSPfYqNJpZiBdjMIJNjFUWfXOJr5ygccff1weczMzM2NOufLK&#10;K2dmZmQMN4E28b/5N//m2WefLYVNPO8Rm9B5M/iSAcwjzwcv+RC0sTEoMLCJAQAAVIwkz5P8gbB3&#10;RH3UJNItW3Y2MUlZvfbAcFKuKGSVNGeLI/1uWAiVxibW3hYEFVC66yaRTr930rkXSLCJocoqqk1s&#10;zN8rr7yy0WjIwwvceOONdPTxxx+/+uqr5eFwRH12Fzbx6i4p2sT/9t/+73191wTq3/7b/z2qTcwg&#10;o1dYx4v7SbAD0l5mZjIoH7CJAQAAVAzX86R5SiQajcaNN95oPj744IP8Y0+J+qjZC7K2iYUpbA0M&#10;LeWHQi5JfzZLnVAhVun3xNxUDptYW1oQVFjpDpxEOv3spUuVtWATQ5VVDJs4zPO0WWQxMzOTi028&#10;ffv2b3Z57rnnUrGJySkOKYof3iaWq4mXOsd2/1htRawCQJmATQwAAKBiuJ4nhRF844038mfFW265&#10;xbMQIV2iPmr2gjxsYqbFQGkBh5TyQyGrpCdbTOlXxXwEmxiCUpbuwAmls8heulSZCjYxVFklt4l5&#10;iPnb/GGe9RuNhnUl8o033kgh5rt7OhFrNA23idesWXPPAtwm/uUvfxnDJl6//ufPPPPM88/PyGM2&#10;nn9+5plnnlm//ufJbGK747sYWcWBTVxqYBMDAACoGK7nSdq0wfx99dVX33LLLeYB7+qrr470HHjj&#10;jTc++OCD9Df/Etstt9xCp3APmlIwgVdeeeWDDz4oHk2t2ekTddnoWVeH6zJzym4Tk5QrCglJQ7aA&#10;0u+JuanoNrG2qyCoFNKdOYl0+hlLFylTwSaGKque2sQ33njjLbfcwiPTEhL+BE8R+KJjbRNbo2m4&#10;TfzNb35z+/btv/rVr775zW9ym/gb3/hGDJuYdP3135LHbFx//bfMKfKYDYtNvGRn4iUsXU2MTSeq&#10;A2xiAAAAFcPzPHnjjTeSefrggw/ecsst9F/XA6H/OZCvTaak6A8eaP7WrjEdIgvYxNfZ6RNN2XhG&#10;IcvMydkmviRp+8aQMkYhLunJFlD6PTE3kU1cRKdYG1UQVC7pXt0L6Xx7J517RoJNDFVWMWxig/6h&#10;Oe3w0hoN7ixbFw7TC4M4V//BoxloTQqxfv36t99++7HHHlu9ejX9hN03v/nNRx99NMmmE73GYhNf&#10;2nbCmL6v3/89y4bEzp+wMw6y/gMUFdjEAAAAKobnebLRaJCLSuuIjZdq/OLwz4EUgf7gK5HN0yZf&#10;vCzW9vofYsXTqfVE/ZSrw61lNmRtE0uDGDZxNpKebNGkXxLzFGxiCOqhdMfuhXS+2UuXKk3BJoYq&#10;qxg2sXjSDXzCbnShv/mPlnB7lxC+M/3hiqYxq4n/63/9r2vWrCGb+J577rn77rtLZxOLDYq5G8wi&#10;z7u/ZuvixU0ntDsMm7jwwCYGAABQMTzPk2Z3CLPSlhxesxw40nMg7Tvx+OOP81XDge6t9SHWlZ3r&#10;RGNAh0nECmziekjaskWTfknMUwW1ibUJBUFllO7bPZLOOnvpUqUm2MRQZZWlTcy3m9Dn6kD9hx9j&#10;E//bpfz7f//vi2wTAwCbGAAAQPXwPE+SL8yNXTKIuesa/jmQ1iALi1ks/jV/WN3ewOxcJ/Jwcod1&#10;uJ+sbWKLUywN33hSxigkJJ3Zokm/J+Ym2MQQ1EPpLq17e1rSuWcsXSStSJEXBZsYqqyS28RXX301&#10;/5E6/XB89dVX01O7Xkxh3bxYJ2KNpiGPeP369atXrz58+DCtJj506NANN9zwyCOPkE38rW99q1A2&#10;8eKCYYaMBGoAbGIAAAAVw/M8Sb6weYY0iwmMaxz1OfDqLuaj2DJYb2ShP/qzc514YxcK5HsTWxOx&#10;koNNLJ1iafgqBcdUlmidZYxXfajQZrF+T8xNsIkhKGvpDt9r6TL0Tjp3Vxl0HKdgE0OVVXKbmH70&#10;Q/y+M/1B4fSUbH7umQfSYz2F6O8JCq9ZRNOQTXzjjTeuX7+e28R33333DTfcQDbxunXrCmUTA0DA&#10;JgYAAFAxPM+T5ucrxJpf4xpHfQ7kXjBhnjyt1rP+6M/Oc6KJLH6QQydiJR+b2Mhr/i4o2FNWZmid&#10;ZYxXfUhEKKL022IOgk0MQTlI9/leS5ehCNLltAs2MVRZRbWJi4zZdOJwF2MTHzp0iDadOHDgwJtv&#10;vgmbGBQQ2MQAAAAqRkmfJ2PDfysvPAWwiZ3mr/KInTG77ucp5YfWU8Zy1YdEhIJKvzBmrYLaxIV1&#10;tSAoFekO32vpMhRBupx2wSaGKivYxAAUAdjEAAAAKkZJnydjE36jCU6eNrG0gLkLrA85PWLmFEOB&#10;kp5sAaVfGLMWbOJeqUp1gVKX7vD17Ce6EeyCTQxVVrCJASgCsIkBAABUjJI+T0aC9iMmYnjEedrE&#10;0gLmRrAOD/CI4ReHlvRkCyj9wpi1YBP3RBWrDlRV6Y7aOyXKHTYxVFnBJgagCMAmBgAAUDFK+jyZ&#10;MSWxiaUXvDSmDFfeKGQkPdkCSr8wZi3YxD1RxaoDVVW6oxZUsImhygo2MQBFADYxAACAilHS58mM&#10;yccmli5woKQRzDxiy1HljUJG0pMtoPQLY9aCTZy+dF3KXiOoqtK9tKCCTQxVVtW2iY1HfPDgwbm5&#10;uTfffHP//v2wiUEBIZv4zJkzn3zyyWeffXb27FnjFMMmBgAAUEZK+jyZMeW3iXW49kYhI+nJFlP6&#10;nTFTGZu4QE6xNrPyki5butI5QlBBpLtrnoJNDFVWP1zAPJuakPIysMAPuvxdl+9///vf+973br75&#10;ZtjEoICQTfzxxx9/8skn3//+96nTGpuY+vMPf/hD4xSb3q5HLkIQghCEIAQhRQgxH0Egog2lq5uu&#10;pAUcRsIaFoHwiF0yxqsOKbT0O2OmKpZNrL2qHKWL1wvpfCGoINLdNTfBJoYqK+tq4pJiHLTPP//8&#10;Qpfz58+fO3fu7Nmzn3322aeffnrmzJmPP/74pptuOnjwoHTpAMiVgwcP3nTTTR9//PGZM2do34mz&#10;Z88am5gWFJsejgXFAAAAQFXp+WpiaQE7Au2OsDUQNrFLxnjVISWQfnPMSNwmzt8s1kZVjtLF64V0&#10;vhBUHOkem49gE0OVVfVsYvp6PnnE58+f/9Of/kQ28SeffHLmzJnTp0//wz/8w8aNG6VLB0CubNy4&#10;8R/+4R9Onz6NfScAAACAOpO1TWwNlNIesd8mPqUM03qKu646pATSL49ZqEA2sbaocpQuXu+kc4eg&#10;gkh313wEmxiqrCpjExv7jNvE586d4zbxxx9/fPr06d27d1977bUnT56URh0AOXHq1Klrr7129+7d&#10;p0+fpn0nPv30U9jEAAAAQA3J1Ca2BkaQ9IixoFhJGq/lkn55zEK1tol1GQoiXVQIKrh0N05TsImh&#10;yqomNvGnn35KNvE//dM/ffTRR5s3b7722ms3btx48OBBmRAAGXLw4MGNGzdee+21mzdv/uMf//hP&#10;//RPsIkBAACAOtNzm1hLmr+xBbPYJWm/lkX65TELaZs4N6dYG089lS5AoaQLDEEFl+7GqQk2MVRZ&#10;1dAm/uMf//jhhx++8MILa9asuemmm/oByI+bbrppzZo1L7zwwgcffACbGAAAAAC9sonJydXhkW1i&#10;coF1OD8Kp1hI2K86pKDSL49ZSHvEtbCJde5Fky4zBBVfuienI9jEUGVVW5u40+mcPHnyxIkT77//&#10;/vHjx99LxjGQB/IylIrjx4+///77J06cOHnyZKfT+fDDD2ETAwAAACBrm1j6vIGKahNjn2JtClsD&#10;iyj98piFtEecm02cmTeq8y2mdMkhqODS3TgdwSaGKqsa2sQfffQR2cSnTp1KyybOF+meZogsCgiN&#10;sYlPnTpFNvFHH30EmxgAAACoOYW3if3CUmKrhP1qDSyo9Ptjz6U94sraxDq70klXCoIKJd1pQyog&#10;BdjEUGVVE5uY/4Qdt4lPnjxJNnFCpAUIQBCwiQEAAACgydQmliZvEi1ZRwybeKmE92oNLKj0+2PP&#10;pT3iCtrEOqPyStcOgqok3efntUzFi6CuTSwDSy7ZQFB5VW2b+Pz589wmPnPmDNnEf/zjHz/44AO+&#10;70RCpG0MQBB8xwnamPijjz46ffr0mTNnPvnkk88++ww2MQAAAFBDemITGzPXFZ5U3CCeD+nuNYHt&#10;JoyE92oNLLT0W2QPpT3iqtnEOpdSS1cQgqok3efnBZtYSDYQVF5VzyYmp/hCF1pQTDbxp59+eubM&#10;Gb7vxAcffEALik8kRtrGAARBHvGpU6c++OADvjHxmTNnPv30U7KJjUcMmxgAAACoCT2xiTNdTXwp&#10;BDYxk3BddUg5pN8leyLtEce2iZOce0naDEkunUuppSsIQVWS7vPzgk3MJVsHKrUqYxOLBcXcJhbb&#10;E4sFxeQUJ0TaxgAEQR6xWEpsdpz47LPPPEuJYRMDAAAAVaVXNrFV0upNKNjELkm/taTS75I9kfaI&#10;41m9CU+/JO2HpCKdURml6wVBlZTu/NibGKquqmoTW7cnFguK//jHP9ImxWQWlxdpWtcG2RClggxi&#10;4xGbpcTYcQIAAACoM5naxFzS840tvj0xdp+ojkdcMps4eQqXpA2jskvXUUufBUF1lh4jsImh6qra&#10;NrF1QTHtUMydYnLrkkBeMwDhMXtNkEdsdiXWP14HmxgAAACoD1nYxOTn6vB0zGLXPsW19Yul2VpS&#10;6RfJXkk7vDFM3uQpXJI2jKLIUgwVB4KgEkhODv9/JNbIfDFjSjgAAAAASUVORK5CYIJQSwMEFAAG&#10;AAgAAAAhAE1cvGfcAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdxGAJ&#10;MZtSinoqgq0g3qbJNAnNzobsNkn/vaMXe3kwvMd73+Sr2XZqpMG3jg3EiwgUcemqlmsDn/vXhxSU&#10;D8gVdo7JwIU8rIrbmxyzyk38QeMu1EpK2GdooAmhz7T2ZUMW/cL1xOId3WAxyDnUuhpwknLb6cco&#10;WmqLLctCgz1tGipPu7M18DbhtE7il3F7Om4u3/un969tTMbc383rZ1CB5vAfhl98QYdCmA7uzJVX&#10;nQF5JPypeGmyjEEdJJSkEegi19f0xQ8AAAD//wMAUEsDBBQABgAIAAAAIQCqJg6+vAAAACEBAAAZ&#10;AAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPQWrDMBBF94XcQcw+lp1FKMWyN6HgbUgOMEhj&#10;WcQaCUkt9e0jyCaBQJfzP/89ph///Cp+KWUXWEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30&#10;Z1qx1FFeXMyiUjgrWEqJX1JmvZDH3IRIXJs5JI+lnsnKiPqGluShbY8yPTNgeGGKyShIk+lAXLZY&#10;zf+zwzw7TaegfzxxeaOQzld3BWKyVBR4Mg4fYddEtiCHXr48NtwBAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA0ATt4AcFAAADCwAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAKAAAAAAAAACEA9I6KQqfLAACnywAAFAAAAAAAAAAAAAAAAABtBwAAZHJzL21lZGlhL2lt&#10;YWdlMS5wbmdQSwECLQAUAAYACAAAACEATVy8Z9wAAAAFAQAADwAAAAAAAAAAAAAAAABG0wAAZHJz&#10;L2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAAAAAAAAAAAAAAAAT9QA&#10;AGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYABgB8AQAAQtUAAAAA&#10;">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="Picture 1" o:spid="_x0000_s1027" type="#_x0000_t75" alt="Screenshot des Word-Menübands im Reiter „Header &amp; Footer&quot; mit geöffnetem Dropdown-Menü von „Document Info&quot;. Das Menü zeigt folgende Einträge: „Author&quot;, „File Name&quot;, „File Path&quot;, „Document Title&quot;, „Document Property ►&quot; sowie „Field…&quot;. Der Eintrag „Document Property&quot; ist hervorgehoben. Im Hintergrund ist ein Dokumentausschnitt mit dem Textbaustein „Hinweise zum Textteil&quot; sowie ein teilweise sichtbarer Fließtext erkennbar." style="position:absolute;left:3149;top:569;width:57755;height:10911;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCSEqqbxAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NSsNA&#10;EL4LvsMygje7SShtid0WKwQ8eLEt9Dpkx2wwO7tkp2l8e1cQPM73P9v97Ac10Zj6wAbKRQGKuA22&#10;587A+dQ8bUAlQbY4BCYD35Rgv7u/22Jtw40/aDpKp3IIpxoNOJFYa51aRx7TIkTizH2G0aPkc+y0&#10;HfGWw/2gq6JYaY895waHkV4dtV/Hqzcw0eXw3pwkNlo6SjTEcu2iMY8P88szKKFZ/sV/7jeb55fL&#10;1bpaVkUJvz9lAPTuBwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJISqpvEAAAA4wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
-                  <v:imagedata r:id="rId27" o:title=" „Author&quot;, „File Name&quot;, „File Path&quot;, „Document Title&quot;, „Document Property ►&quot; sowie „Field…&quot;. Der Eintrag „Document Property&quot; ist hervorgehoben"/>
+                  <v:imagedata r:id="rId26" o:title=" „Author&quot;, „File Name&quot;, „File Path&quot;, „Document Title&quot;, „Document Property ►&quot; sowie „Field…&quot;. Der Eintrag „Document Property&quot; ist hervorgehoben"/>
                 </v:shape>
                 <v:oval id="Oval 6" o:spid="_x0000_s1028" style="position:absolute;left:12835;top:10032;width:7086;height:1448;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDzBbr1xgAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0X+g/DLbirE4MvUkdRUVsQF1rdXzI3D8zcCZmJxr/vFASXh/OeLTpTiRs1rrSsYNCPQBCnVpec&#10;Kzj/bj+nIJxH1lhZJgUPcrCYv7/NMNH2zke6nXwuQgi7BBUU3teJlC4tyKDr25o4cJltDPoAm1zq&#10;Bu8h3FQyjqKxNFhyaCiwpnVB6fXUGgXT1f68MRfKl9/tcXc5HLK2vGZK9T665RcIT51/iZ/uHx3m&#10;T6J4OIpHA/i/FDDI+R8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8wW69cYAAADiAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" strokecolor="#c00000" strokeweight="1pt">
                   <v:stroke joinstyle="miter"/>
                 </v:oval>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A2E4D14" w14:textId="77777777" w:rsidR="00555E64" w:rsidRPr="00AB2FEF" w:rsidRDefault="00AB2FEF" w:rsidP="00AB2FEF">
+    <w:p w14:paraId="4E9FA2B4" w14:textId="59E29ACF" w:rsidR="00555E64" w:rsidRPr="00AB2FEF" w:rsidRDefault="00AB2FEF" w:rsidP="00AB2FEF">
       <w:pPr>
         <w:pStyle w:val="Beschriftung"/>
       </w:pPr>
       <w:r w:rsidRPr="00AB2FEF">
         <w:t xml:space="preserve">Abbildung </w:t>
       </w:r>
       <w:fldSimple w:instr=" STYLEREF 1 \s ">
-        <w:r w:rsidR="00A52AD5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
       </w:fldSimple>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:fldSimple w:instr=" SEQ Abbildung \* ARABIC \s 1 ">
-        <w:r w:rsidR="00A52AD5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:fldSimple>
       <w:r w:rsidRPr="00AB2FEF">
         <w:t>: Feld im Dropdown auswählen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BBDA40E" w14:textId="77777777" w:rsidR="00F05019" w:rsidRPr="00F05019" w:rsidRDefault="00AB2FEF" w:rsidP="00AB2FEF">
+    <w:p w14:paraId="4F069816" w14:textId="12662A9F" w:rsidR="00AB2FEF" w:rsidRPr="00AB2FEF" w:rsidRDefault="00AB2FEF" w:rsidP="00AB2FEF">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
-        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00F05019">
         <w:rPr>
           <w:rFonts w:ascii="Noto Serif" w:hAnsi="Noto Serif" w:cs="Noto Serif"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Bei „Feld auswählen“ das Feld „StyleRef“ aussuchen und in „Feldeigenschaften“ „Überschrift 1“ auswählen. Bei „Feldoptionen“ den Eintrag „Formatierung bei Aktualisierung beibehalten“ und alles andere nicht ausgewählt lassen.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="07C3C3F0" w14:textId="5775C2C3" w:rsidR="00AB2FEF" w:rsidRDefault="00AB2FEF" w:rsidP="00F05019">
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2FEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif" w:hAnsi="Noto Serif" w:cs="Noto Serif"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Bei „Feld auswählen“ das Feld „StyleRef“ aussuchen und in „Feldeigenschaften“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif" w:hAnsi="Noto Serif" w:cs="Noto Serif"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB2FEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif" w:hAnsi="Noto Serif" w:cs="Noto Serif"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>„Überschrift 1“ auswählen. Bei „</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif" w:hAnsi="Noto Serif" w:cs="Noto Serif"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Feldoptionen“ den Eintrag „Formatierung bei Aktualisierung beibehalten“ und alles andere nicht ausgewählt lassen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7207EF14" w14:textId="77777777" w:rsidR="00AB2FEF" w:rsidRDefault="00AB2FEF" w:rsidP="00AB2FEF">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepNext/>
-        <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00AB2FEF">
         <w:rPr>
           <w:rFonts w:ascii="Noto Serif" w:hAnsi="Noto Serif" w:cs="Noto Serif"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B6504AC" wp14:editId="14F2BBC1">
             <wp:extent cx="4756150" cy="2720946"/>
             <wp:effectExtent l="0" t="0" r="6350" b="3810"/>
             <wp:docPr id="1972572169" name="Grafik 1" descr="Screenshot des Word-Dialogfensters „Feld&quot;. Im linken Bereich „Feld auswählen&quot; ist die Kategorie „(Alle)&quot; eingestellt; in der Feldnamenliste ist „StyleRef&quot; markiert. In der mittleren Spalte „Feldeigenschaften&quot; (Formatvorlagenname) ist „Überschrift 1&quot; ausgewählt; die Liste zeigt weitere Einträge von „Überschrift 0&quot; bis „Überschrift 9&quot; sowie mehrere tud-brief-Formatvorlagen. Im rechten Bereich „Feldoptionen&quot; sind mehrere deaktivierte Checkboxen aufgeführt; lediglich „Formatierung bei Aktualisierung beibehalten&quot; ist aktiviert. Unten wird die Feldbeschreibung angezeigt: „Fügt den Text eines Absatzes ein, der mit einer ähnlichen Formatvorlage erstellt wurde.&quot; Verfügbare Schaltflächen sind „Feldfunktionen&quot;, „OK&quot; und „Abbrechen&quot;."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1972572169" name="Grafik 1" descr="Screenshot des Word-Dialogfensters „Feld&quot;. Im linken Bereich „Feld auswählen&quot; ist die Kategorie „(Alle)&quot; eingestellt; in der Feldnamenliste ist „StyleRef&quot; markiert. In der mittleren Spalte „Feldeigenschaften&quot; (Formatvorlagenname) ist „Überschrift 1&quot; ausgewählt; die Liste zeigt weitere Einträge von „Überschrift 0&quot; bis „Überschrift 9&quot; sowie mehrere tud-brief-Formatvorlagen. Im rechten Bereich „Feldoptionen&quot; sind mehrere deaktivierte Checkboxen aufgeführt; lediglich „Formatierung bei Aktualisierung beibehalten&quot; ist aktiviert. Unten wird die Feldbeschreibung angezeigt: „Fügt den Text eines Absatzes ein, der mit einer ähnlichen Formatvorlage erstellt wurde.&quot; Verfügbare Schaltflächen sind „Feldfunktionen&quot;, „OK&quot; und „Abbrechen&quot;."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28"/>
+                    <a:blip r:embed="rId27"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4769798" cy="2728754"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C407320" w14:textId="7F9D04FB" w:rsidR="00AB2FEF" w:rsidRPr="00AB2FEF" w:rsidRDefault="00AB2FEF" w:rsidP="00AB2FEF">
+    <w:p w14:paraId="15F779DD" w14:textId="02CF3FD3" w:rsidR="00AB2FEF" w:rsidRPr="00AB2FEF" w:rsidRDefault="00AB2FEF" w:rsidP="00AB2FEF">
       <w:pPr>
         <w:pStyle w:val="Beschriftung"/>
       </w:pPr>
       <w:r w:rsidRPr="00AB2FEF">
         <w:t xml:space="preserve">Abbildung </w:t>
       </w:r>
       <w:fldSimple w:instr=" STYLEREF 1 \s ">
-        <w:r w:rsidR="00A52AD5">
-[...2 lines deleted...]
-          </w:rPr>
+        <w:r w:rsidRPr="00AB2FEF">
           <w:t>2</w:t>
         </w:r>
       </w:fldSimple>
       <w:r w:rsidRPr="00AB2FEF">
         <w:t>.</w:t>
       </w:r>
       <w:fldSimple w:instr=" SEQ Abbildung \* ARABIC \s 1 ">
-        <w:r w:rsidR="00A52AD5">
-[...2 lines deleted...]
-          </w:rPr>
+        <w:r w:rsidRPr="00AB2FEF">
           <w:t>2</w:t>
         </w:r>
       </w:fldSimple>
       <w:r w:rsidRPr="00AB2FEF">
-        <w:t>: Überschrift 1 in "Sty</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="4F8D8185" w14:textId="77777777" w:rsidR="00AB2FEF" w:rsidRPr="00555E64" w:rsidRDefault="00AB2FEF" w:rsidP="00AB2FEF">
+        <w:t>: Überschrift 1 in "StyeRef" auswählen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="624F3959" w14:textId="3A1B77C4" w:rsidR="00AB2FEF" w:rsidRPr="00555E64" w:rsidRDefault="00AB2FEF" w:rsidP="00AB2FEF">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Noto Serif" w:hAnsi="Noto Serif" w:cs="Noto Serif"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Noto Serif" w:hAnsi="Noto Serif" w:cs="Noto Serif"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Auf „OK“ drücken</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02AE9E91" w14:textId="77777777" w:rsidR="00B879FD" w:rsidRPr="00B869D7" w:rsidRDefault="00B869D7" w:rsidP="00072C3D">
+    <w:p w14:paraId="2DE240D5" w14:textId="5EF6F01C" w:rsidR="00B879FD" w:rsidRPr="00B869D7" w:rsidRDefault="00B869D7" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc450382"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="52" w:name="_Toc224634032"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc450382"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc450950"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc223684925"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc223964126"/>
       <w:r>
         <w:t>Abbildungen und Tabellen</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
-      <w:bookmarkEnd w:id="52"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0005CC97" w14:textId="2679FCBB" w:rsidR="00943BA3" w:rsidRDefault="00B879FD" w:rsidP="00072C3D">
+    </w:p>
+    <w:p w14:paraId="55A717D5" w14:textId="404E1A4A" w:rsidR="00943BA3" w:rsidRDefault="00B879FD" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t>Beschriften Sie alle Abbildungen mit Bild</w:t>
       </w:r>
       <w:r w:rsidRPr="00A27BCF">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>unter</w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:t>schrift und Tabellen mit Tabellen</w:t>
       </w:r>
       <w:r w:rsidRPr="00A27BCF">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>über</w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:t>schrift</w:t>
       </w:r>
       <w:r w:rsidR="006F6477">
         <w:t xml:space="preserve"> (siehe </w:t>
       </w:r>
-      <w:r w:rsidR="00A54265">
+      <w:r w:rsidR="009C4893">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00A54265">
-[...2 lines deleted...]
-      <w:r w:rsidR="00A54265">
+      <w:r w:rsidR="009C4893">
+        <w:instrText xml:space="preserve"> REF _Ref795617 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C4893">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A54265">
-[...2 lines deleted...]
-      <w:r w:rsidR="00A54265">
+      <w:r w:rsidR="00907DC3" w:rsidRPr="009C4893">
+        <w:t>Abbildung</w:t>
+      </w:r>
+      <w:r w:rsidR="00907DC3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00907DC3">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00A54265">
+      <w:r w:rsidR="00907DC3">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00A54265">
+      <w:r w:rsidR="00907DC3">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A54265">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4893">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00A54265">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidR="006F6477">
-        <w:t>sowie</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00A54265">
+        <w:t xml:space="preserve"> sowie </w:t>
+      </w:r>
+      <w:r w:rsidR="004A3A59">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00A54265">
-[...2 lines deleted...]
-      <w:r w:rsidR="00A54265">
+      <w:r w:rsidR="004A3A59">
+        <w:instrText xml:space="preserve"> REF _Ref1374303 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004A3A59">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A54265">
+      <w:r w:rsidR="00907DC3">
         <w:t xml:space="preserve">Tabelle </w:t>
       </w:r>
-      <w:r w:rsidR="00A54265">
+      <w:r w:rsidR="00907DC3">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00A54265">
+      <w:r w:rsidR="00907DC3">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00A54265">
+      <w:r w:rsidR="00907DC3">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00A54265">
+      <w:r w:rsidR="004A3A59">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="006F6477">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00943BA3">
         <w:t xml:space="preserve"> Auf alle Abbildungen und Tabellen muss(!) im Text verwiesen werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79865AE7" w14:textId="77777777" w:rsidR="00943BA3" w:rsidRDefault="00A27BCF" w:rsidP="00072C3D">
+    <w:p w14:paraId="7BB56E8D" w14:textId="7A2D7B76" w:rsidR="00943BA3" w:rsidRDefault="00A27BCF" w:rsidP="00072C3D">
       <w:r>
         <w:t>Tabellen sollten möglichst schlicht gehalten werden.</w:t>
       </w:r>
       <w:r w:rsidR="00943BA3">
         <w:t xml:space="preserve"> Verzichten Sie nach Möglichkeit auf vertikale Linien.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Ist es </w:t>
       </w:r>
       <w:r w:rsidR="00943BA3">
         <w:t xml:space="preserve">jedoch </w:t>
       </w:r>
       <w:r>
         <w:t>zum Verständnis notwendig, so können weitere Rahmenlinien hinzugefügt und</w:t>
       </w:r>
       <w:r w:rsidR="00CB14A9">
         <w:t>/oder</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Zellen farbig hinterlegt werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="325A3A89" w14:textId="77777777" w:rsidR="00943BA3" w:rsidRDefault="00F91359" w:rsidP="00072C3D">
+    <w:p w14:paraId="19CC725C" w14:textId="0EF045EA" w:rsidR="00943BA3" w:rsidRDefault="00F91359" w:rsidP="00072C3D">
       <w:r>
         <w:t>Versuchen Sie, Abbildungen so zu gestalten, dass sie auch bei Schwarz-/Weiß-Druck erkennbar sind, z. B. durch verschiedene Linientypen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A84751B" w14:textId="77777777" w:rsidR="00CA0FB0" w:rsidRPr="00B869D7" w:rsidRDefault="009C4893" w:rsidP="00072C3D">
+    <w:p w14:paraId="703B9E59" w14:textId="032E1446" w:rsidR="00CA0FB0" w:rsidRPr="00B869D7" w:rsidRDefault="009C4893" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t xml:space="preserve">Zentrieren </w:t>
       </w:r>
       <w:r>
         <w:t>Sie Ihre Grafiken und Tabellen</w:t>
       </w:r>
       <w:r w:rsidR="004A3A59">
         <w:t xml:space="preserve"> sowie die entsprechenden Über- und Unterschriften</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Abbildungen und Tabellen sollten </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6477">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>nicht</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> von Text „umflossen“ werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="568D76C2" w14:textId="77777777" w:rsidR="00072C3D" w:rsidRDefault="00F91359" w:rsidP="00072C3D">
+    <w:p w14:paraId="1CB3A80D" w14:textId="77777777" w:rsidR="00072C3D" w:rsidRDefault="00F91359" w:rsidP="00072C3D">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7192FA9E" wp14:editId="271DD6A5">
             <wp:extent cx="4680000" cy="2554605"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:docPr id="13" name="Grafik 13" descr="Liniendiagramm zur Vorlauftemperatur ϑ_VL,Erz in °C (y-Achse, Bereich 72–132 °C) in Abhängigkeit von der Außentemperatur ϑ_a in °C (x-Achse, Bereich −20 bis 40 °C). Zwei Kurven werden verglichen: Im Referenzfall (durchgezogene grüne Linie) beträgt die Vorlauftemperatur bei Außentemperaturen unter −15 °C konstant 122 °C, fällt dann linear bis auf 92 °C bei ca. 2 °C ab und bleibt darüber konstant bei 92 °C. Bei VL-Temperatur-Absenkung (gestrichelte blaue Linie) fällt die Kurve linear bis 82 °C bei ca. 5 °C Außentemperatur und verläuft dann konstant bei 82 °C. Die Absenkung beträgt somit 10 K gegenüber dem Referenzfall im oberen Außentemperaturbereich."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="13" name="Grafik 13" descr="Liniendiagramm zur Vorlauftemperatur ϑ_VL,Erz in °C (y-Achse, Bereich 72–132 °C) in Abhängigkeit von der Außentemperatur ϑ_a in °C (x-Achse, Bereich −20 bis 40 °C). Zwei Kurven werden verglichen: Im Referenzfall (durchgezogene grüne Linie) beträgt die Vorlauftemperatur bei Außentemperaturen unter −15 °C konstant 122 °C, fällt dann linear bis auf 92 °C bei ca. 2 °C ab und bleibt darüber konstant bei 92 °C. Bei VL-Temperatur-Absenkung (gestrichelte blaue Linie) fällt die Kurve linear bis 82 °C bei ca. 5 °C Außentemperatur und verläuft dann konstant bei 82 °C. Die Absenkung beträgt somit 10 K gegenüber dem Referenzfall im oberen Außentemperaturbereich."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29"/>
+                    <a:blip r:embed="rId28"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4680000" cy="2554605"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C11C42D" w14:textId="77777777" w:rsidR="009C4893" w:rsidRDefault="00072C3D" w:rsidP="00AB2FEF">
+    <w:p w14:paraId="7A51B021" w14:textId="455D3A02" w:rsidR="009C4893" w:rsidRDefault="00072C3D" w:rsidP="00AB2FEF">
       <w:pPr>
         <w:pStyle w:val="Beschriftung"/>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Toc223966331"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="55" w:name="_Ref224809904"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc223966331"/>
       <w:r>
         <w:t xml:space="preserve">Abbildung </w:t>
       </w:r>
       <w:fldSimple w:instr=" STYLEREF 1 \s ">
-        <w:r w:rsidR="00A52AD5">
+        <w:r w:rsidR="00AB2FEF">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
       </w:fldSimple>
       <w:r w:rsidR="00AB2FEF">
         <w:t>.</w:t>
       </w:r>
       <w:fldSimple w:instr=" SEQ Abbildung \* ARABIC \s 1 ">
-        <w:r w:rsidR="00A52AD5">
+        <w:r w:rsidR="00AB2FEF">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
       </w:fldSimple>
-      <w:bookmarkEnd w:id="55"/>
       <w:r>
         <w:t>: Bildunterschrift</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="53"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="209FA1B4" w14:textId="77777777" w:rsidR="009C4893" w:rsidRPr="00072C3D" w:rsidRDefault="00B879FD" w:rsidP="00072C3D">
+      <w:bookmarkEnd w:id="52"/>
+    </w:p>
+    <w:p w14:paraId="0B06FC30" w14:textId="225EA149" w:rsidR="009C4893" w:rsidRPr="00072C3D" w:rsidRDefault="00B879FD" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00072C3D">
+        <w:lastRenderedPageBreak/>
         <w:t>Am Ende der Arbeit wird je ein entsprechendes Verzeichnis eingefügt</w:t>
       </w:r>
       <w:r w:rsidR="006F6477" w:rsidRPr="00072C3D">
         <w:t>, welches in dieser Vorlage bereits eingerichtet ist</w:t>
       </w:r>
       <w:r w:rsidRPr="00072C3D">
         <w:t xml:space="preserve">. Abbildungen aus dem Anhang werden hier nicht aufgeführt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="270B4870" w14:textId="77777777" w:rsidR="00072C3D" w:rsidRDefault="00072C3D" w:rsidP="00AB2FEF">
+    <w:p w14:paraId="39795AC6" w14:textId="0A40180B" w:rsidR="00072C3D" w:rsidRDefault="00072C3D" w:rsidP="00AB2FEF">
       <w:pPr>
         <w:pStyle w:val="Beschriftung"/>
       </w:pPr>
-      <w:bookmarkStart w:id="56" w:name="_Toc223966336"/>
-      <w:bookmarkStart w:id="57" w:name="_Ref224809913"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc223966336"/>
       <w:r>
         <w:t xml:space="preserve">Tabelle </w:t>
       </w:r>
       <w:fldSimple w:instr=" STYLEREF 1 \s ">
-        <w:r w:rsidR="00A52AD5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
       </w:fldSimple>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:fldSimple w:instr=" SEQ Tabelle \* ARABIC \s 1 ">
-        <w:r w:rsidR="00A52AD5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
-          <w:t>1</w:t>
+          <w:t>2</w:t>
         </w:r>
       </w:fldSimple>
-      <w:bookmarkEnd w:id="57"/>
       <w:r>
         <w:t>: Tabellenüberschrift</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="53"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2952"/>
+        <w:gridCol w:w="2951"/>
         <w:gridCol w:w="3060"/>
-        <w:gridCol w:w="3060"/>
+        <w:gridCol w:w="3061"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A27BCF" w:rsidRPr="00B869D7" w14:paraId="0963ED5D" w14:textId="77777777" w:rsidTr="007D31F3">
+      <w:tr w:rsidR="00A27BCF" w:rsidRPr="00B869D7" w14:paraId="2F011A83" w14:textId="77777777" w:rsidTr="007D31F3">
         <w:trPr>
           <w:trHeight w:val="646"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76E6C68D" w14:textId="77777777" w:rsidR="00A27BCF" w:rsidRPr="00A27BCF" w:rsidRDefault="00A27BCF" w:rsidP="00072C3D">
+          <w:p w14:paraId="708062C0" w14:textId="77777777" w:rsidR="00A27BCF" w:rsidRPr="00A27BCF" w:rsidRDefault="00A27BCF" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00A27BCF">
               <w:t>Spalte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E5C1593" w14:textId="77777777" w:rsidR="00A27BCF" w:rsidRPr="00A27BCF" w:rsidRDefault="00A27BCF" w:rsidP="00072C3D">
+          <w:p w14:paraId="08596341" w14:textId="77777777" w:rsidR="00A27BCF" w:rsidRPr="00A27BCF" w:rsidRDefault="00A27BCF" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00A27BCF">
               <w:t>Spalte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DB44FBC" w14:textId="77777777" w:rsidR="00A27BCF" w:rsidRPr="00A27BCF" w:rsidRDefault="00A27BCF" w:rsidP="00072C3D">
+          <w:p w14:paraId="68415FB2" w14:textId="77777777" w:rsidR="00A27BCF" w:rsidRPr="00A27BCF" w:rsidRDefault="00A27BCF" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00A27BCF">
               <w:t>Spalte 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A27BCF" w:rsidRPr="00B869D7" w14:paraId="7405E976" w14:textId="77777777" w:rsidTr="007D31F3">
+      <w:tr w:rsidR="00A27BCF" w:rsidRPr="00B869D7" w14:paraId="543EF0C6" w14:textId="77777777" w:rsidTr="007D31F3">
         <w:trPr>
           <w:trHeight w:val="646"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5995CB3F" w14:textId="77777777" w:rsidR="00A27BCF" w:rsidRPr="00B869D7" w:rsidRDefault="00A27BCF" w:rsidP="00072C3D">
+          <w:p w14:paraId="5862EE2D" w14:textId="77777777" w:rsidR="00A27BCF" w:rsidRPr="00B869D7" w:rsidRDefault="00A27BCF" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00B869D7">
               <w:t>Text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62A30E25" w14:textId="77777777" w:rsidR="00A27BCF" w:rsidRPr="00B869D7" w:rsidRDefault="00A27BCF" w:rsidP="00072C3D">
+          <w:p w14:paraId="66582556" w14:textId="77777777" w:rsidR="00A27BCF" w:rsidRPr="00B869D7" w:rsidRDefault="00A27BCF" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00B869D7">
               <w:t>Text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24628E9D" w14:textId="77777777" w:rsidR="00A27BCF" w:rsidRPr="00B869D7" w:rsidRDefault="00A27BCF" w:rsidP="00072C3D">
+          <w:p w14:paraId="5E9D5125" w14:textId="77777777" w:rsidR="00A27BCF" w:rsidRPr="00B869D7" w:rsidRDefault="00A27BCF" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00B869D7">
               <w:t>Text</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A27BCF" w:rsidRPr="00B869D7" w14:paraId="5756CE6A" w14:textId="77777777" w:rsidTr="007D31F3">
+      <w:tr w:rsidR="00A27BCF" w:rsidRPr="00B869D7" w14:paraId="64EF5ABC" w14:textId="77777777" w:rsidTr="007D31F3">
         <w:trPr>
           <w:trHeight w:val="646"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2962" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21DA3833" w14:textId="77777777" w:rsidR="00A27BCF" w:rsidRPr="00B869D7" w:rsidRDefault="00A27BCF" w:rsidP="00072C3D">
-            <w:commentRangeStart w:id="58"/>
+          <w:p w14:paraId="0DA7D132" w14:textId="039521A3" w:rsidR="00A27BCF" w:rsidRPr="00B869D7" w:rsidRDefault="00A27BCF" w:rsidP="00072C3D">
+            <w:commentRangeStart w:id="54"/>
             <w:r>
               <w:t>Text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3071" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BAAB865" w14:textId="77777777" w:rsidR="00A27BCF" w:rsidRPr="00B869D7" w:rsidRDefault="00A27BCF" w:rsidP="00072C3D">
+          <w:p w14:paraId="7A1128E7" w14:textId="0EE7B35D" w:rsidR="00A27BCF" w:rsidRPr="00B869D7" w:rsidRDefault="00A27BCF" w:rsidP="00072C3D">
             <w:r>
               <w:t>Text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3071" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F70D98C" w14:textId="77777777" w:rsidR="00A27BCF" w:rsidRPr="00B869D7" w:rsidRDefault="00A27BCF" w:rsidP="00072C3D">
+          <w:p w14:paraId="7F5B1987" w14:textId="68CA2C71" w:rsidR="00A27BCF" w:rsidRPr="00B869D7" w:rsidRDefault="00A27BCF" w:rsidP="00072C3D">
             <w:r>
               <w:t>Text</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="58"/>
+            <w:commentRangeEnd w:id="54"/>
             <w:r w:rsidR="000F1C82" w:rsidRPr="00B869D7">
               <w:rPr>
                 <w:rStyle w:val="Kommentarzeichen"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:commentReference w:id="58"/>
+              <w:commentReference w:id="54"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="38398A68" w14:textId="77777777" w:rsidR="00A27BCF" w:rsidRPr="00B869D7" w:rsidRDefault="00A27BCF" w:rsidP="00072C3D"/>
-    <w:p w14:paraId="127F7FB7" w14:textId="77777777" w:rsidR="00433F08" w:rsidRDefault="00433F08" w:rsidP="00072C3D">
+    <w:p w14:paraId="029A9674" w14:textId="77777777" w:rsidR="00A27BCF" w:rsidRPr="00B869D7" w:rsidRDefault="00A27BCF" w:rsidP="00072C3D"/>
+    <w:p w14:paraId="335D127B" w14:textId="77777777" w:rsidR="00433F08" w:rsidRDefault="00433F08" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t>Quelltexte und große Grafiken (im Format einer Seite) sollten in den Anhang verschoben werden, es sei denn der Lesefluss wird dadurch</w:t>
       </w:r>
       <w:r w:rsidR="003B30E9" w:rsidRPr="00B869D7">
         <w:t xml:space="preserve"> erheblich gestört. Dies ist z. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:t>B. der Fall, wenn die Grafik einen Abschnitt zusammenfasst. (nach [3])</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40535158" w14:textId="77777777" w:rsidR="003B7DB1" w:rsidRDefault="003B7DB1" w:rsidP="00072C3D">
+    <w:p w14:paraId="2710F64E" w14:textId="46F029DB" w:rsidR="003B7DB1" w:rsidRDefault="003B7DB1" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="59" w:name="_Toc224634033"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc223964127"/>
       <w:r>
         <w:t>Farben</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="59"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="576469D8" w14:textId="77777777" w:rsidR="00243947" w:rsidRDefault="00243947" w:rsidP="00072C3D">
+      <w:bookmarkEnd w:id="55"/>
+    </w:p>
+    <w:p w14:paraId="70CFAF42" w14:textId="37FACDDC" w:rsidR="00243947" w:rsidRDefault="00243947" w:rsidP="00072C3D">
       <w:r>
         <w:t>Die Hausfarbe der TU Dresden ist das Blau (Primärblau):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="423D6B3F" w14:textId="77777777" w:rsidR="00243947" w:rsidRPr="00A52AD5" w:rsidRDefault="00243947" w:rsidP="00892819">
+    <w:p w14:paraId="6D44407B" w14:textId="5DCF3276" w:rsidR="00243947" w:rsidRDefault="00243947" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A52AD5">
+      <w:r>
         <w:t>CMYK</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A52AD5">
+      <w:r>
         <w:tab/>
-        <w:t>100/</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="49481951" w14:textId="77777777" w:rsidR="00243947" w:rsidRDefault="00243947" w:rsidP="00892819">
+        <w:t xml:space="preserve">100/90/0/0 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E6AAE49" w14:textId="77777777" w:rsidR="00243947" w:rsidRDefault="00243947" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">RGB </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">0/0/140 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E001290" w14:textId="77777777" w:rsidR="003B7DB1" w:rsidRDefault="00243947" w:rsidP="00892819">
+    <w:p w14:paraId="7BA5A949" w14:textId="6A1FD884" w:rsidR="003B7DB1" w:rsidRDefault="00243947" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">HEX </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>#00008C</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13D50BDC" w14:textId="77777777" w:rsidR="00243947" w:rsidRDefault="00243947" w:rsidP="00072C3D">
+    <w:p w14:paraId="53BF52AA" w14:textId="77777777" w:rsidR="00243947" w:rsidRDefault="00243947" w:rsidP="00072C3D">
       <w:r>
         <w:t xml:space="preserve">Zudem sind 9 Sekundärfarben in Farbsets von jeweils zwei Helligkeiten sowie ein Grauton definiert. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F34BFF9" w14:textId="77777777" w:rsidR="00243947" w:rsidRDefault="00243947" w:rsidP="00072C3D">
+    <w:p w14:paraId="6DD31F05" w14:textId="4453D4F2" w:rsidR="00243947" w:rsidRDefault="00243947" w:rsidP="00072C3D">
       <w:r>
         <w:t>Die Farbtöne sind so gewählt, dass eine maximale Unterscheidbarkeit gewährleistet ist. Sie sind für eine gute Lesbarkeit durch ausreichenden Kontrast der dunklen Farbtöne mit weißem Text und der hellen Farbtöne mit schwarzem oder dunkelblauem Text optimiert.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55B5B77B" w14:textId="08212471" w:rsidR="00243947" w:rsidRPr="003B7DB1" w:rsidRDefault="00243947" w:rsidP="00072C3D">
+    <w:p w14:paraId="1DD71F9D" w14:textId="1BC657A4" w:rsidR="00243947" w:rsidRPr="003B7DB1" w:rsidRDefault="00243947" w:rsidP="00072C3D">
       <w:r w:rsidRPr="007B5C6E">
         <w:t xml:space="preserve">Zudem sind unterschiedliche Sekundärfarben im HKS-System definiert. Die Farben sind alle in mehreren Farbpaletten für Word abgespeichert und können im System bei den Vorlagen hinterlegt werden. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Die </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00F00187">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">TUD-Farbdesigns (TUD, SINS, DRESDEN-concept) können im </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Intranet</w:t>
         </w:r>
         <w:r w:rsidRPr="00F00187">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> heruntergeladen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> (ZIP-Archiv) und durch Ablage im richtigen Ordner für Word und PPT verfügbar gemacht werden. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:anchor="bkmk_create" w:history="1">
+      <w:hyperlink r:id="rId30" w:anchor="bkmk_create" w:history="1">
         <w:r w:rsidRPr="007B5C6E">
           <w:t xml:space="preserve">Mehr Informationen zu </w:t>
         </w:r>
         <w:r w:rsidRPr="00736DD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Farben und Designs in Word</w:t>
         </w:r>
         <w:r w:rsidRPr="007B5C6E">
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A54265">
-[...3 lines deleted...]
-    <w:p w14:paraId="374CC59F" w14:textId="77777777" w:rsidR="00433F08" w:rsidRPr="00B869D7" w:rsidRDefault="00B869D7" w:rsidP="00072C3D">
+    </w:p>
+    <w:p w14:paraId="149AD5F9" w14:textId="3051673E" w:rsidR="00433F08" w:rsidRPr="00B869D7" w:rsidRDefault="00B869D7" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="60" w:name="_Toc450383"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="63" w:name="_Toc224634034"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc450383"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc450951"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc223684926"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc223964128"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Formeln</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="60"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="174639BC" w14:textId="77777777" w:rsidR="004B6FE0" w:rsidRDefault="00CB14A9" w:rsidP="00072C3D">
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
+    </w:p>
+    <w:p w14:paraId="050C217E" w14:textId="77777777" w:rsidR="004B6FE0" w:rsidRDefault="00CB14A9" w:rsidP="00072C3D">
       <w:r>
         <w:t>Nutzen Sie für Gleichungen möglichst die folgende Vorl</w:t>
       </w:r>
       <w:r w:rsidR="004B6FE0">
         <w:t>age durch Kopieren und Einfügen:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="567" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8141"/>
-        <w:gridCol w:w="930"/>
+        <w:gridCol w:w="8085"/>
+        <w:gridCol w:w="986"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B6FE0" w:rsidRPr="00B869D7" w14:paraId="2602676E" w14:textId="77777777" w:rsidTr="00804A35">
+      <w:tr w:rsidR="004B6FE0" w:rsidRPr="00B869D7" w14:paraId="7BB893CA" w14:textId="77777777" w:rsidTr="00804A35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8277" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C219405" w14:textId="77777777" w:rsidR="004B6FE0" w:rsidRPr="0059226D" w:rsidRDefault="004B6FE0" w:rsidP="00072C3D">
+          <w:p w14:paraId="76148B18" w14:textId="77777777" w:rsidR="004B6FE0" w:rsidRPr="0059226D" w:rsidRDefault="004B6FE0" w:rsidP="00072C3D">
             <m:oMathPara>
               <m:oMathParaPr>
                 <m:jc m:val="left"/>
               </m:oMathParaPr>
               <m:oMath>
                 <m:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   </w:rPr>
                   <m:t>f</m:t>
                 </m:r>
                 <m:d>
                   <m:dPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:dPr>
                   <m:e>
                     <m:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       </w:rPr>
                       <m:t>x</m:t>
@@ -6935,495 +6391,499 @@
                             </m:f>
                           </m:e>
                         </m:d>
                       </m:e>
                     </m:func>
                     <m:r>
                       <m:rPr>
                         <m:sty m:val="p"/>
                       </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       </w:rPr>
                       <m:t>)</m:t>
                     </m:r>
                   </m:e>
                 </m:nary>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F3882E5" w14:textId="77777777" w:rsidR="004B6FE0" w:rsidRPr="00B869D7" w:rsidRDefault="00155E9E" w:rsidP="00AB2FEF">
+          <w:p w14:paraId="0D291288" w14:textId="4220838E" w:rsidR="004B6FE0" w:rsidRPr="00B869D7" w:rsidRDefault="00155E9E" w:rsidP="00AB2FEF">
             <w:pPr>
               <w:pStyle w:val="Beschriftung"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> STYLEREF 1 \s </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A52AD5">
+            <w:r w:rsidR="00907DC3">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="004B6FE0">
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> SEQ Formel \* ARABIC \s 1 </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A52AD5">
+            <w:r w:rsidR="00907DC3">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4546B171" w14:textId="77777777" w:rsidR="00CB14A9" w:rsidRDefault="00CB14A9" w:rsidP="00072C3D">
+    <w:p w14:paraId="7F9AC1B7" w14:textId="2421F338" w:rsidR="00CB14A9" w:rsidRDefault="00CB14A9" w:rsidP="00072C3D">
       <w:r>
         <w:t xml:space="preserve">Es handelt sich </w:t>
       </w:r>
       <w:r w:rsidR="004B6FE0">
         <w:t xml:space="preserve">dabei </w:t>
       </w:r>
       <w:r>
-        <w:t>um eine Tabelle ohne Rahmen, welche in der linken Spalte die Formel (eingefügt über Formeleditor) enthält und in der rechten Spalte die Nummerierung. Nutzen Sie für Formeln die voreingestellte Schriftart „Cambria Math“ und Schriftgröße</w:t>
+        <w:t xml:space="preserve">um eine Tabelle ohne Rahmen, welche in der linken Spalte die Formel (eingefügt über Formeleditor) enthält und in der rechten Spalte die </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Nummerierung. Nutzen Sie für Formeln die voreingestellte Schriftart „Cambria Math“ und Schriftgröße</w:t>
       </w:r>
       <w:r w:rsidR="004B6FE0">
         <w:t xml:space="preserve"> 11. Die Nummerierung wird durch Kopieren und Einfügen übernommen und durch „Felder aktualisieren“ automatisch angepasst. Sie können die Gleichungsnummer alternativ auch einfügen unter „Verweise“ / Reiter „Beschriftungen“ / Schaltfläche „Beschriftung einfügen“:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="441204A8" w14:textId="77777777" w:rsidR="004B6FE0" w:rsidRDefault="004B6FE0" w:rsidP="00072C3D">
+    <w:p w14:paraId="5FDB084A" w14:textId="6274E4ED" w:rsidR="004B6FE0" w:rsidRDefault="004B6FE0" w:rsidP="00072C3D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A6EAAAC" wp14:editId="5BBD3C02">
             <wp:extent cx="3676650" cy="2305050"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="11" name="Grafik 11" descr="Screenshot des Word-Dialogfensters „Beschriftung&quot;. Im Textfeld „Beschriftung&quot; ist der Wert „2.1&quot; eingetragen. Unter „Optionen&quot; ist im Dropdown-Feld „Bezeichnung&quot; der Eintrag „Formel&quot; ausgewählt, das Feld „Position&quot; zeigt „Über dem ausgewählten Element&quot;. Die Checkbox „Bezeichnung nicht in der Beschriftung verwenden&quot; ist aktiviert. Verfügbare Schaltflächen sind: „Neue Bezeichnung…&quot;, „Bezeichnung löschen&quot; (ausgegraut), „Nummerierung…&quot;, „AutoBeschriftung…&quot;, „OK&quot; und „Abbrechen&quot;."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="11" name="Grafik 11" descr="Screenshot des Word-Dialogfensters „Beschriftung&quot;. Im Textfeld „Beschriftung&quot; ist der Wert „2.1&quot; eingetragen. Unter „Optionen&quot; ist im Dropdown-Feld „Bezeichnung&quot; der Eintrag „Formel&quot; ausgewählt, das Feld „Position&quot; zeigt „Über dem ausgewählten Element&quot;. Die Checkbox „Bezeichnung nicht in der Beschriftung verwenden&quot; ist aktiviert. Verfügbare Schaltflächen sind: „Neue Bezeichnung…&quot;, „Bezeichnung löschen&quot; (ausgegraut), „Nummerierung…&quot;, „AutoBeschriftung…&quot;, „OK&quot; und „Abbrechen&quot;."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32"/>
+                    <a:blip r:embed="rId31"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3676650" cy="2305050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02497B40" w14:textId="77777777" w:rsidR="004B6FE0" w:rsidRDefault="004B6FE0" w:rsidP="00072C3D">
+    <w:p w14:paraId="3453F7E1" w14:textId="77777777" w:rsidR="004B6FE0" w:rsidRDefault="004B6FE0" w:rsidP="00072C3D">
       <w:r>
         <w:t>Wählen Sie als Bezeichnung „Formel“. Setzen Sie dabei den Haken „Bezeichnung nicht in der Beschriftung verwenden. Klicken Sie auf „Nummerierung“ und wählen Sie folgende Einstellungen:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5809EE09" w14:textId="77777777" w:rsidR="004B6FE0" w:rsidRDefault="004B6FE0" w:rsidP="00072C3D">
+    <w:p w14:paraId="397F3DB3" w14:textId="48F9DB04" w:rsidR="004B6FE0" w:rsidRDefault="004B6FE0" w:rsidP="00072C3D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31BC1339" wp14:editId="433EC282">
             <wp:extent cx="3209925" cy="1933575"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="12" name="Grafik 12" descr="Screenshot des Word-Dialogfensters „Nummerierung der Beschriftung&quot;. Im Dropdown-Feld „Format&quot; ist „1, 2, 3, …&quot; ausgewählt. Die Checkbox „Kapitelnummer einbeziehen&quot; ist aktiviert, woraufhin zwei weitere Optionen eingeblendet sind: „Kapitel beginnt mit Formatvorlage&quot; ist auf „Überschrift 1&quot; gesetzt, „Trennzeichen verwenden&quot; auf „. (Punkt)&quot;. Als Beispiele werden „Grafik II-1, Tabelle 1-A&quot; angezeigt. Verfügbare Schaltflächen sind „OK&quot; und „Abbrechen&quot;."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="12" name="Grafik 12" descr="Screenshot des Word-Dialogfensters „Nummerierung der Beschriftung&quot;. Im Dropdown-Feld „Format&quot; ist „1, 2, 3, …&quot; ausgewählt. Die Checkbox „Kapitelnummer einbeziehen&quot; ist aktiviert, woraufhin zwei weitere Optionen eingeblendet sind: „Kapitel beginnt mit Formatvorlage&quot; ist auf „Überschrift 1&quot; gesetzt, „Trennzeichen verwenden&quot; auf „. (Punkt)&quot;. Als Beispiele werden „Grafik II-1, Tabelle 1-A&quot; angezeigt. Verfügbare Schaltflächen sind „OK&quot; und „Abbrechen&quot;."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33"/>
+                    <a:blip r:embed="rId32"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3209925" cy="1933575"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FFDBA6C" w14:textId="77777777" w:rsidR="0038081A" w:rsidRDefault="0038081A" w:rsidP="00072C3D">
+    <w:p w14:paraId="78161F96" w14:textId="4FC680ED" w:rsidR="0038081A" w:rsidRDefault="0038081A" w:rsidP="00072C3D">
       <w:r>
         <w:t>Weitere Hinweise zu Formeln und Einheiten:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13E581FA" w14:textId="77777777" w:rsidR="00F207A4" w:rsidRDefault="0038081A" w:rsidP="00892819">
+    <w:p w14:paraId="3F56FE70" w14:textId="2A16BDC9" w:rsidR="00F207A4" w:rsidRDefault="0038081A" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0038081A">
         <w:t>Formelzeichen werden kursiv geschrieben</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66B804E5" w14:textId="77777777" w:rsidR="0038081A" w:rsidRDefault="0038081A" w:rsidP="00892819">
+    <w:p w14:paraId="457B9DD0" w14:textId="216C0C2B" w:rsidR="0038081A" w:rsidRDefault="0038081A" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Indizes werden grundsätzlich </w:t>
       </w:r>
       <w:r w:rsidRPr="0038081A">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>nicht</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> kursiv geschrieben, außer es handelt sich um Laufvariablen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA0C46C" w14:textId="77777777" w:rsidR="0038081A" w:rsidRDefault="0038081A" w:rsidP="00892819">
+    <w:p w14:paraId="491B8059" w14:textId="7438FF62" w:rsidR="0038081A" w:rsidRDefault="0038081A" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Mehrere Indizes können durch Leerzeichen oder Komma getrennt werden</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E9C270A" w14:textId="77777777" w:rsidR="0038081A" w:rsidRDefault="0038081A" w:rsidP="00892819">
+    <w:p w14:paraId="49AA4D69" w14:textId="0B12ED5E" w:rsidR="0038081A" w:rsidRDefault="0038081A" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Einheiten werden </w:t>
       </w:r>
       <w:r w:rsidRPr="0038081A">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>nicht</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> kursiv geschrieben</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4792B999" w14:textId="77777777" w:rsidR="0038081A" w:rsidRPr="0038081A" w:rsidRDefault="0038081A" w:rsidP="00892819">
+    <w:p w14:paraId="7028D4D6" w14:textId="3B34AFD3" w:rsidR="0038081A" w:rsidRPr="0038081A" w:rsidRDefault="0038081A" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Einheiten werden von Zahlenwerten durch ein geschütztes Leerzeichen getrennt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62E6EBEF" w14:textId="77777777" w:rsidR="00C7646A" w:rsidRPr="00851BB5" w:rsidRDefault="00C7646A" w:rsidP="00072C3D">
+    <w:p w14:paraId="47A5B42B" w14:textId="72D3EDD5" w:rsidR="00C7646A" w:rsidRPr="00851BB5" w:rsidRDefault="00C7646A" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="64" w:name="_Toc223684927"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="67" w:name="_Toc450952"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc223684927"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc223964129"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc450384"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc450952"/>
       <w:r w:rsidRPr="00851BB5">
         <w:t>Sonstige Hinweise zu Text und Formatierung</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="64"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="4FF6295B" w14:textId="77777777" w:rsidR="00C7646A" w:rsidRDefault="00C7646A" w:rsidP="00892819">
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
+    </w:p>
+    <w:p w14:paraId="4757EA6E" w14:textId="3CE0276B" w:rsidR="00C7646A" w:rsidRDefault="00C7646A" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Abkürzungen bei ihrer Erstnennung in ausgeschriebener Form einführen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="319D79BA" w14:textId="77777777" w:rsidR="00C7646A" w:rsidRDefault="00C7646A" w:rsidP="00892819">
+    <w:p w14:paraId="7E550D7B" w14:textId="66B32DB6" w:rsidR="00C7646A" w:rsidRDefault="00C7646A" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Zahlen bis zwölf werden ausgeschrieben, Zahlen ab 13 als Zahl geschrieben</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01539D1B" w14:textId="77777777" w:rsidR="00C7646A" w:rsidRDefault="00C7646A" w:rsidP="00892819">
+    <w:p w14:paraId="02ED9F06" w14:textId="0AD6CC98" w:rsidR="00C7646A" w:rsidRDefault="00C7646A" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Einheitliche Farben in der ganzen Arbeit verwenden (gerne die des Corporate Designs der TU Dresden)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FBEC1B0" w14:textId="77777777" w:rsidR="00C7646A" w:rsidRDefault="00C7646A" w:rsidP="00892819">
+    <w:p w14:paraId="020C2448" w14:textId="6CD5ECD7" w:rsidR="00C7646A" w:rsidRDefault="00C7646A" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Passiv („werden“) nicht zu oft verwenden</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54197593" w14:textId="77777777" w:rsidR="00C7646A" w:rsidRDefault="00C7646A" w:rsidP="00892819">
+    <w:p w14:paraId="65EBD297" w14:textId="040C0CE8" w:rsidR="00C7646A" w:rsidRDefault="00C7646A" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Füllwörter vermeiden</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC05859" w14:textId="77777777" w:rsidR="00C7646A" w:rsidRDefault="00C7646A" w:rsidP="00892819">
+    <w:p w14:paraId="5D57C465" w14:textId="624772F6" w:rsidR="00C7646A" w:rsidRDefault="00C7646A" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Kein „ich“</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="410A4744" w14:textId="77777777" w:rsidR="003B7DB1" w:rsidRDefault="003B7DB1" w:rsidP="00892819">
+    <w:p w14:paraId="441646EF" w14:textId="6481F70D" w:rsidR="003B7DB1" w:rsidRDefault="003B7DB1" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Piktogramme, die TUD spezifisch sind, können aus dieser Seite runtergeladen werden: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="0051279D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://intranet.tu-dresden.de/spaces/TUDMarke/pages/403965507/Icons</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="425CDC23" w14:textId="77777777" w:rsidR="00C7646A" w:rsidRDefault="00C7646A" w:rsidP="00072C3D"/>
-    <w:p w14:paraId="7F75FBC9" w14:textId="77777777" w:rsidR="003B7DB1" w:rsidRDefault="003B7DB1" w:rsidP="00072C3D">
+    <w:p w14:paraId="735E453F" w14:textId="77777777" w:rsidR="00C7646A" w:rsidRDefault="00C7646A" w:rsidP="00072C3D"/>
+    <w:p w14:paraId="6B081C1F" w14:textId="6462D93D" w:rsidR="003B7DB1" w:rsidRDefault="003B7DB1" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:sectPr w:rsidR="003B7DB1" w:rsidSect="00051AB8">
-          <w:headerReference w:type="default" r:id="rId35"/>
+          <w:headerReference w:type="default" r:id="rId34"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1701" w:header="624" w:footer="567" w:gutter="0"/>
           <w:cols w:space="709"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C493C63" w14:textId="77777777" w:rsidR="00C7646A" w:rsidRDefault="00C7646A" w:rsidP="00072C3D">
+    <w:p w14:paraId="219FABEC" w14:textId="62C93775" w:rsidR="00C7646A" w:rsidRDefault="00C7646A" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="68" w:name="_Toc223684928"/>
-      <w:bookmarkStart w:id="69" w:name="_Toc224634036"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc223684928"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc223964130"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Druck, Abgabe und Veröffentlichung der Arbeit</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="68"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="509E913C" w14:textId="77777777" w:rsidR="002D35B9" w:rsidRPr="00B869D7" w:rsidRDefault="002D35B9" w:rsidP="00072C3D">
+      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="65"/>
+    </w:p>
+    <w:p w14:paraId="33013579" w14:textId="309827BE" w:rsidR="002D35B9" w:rsidRPr="00B869D7" w:rsidRDefault="002D35B9" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="70" w:name="_Toc223684929"/>
-      <w:bookmarkStart w:id="71" w:name="_Toc224634037"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc223684929"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc223964131"/>
       <w:r>
         <w:t>Druck und Bindung</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="70"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="6E367A98" w14:textId="77777777" w:rsidR="002D35B9" w:rsidRDefault="002D35B9" w:rsidP="00072C3D">
+      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="67"/>
+    </w:p>
+    <w:p w14:paraId="506D305B" w14:textId="60C1704E" w:rsidR="002D35B9" w:rsidRDefault="002D35B9" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t>Die Arbeit ist in gebundener Form, ausgedruckt auf weißem Papier, Format DIN A4, abzugeben</w:t>
       </w:r>
       <w:r w:rsidR="004F5856">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B0A0438" w14:textId="77777777" w:rsidR="002961D1" w:rsidRDefault="00EC0E0F" w:rsidP="00072C3D">
+    <w:p w14:paraId="20D5DEE1" w14:textId="77777777" w:rsidR="002961D1" w:rsidRDefault="00EC0E0F" w:rsidP="00072C3D">
       <w:r w:rsidRPr="002961D1">
         <w:t>Prüferexemplar</w:t>
       </w:r>
       <w:r w:rsidR="00B7676E" w:rsidRPr="002961D1">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="002961D1">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00B7676E" w:rsidRPr="002961D1">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="002961D1">
         <w:t xml:space="preserve"> für Begutachtung und Archivierung</w:t>
       </w:r>
       <w:r w:rsidR="002D35B9" w:rsidRPr="002961D1">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A509A82" w14:textId="77777777" w:rsidR="002961D1" w:rsidRDefault="00B7676E" w:rsidP="00892819">
+    <w:p w14:paraId="3D87290F" w14:textId="77777777" w:rsidR="002961D1" w:rsidRDefault="00B7676E" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002961D1">
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidRPr="002961D1">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>zwei</w:t>
       </w:r>
       <w:r w:rsidRPr="002961D1">
         <w:t>facher Ausfertigung für Abschlussarbeiten (Diplom-</w:t>
       </w:r>
       <w:r w:rsidR="002961D1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002961D1">
         <w:t>/</w:t>
       </w:r>
@@ -7433,2620 +6893,2586 @@
       <w:r w:rsidRPr="002961D1">
         <w:t>Bachelor-</w:t>
       </w:r>
       <w:r w:rsidR="002961D1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002961D1">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="002961D1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002961D1">
         <w:t xml:space="preserve">Masterarbeit), in </w:t>
       </w:r>
       <w:r w:rsidRPr="002961D1">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ein</w:t>
       </w:r>
       <w:r w:rsidRPr="002961D1">
         <w:t>facher Ausfertigung für sonstige Arbeiten (z. B. Studienarbeit).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51442F9D" w14:textId="77777777" w:rsidR="002961D1" w:rsidRDefault="002961D1" w:rsidP="00892819">
+    <w:p w14:paraId="0E4A1AD2" w14:textId="1B88B748" w:rsidR="002961D1" w:rsidRDefault="002961D1" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Einseitiger Druck (auf Wunsch auch doppelseitig möglich, sprechen Sie mit ihrer/m Betreuer/in)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3FE37154" w14:textId="77777777" w:rsidR="002961D1" w:rsidRDefault="002D35B9" w:rsidP="00892819">
+        <w:t xml:space="preserve">Einseitiger Druck </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D1F51D9" w14:textId="6E8ED997" w:rsidR="002961D1" w:rsidRDefault="00A61584" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="002961D1">
-        <w:t>100</w:t>
+      <w:r>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="002D35B9" w:rsidRPr="002961D1">
+        <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00B7676E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002961D1">
         <w:t>g/m²</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="137F6E72" w14:textId="77777777" w:rsidR="002961D1" w:rsidRDefault="00C804F2" w:rsidP="00892819">
+    <w:p w14:paraId="495F40A2" w14:textId="77777777" w:rsidR="002961D1" w:rsidRDefault="00C804F2" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002961D1">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Original</w:t>
       </w:r>
       <w:r w:rsidR="002D35B9" w:rsidRPr="002961D1">
         <w:t xml:space="preserve">aufgabenstellung </w:t>
       </w:r>
       <w:r w:rsidRPr="002961D1">
         <w:t>anstelle des Platzhalters einfügen (bei Abschlussarbeiten Kopie der Aufgabenstellung ins Zweitexemplar einfügen)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ABCD778" w14:textId="77777777" w:rsidR="002961D1" w:rsidRDefault="002961D1" w:rsidP="00892819">
+    <w:p w14:paraId="5B36C9C4" w14:textId="645D2E92" w:rsidR="002961D1" w:rsidRDefault="002961D1" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Feste Bindung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59A2D814" w14:textId="77777777" w:rsidR="002D35B9" w:rsidRPr="002961D1" w:rsidRDefault="002D35B9" w:rsidP="00892819">
+    <w:p w14:paraId="07E50541" w14:textId="35C45034" w:rsidR="002D35B9" w:rsidRPr="002961D1" w:rsidRDefault="002D35B9" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002961D1">
-        <w:t>Beschriftung hinzufügen</w:t>
+        <w:t>Beschriftung</w:t>
       </w:r>
       <w:r w:rsidR="002961D1" w:rsidRPr="002961D1">
-        <w:t xml:space="preserve">: Rücken und Deckel mit Art der Arbeit und </w:t>
-[...1 lines deleted...]
-      <w:commentRangeStart w:id="72"/>
+        <w:t>: Deckel mit Art der Arbeit</w:t>
+      </w:r>
+      <w:r w:rsidR="00A61584">
+        <w:t xml:space="preserve"> (z. B. Diplomarbeit)</w:t>
+      </w:r>
+      <w:r w:rsidR="002961D1" w:rsidRPr="002961D1">
+        <w:t xml:space="preserve"> und </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="68"/>
       <w:r w:rsidR="002961D1" w:rsidRPr="002961D1">
         <w:t>Nr.</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="72"/>
+      <w:commentRangeEnd w:id="68"/>
       <w:r w:rsidR="000F1C82" w:rsidRPr="002961D1">
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:commentReference w:id="72"/>
+        <w:commentReference w:id="68"/>
       </w:r>
       <w:r w:rsidR="002961D1" w:rsidRPr="002961D1">
         <w:t xml:space="preserve"> (z. B. DA 03/2019 </w:t>
       </w:r>
       <w:r w:rsidR="002961D1" w:rsidRPr="002961D1">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>oder</w:t>
       </w:r>
       <w:r w:rsidR="002961D1" w:rsidRPr="002961D1">
         <w:t xml:space="preserve"> StuArb 05/2018 </w:t>
       </w:r>
       <w:r w:rsidR="002961D1" w:rsidRPr="002961D1">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>oder</w:t>
       </w:r>
       <w:r w:rsidR="002961D1" w:rsidRPr="002961D1">
         <w:t xml:space="preserve"> PA 04/2019 etc.)</w:t>
       </w:r>
       <w:r w:rsidR="002961D1">
-        <w:t>. Deckel gern auch mit Ihrem Namen und dem Titel der Arbeit beschriften (nicht obligatorisch, da Arbeit durch die Nummer identifiziert wird).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="57486E07" w14:textId="77777777" w:rsidR="002D35B9" w:rsidRPr="002961D1" w:rsidRDefault="00EC0E0F" w:rsidP="00072C3D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78073B31" w14:textId="594A5112" w:rsidR="002D35B9" w:rsidRPr="002961D1" w:rsidRDefault="00EC0E0F" w:rsidP="00072C3D">
       <w:r w:rsidRPr="002961D1">
         <w:t xml:space="preserve">Nach Absprache </w:t>
       </w:r>
       <w:r w:rsidR="00B7676E" w:rsidRPr="002961D1">
         <w:t xml:space="preserve">ein zusätzliches </w:t>
       </w:r>
       <w:r w:rsidR="002D35B9" w:rsidRPr="002961D1">
         <w:t xml:space="preserve">Betreuerexemplar: </w:t>
       </w:r>
       <w:r w:rsidR="00B7676E" w:rsidRPr="002961D1">
         <w:t>Sprechen Sie mit Ihrem/r Betreuer/in ab, ob er/sie ein zusätzliches Exemplar benötigt. Hier können</w:t>
       </w:r>
       <w:r w:rsidRPr="002961D1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002D35B9" w:rsidRPr="002961D1">
         <w:t xml:space="preserve">Druck, Bindung und Beschriftung </w:t>
       </w:r>
       <w:r w:rsidR="00B7676E" w:rsidRPr="002961D1">
         <w:t>individuell abgesprochen werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10B1D890" w14:textId="77777777" w:rsidR="002D35B9" w:rsidRDefault="002D35B9" w:rsidP="00072C3D">
+    <w:p w14:paraId="102D5E25" w14:textId="1345FD22" w:rsidR="002D35B9" w:rsidRDefault="002D35B9" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t>Muster hierzu können im Zweifelsfall in der Professur eingesehen werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11CDD3DF" w14:textId="77777777" w:rsidR="00EC0E0F" w:rsidRDefault="00C804F2" w:rsidP="00072C3D">
+    <w:p w14:paraId="7F0CAA55" w14:textId="7ABC77B5" w:rsidR="00EC0E0F" w:rsidRDefault="00C804F2" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="73" w:name="_Toc223684930"/>
-      <w:bookmarkStart w:id="74" w:name="_Toc224634038"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc223684930"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc223964132"/>
       <w:r>
         <w:t>Abgabe der Arbeit</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="70"/>
+    </w:p>
+    <w:p w14:paraId="7B6A2A6E" w14:textId="726625C9" w:rsidR="00EC0E0F" w:rsidRPr="00A61584" w:rsidRDefault="00EC0E0F" w:rsidP="00072C3D">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Abschlussarbeiten</w:t>
+      </w:r>
+      <w:r w:rsidR="00C804F2">
+        <w:t xml:space="preserve"> (DA/BA/MA)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> sind im </w:t>
+      </w:r>
+      <w:r w:rsidR="00A61584">
+        <w:t xml:space="preserve">entsprechenden </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Prüfungsamt abzugeben, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C804F2">
+        <w:t>sonstige Arbeiten (Studienarbeiten</w:t>
+      </w:r>
+      <w:r w:rsidR="00A61584">
+        <w:t xml:space="preserve"> und Projektarbeiten</w:t>
+      </w:r>
+      <w:r w:rsidR="00C804F2">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A61584" w:rsidRPr="00A61584">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>im Sekretariat GEWV (Merkel-Bau, Zi. 217) abgeben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A61584">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37816B23" w14:textId="77777777" w:rsidR="002D35B9" w:rsidRPr="00B869D7" w:rsidRDefault="002D35B9" w:rsidP="00072C3D">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="71" w:name="_Toc450373"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc450941"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc223684931"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc223964133"/>
+      <w:r>
+        <w:t>Elektronische Form</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
     </w:p>
-    <w:p w14:paraId="2045D766" w14:textId="77777777" w:rsidR="00EC0E0F" w:rsidRPr="00B869D7" w:rsidRDefault="00EC0E0F" w:rsidP="00072C3D">
+    <w:p w14:paraId="7AF7F24E" w14:textId="65E3BD5D" w:rsidR="002D35B9" w:rsidRPr="00B869D7" w:rsidRDefault="002D35B9" w:rsidP="00072C3D">
       <w:r>
-        <w:t>Abschlussarbeiten</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> (DA/BA/MA)</w:t>
+        <w:t>Den</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B869D7">
+        <w:t xml:space="preserve"> ausgedruckten und gebundenen Arbeit</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> sind im Prüfungsamt abzugeben, </w:t>
-[...38 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4893">
+        <w:t xml:space="preserve"> ist eine CD/</w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
-        <w:t>D</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="30199F81" w14:textId="77777777" w:rsidR="002D35B9" w:rsidRPr="00B869D7" w:rsidRDefault="002D35B9" w:rsidP="00072C3D">
+        <w:t xml:space="preserve">DVD in einer Tasche auf der letzten Seite der Arbeit beizulegen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15179D50" w14:textId="3808D543" w:rsidR="002D35B9" w:rsidRPr="00B869D7" w:rsidRDefault="002D35B9" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t>Darauf ist die Arbeit als Datei</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (pdf</w:t>
       </w:r>
       <w:r w:rsidR="00210C68">
         <w:t xml:space="preserve"> und ggfs. auch Word-Datei</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00210C68">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Aufgabenstellung eingescannt an vorgegebener Stelle hinzufügen!</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:t>, alle erstellten elektronischen Modelle, Simulationen, Programme, Zeichnungen, Fotos, Vorlagen, Rechnungen usw. jeweils in weiter bearbeitbaren Formaten (SolidWorks, AutoCAD, Corel, Cosmos, Fluent, ComSol, jpg, bmp, MathCAD, ...) und recherchiertes Material</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (Quellen)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:t>, das Ihnen in elektronischer Form vorliegt (Zeitschriftenartikel, Scans, Auszüge aus Büchern, e-books, ...), mit abzulegen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6208E603" w14:textId="77777777" w:rsidR="002D35B9" w:rsidRPr="002D35B9" w:rsidRDefault="002D35B9" w:rsidP="00072C3D">
+    <w:p w14:paraId="35FAF107" w14:textId="0734BA4D" w:rsidR="002D35B9" w:rsidRPr="002D35B9" w:rsidRDefault="002D35B9" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t>Sämtliche Dateien sind unverschlüsselt abzuspeichern.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A6CEC3E" w14:textId="77777777" w:rsidR="00433F08" w:rsidRPr="00B869D7" w:rsidRDefault="00433F08" w:rsidP="00072C3D">
+    <w:p w14:paraId="076BDEDD" w14:textId="047FCD7D" w:rsidR="00433F08" w:rsidRPr="00B869D7" w:rsidRDefault="00433F08" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="79" w:name="_Toc223684932"/>
-      <w:bookmarkStart w:id="80" w:name="_Toc224634040"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc223684932"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc223964134"/>
       <w:r w:rsidRPr="00B869D7">
+        <w:lastRenderedPageBreak/>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00B869D7">
         <w:t>eröffentlichungen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="66"/>
-      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="76"/>
+    </w:p>
+    <w:p w14:paraId="50518566" w14:textId="77777777" w:rsidR="00433F08" w:rsidRPr="00B869D7" w:rsidRDefault="00433F08" w:rsidP="00072C3D">
+      <w:r w:rsidRPr="00B869D7">
+        <w:t>Studentische Arbeiten sind als wissenschaftliche Arbeiten öffentlich zugänglich. Sollte die Arbeit vertrauliche Informationen enthalten, die nicht veröffentlicht werden können, so ist der Textteil zumindest so zu verfassen, dass wissenschaftlicher Hintergrund, Lösungsweg und grundsätzliche Aussagen vom Leser nachvollziehbar sind. Dies ist z.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C007FB" w:rsidRPr="00B869D7">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B869D7">
+        <w:t>B. durch normierte Diagramme und Prinzipdarstellungen möglich. Vertrauliche Daten sind in diesem Fall in einem nicht öffentlichen Anlageteil beizufügen, der nur den Gutachtern zur Prüfung der Arbeit zugänglich ist. (aus [1])</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62776DF9" w14:textId="2FFEE53A" w:rsidR="00433F08" w:rsidRPr="00B869D7" w:rsidRDefault="00B869D7" w:rsidP="00072C3D">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="77" w:name="_Toc450385"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc450953"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc223684933"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc223964135"/>
+      <w:r>
+        <w:t>Kommentare am rechten Blattrand</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="77"/>
+      <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
     </w:p>
-    <w:p w14:paraId="0FAFB043" w14:textId="77777777" w:rsidR="00433F08" w:rsidRPr="00B869D7" w:rsidRDefault="00433F08" w:rsidP="00072C3D">
-[...27 lines deleted...]
-    <w:p w14:paraId="295DD117" w14:textId="77777777" w:rsidR="00433F08" w:rsidRPr="00B869D7" w:rsidRDefault="00433F08" w:rsidP="00072C3D">
+    <w:p w14:paraId="1AC2D415" w14:textId="77777777" w:rsidR="00433F08" w:rsidRPr="00B869D7" w:rsidRDefault="00433F08" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t>Alle Kommentare dieser Vorlage sind in der Endversion Ihrer Arbeit zu löschen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2B233E" w14:textId="77777777" w:rsidR="00F50E71" w:rsidRPr="00B869D7" w:rsidRDefault="00F50E71" w:rsidP="00072C3D">
+    <w:p w14:paraId="3F4EEF50" w14:textId="77777777" w:rsidR="00F50E71" w:rsidRPr="00B869D7" w:rsidRDefault="00F50E71" w:rsidP="00072C3D">
       <w:pPr>
         <w:sectPr w:rsidR="00F50E71" w:rsidRPr="00B869D7" w:rsidSect="00C9076A">
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1701" w:header="624" w:footer="567" w:gutter="0"/>
           <w:cols w:space="709"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04F3CABB" w14:textId="77777777" w:rsidR="003C2BB8" w:rsidRPr="00B869D7" w:rsidRDefault="002014EC" w:rsidP="00072C3D">
+    <w:p w14:paraId="523FA70E" w14:textId="6271DB0C" w:rsidR="003C2BB8" w:rsidRPr="00B869D7" w:rsidRDefault="002014EC" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="85" w:name="_Toc450386"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="88" w:name="_Toc224634042"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc450386"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc450954"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc223684934"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc223964136"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Betreuung</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="85"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="17B52D2C" w14:textId="77777777" w:rsidR="003C2BB8" w:rsidRPr="00B869D7" w:rsidRDefault="003C2BB8" w:rsidP="00072C3D">
+      <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkEnd w:id="82"/>
+      <w:bookmarkEnd w:id="83"/>
+      <w:bookmarkEnd w:id="84"/>
+    </w:p>
+    <w:p w14:paraId="6EF89980" w14:textId="7C2B2F4D" w:rsidR="003C2BB8" w:rsidRPr="00B869D7" w:rsidRDefault="003C2BB8" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t>Eine Betreuung de</w:t>
       </w:r>
       <w:r w:rsidR="002014EC">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:t xml:space="preserve"> Stud</w:t>
       </w:r>
       <w:r w:rsidR="002014EC">
         <w:t>ierenden</w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:t xml:space="preserve"> ist insbesondere bei Diplomarbeiten unerlässlich. Um diese für beide Seiten möglichst effizient zu gestalten, ist es ratsam, folgende Punkte zu beachten:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C929E2B" w14:textId="77777777" w:rsidR="003C2BB8" w:rsidRPr="00D23410" w:rsidRDefault="003C2BB8" w:rsidP="00892819">
+    <w:p w14:paraId="5225C666" w14:textId="08D51954" w:rsidR="003C2BB8" w:rsidRPr="00D23410" w:rsidRDefault="003C2BB8" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D23410">
         <w:t>Vor jedem Gespräch ist ein Termin (telefonisch</w:t>
       </w:r>
       <w:r w:rsidR="00C007FB" w:rsidRPr="00D23410">
         <w:t>, E-Mail</w:t>
       </w:r>
       <w:r w:rsidRPr="00D23410">
         <w:t xml:space="preserve">) zu vereinbaren. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FCA9F67" w14:textId="77777777" w:rsidR="003C2BB8" w:rsidRPr="00D23410" w:rsidRDefault="003C2BB8" w:rsidP="00892819">
+    <w:p w14:paraId="0E391D7C" w14:textId="13B43218" w:rsidR="003C2BB8" w:rsidRPr="00D23410" w:rsidRDefault="003C2BB8" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D23410">
         <w:t xml:space="preserve">Die Fragen und Diskussionspunkte sind zuvor </w:t>
       </w:r>
       <w:r w:rsidR="002014EC" w:rsidRPr="00D23410">
         <w:t>von der Studentin oder dem Studenten</w:t>
       </w:r>
       <w:r w:rsidRPr="00D23410">
         <w:t xml:space="preserve"> stichpunktartig schriftlich zu fixieren. Um Redundanzen zu vermeiden, ist es ratsam, auch die Ergebnisse zu notieren. [3]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B520CB5" w14:textId="77777777" w:rsidR="003C2BB8" w:rsidRPr="00D23410" w:rsidRDefault="003C2BB8" w:rsidP="00892819">
+    <w:p w14:paraId="402CDD23" w14:textId="2F56EC75" w:rsidR="003C2BB8" w:rsidRPr="00D23410" w:rsidRDefault="003C2BB8" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D23410">
         <w:t>Es sollte frühzeitig eine Gliederung erstellt werden, die mit dem</w:t>
       </w:r>
       <w:r w:rsidR="002014EC" w:rsidRPr="00D23410">
         <w:t>/r</w:t>
       </w:r>
       <w:r w:rsidRPr="00D23410">
         <w:t xml:space="preserve"> Betreuer</w:t>
       </w:r>
       <w:r w:rsidR="002014EC" w:rsidRPr="00D23410">
         <w:t>/in</w:t>
       </w:r>
       <w:r w:rsidRPr="00D23410">
         <w:t xml:space="preserve"> diskutiert werden kann. [3]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75BE50DF" w14:textId="34D111FE" w:rsidR="00F50E71" w:rsidRPr="00B869D7" w:rsidRDefault="003C2BB8" w:rsidP="00072C3D">
+    <w:p w14:paraId="4EAC2265" w14:textId="5326721D" w:rsidR="00D6579E" w:rsidRDefault="003C2BB8" w:rsidP="00D6579E">
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r w:rsidRPr="00B869D7">
         <w:t xml:space="preserve">Die aktuell </w:t>
       </w:r>
       <w:r w:rsidR="00DD7ADB" w:rsidRPr="00B869D7">
         <w:t xml:space="preserve">zu </w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:t>vergeben</w:t>
       </w:r>
       <w:r w:rsidR="00DD7ADB" w:rsidRPr="00B869D7">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
-        <w:t>en Beleg- und Diplomarbeitsthemen können an der Professur erfragt werden</w:t>
-[...33 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidR="00D6579E">
+        <w:t>s</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="85" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="85"/>
+      <w:r w:rsidR="00D6579E">
+        <w:t>tudentischen Arbeiten</w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
-        <w:t xml:space="preserve"> und werden auf der Homepage der Professur (</w:t>
-[...18 lines deleted...]
-          <w:t>he-arbeiten</w:t>
+        <w:t xml:space="preserve"> werden auf der Homepage der Professur </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="142C5F4F" w14:textId="7C93D700" w:rsidR="00F50E71" w:rsidRPr="00B869D7" w:rsidRDefault="003C2BB8" w:rsidP="00D6579E">
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B869D7">
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidR="00B146B7" w:rsidRPr="0028502F">
+          <w:t>https://tu-dresden.de/ing/maschinenwesen/iet/gewv/studium/studentische-arbeiten</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B869D7">
         <w:t>) publiziert.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2131620A" w14:textId="77777777" w:rsidR="003C2BB8" w:rsidRPr="00B869D7" w:rsidRDefault="003C2BB8" w:rsidP="00072C3D">
+    <w:p w14:paraId="05511A24" w14:textId="77777777" w:rsidR="003C2BB8" w:rsidRPr="00B869D7" w:rsidRDefault="003C2BB8" w:rsidP="00072C3D">
       <w:pPr>
         <w:sectPr w:rsidR="003C2BB8" w:rsidRPr="00B869D7" w:rsidSect="00C9076A">
-          <w:footerReference w:type="default" r:id="rId39"/>
+          <w:footerReference w:type="default" r:id="rId36"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="709"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E8AEA2D" w14:textId="77777777" w:rsidR="003C2BB8" w:rsidRPr="00B869D7" w:rsidRDefault="002014EC" w:rsidP="00072C3D">
+    <w:p w14:paraId="136492A6" w14:textId="144E90BF" w:rsidR="003C2BB8" w:rsidRPr="00B869D7" w:rsidRDefault="002014EC" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="89" w:name="_Toc450387"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="92" w:name="_Toc224634043"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc450387"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc450955"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc223684935"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc223964137"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Zusammenfassung und Ausblick</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkEnd w:id="87"/>
+      <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
-      <w:bookmarkEnd w:id="90"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3246CAAB" w14:textId="77777777" w:rsidR="003C2BB8" w:rsidRPr="00B869D7" w:rsidRDefault="003C2BB8" w:rsidP="00072C3D">
+    </w:p>
+    <w:p w14:paraId="145AAD4B" w14:textId="77777777" w:rsidR="003C2BB8" w:rsidRPr="00B869D7" w:rsidRDefault="003C2BB8" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t xml:space="preserve">Die Arbeit wird </w:t>
       </w:r>
       <w:r w:rsidRPr="006F71AC">
         <w:t>durch eine Zusammenfassung und einen Ausblick abgeschlossen. Dieser bildet in diesem Sinne da</w:t>
       </w:r>
       <w:r w:rsidR="000A2700" w:rsidRPr="006F71AC">
         <w:t>s Gegenstück zur Einleitung</w:t>
       </w:r>
       <w:r w:rsidR="000A2700" w:rsidRPr="00B869D7">
         <w:t>, d. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:t>h. hier werden die dort beschriebenen Ziele und der verwendete Weg kritisch beleuchtet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60D9C195" w14:textId="77777777" w:rsidR="003C2BB8" w:rsidRPr="00B869D7" w:rsidRDefault="003C2BB8" w:rsidP="00072C3D">
+    <w:p w14:paraId="75B6D88E" w14:textId="77777777" w:rsidR="003C2BB8" w:rsidRPr="00B869D7" w:rsidRDefault="003C2BB8" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t>Zum Schluss noch ein paar allgemeine Hinweise:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CE46B90" w14:textId="77777777" w:rsidR="003C2BB8" w:rsidRPr="00B869D7" w:rsidRDefault="003C2BB8" w:rsidP="00892819">
+    <w:p w14:paraId="029EB647" w14:textId="77777777" w:rsidR="003C2BB8" w:rsidRPr="00B869D7" w:rsidRDefault="003C2BB8" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA2373">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Legen Sie Wert auf den roten Faden!</w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:t xml:space="preserve"> Beschreiben Sie stets Ihren Weg durch das Thema so, dass er problemlos nachvollzogen werden kann. Die Einleitung bietet hier Raum für einen Überblick, sparen Sie nicht an einleitenden und zusammenfassenden Sätzen für Abschnitte der Ebene 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01FF4583" w14:textId="77777777" w:rsidR="003C2BB8" w:rsidRPr="00B869D7" w:rsidRDefault="003C2BB8" w:rsidP="00892819">
+    <w:p w14:paraId="1DC36A7B" w14:textId="25A54CCE" w:rsidR="003C2BB8" w:rsidRPr="00B869D7" w:rsidRDefault="003C2BB8" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA2373">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Verdeutlichen Sie komplexe Zusammenhänge grafisch!</w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:t xml:space="preserve"> Ohne in Marketing-Icons zu verfallen, hilft oft eine einfache Grafik, um komplexe Zusammenhänge zu verdeutlichen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="391A7008" w14:textId="77777777" w:rsidR="003C2BB8" w:rsidRPr="00B869D7" w:rsidRDefault="003C2BB8" w:rsidP="00892819">
+    <w:p w14:paraId="51BF17CC" w14:textId="67A7BF6B" w:rsidR="003C2BB8" w:rsidRPr="00B869D7" w:rsidRDefault="003C2BB8" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00B869D7">
         <w:t>Vergessen Sie nicht Ihre Unterschrift unter d</w:t>
       </w:r>
       <w:r w:rsidR="0097537C">
         <w:t>er</w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:t xml:space="preserve"> Eidesstattliche</w:t>
       </w:r>
       <w:r w:rsidR="0097537C">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:t xml:space="preserve"> Erklärung! Kontrollieren Sie sicherheitshalber jedes Exemplar vor der Abgabe! </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4648BAA6" w14:textId="77777777" w:rsidR="00243947" w:rsidRDefault="003C2BB8" w:rsidP="00892819">
+    <w:p w14:paraId="48690CEF" w14:textId="77777777" w:rsidR="00243947" w:rsidRDefault="003C2BB8" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00B869D7">
         <w:t xml:space="preserve">Kontrollieren Sie die </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA2373">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vollständigkeit</w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:t xml:space="preserve"> der Exemplare! Achten Sie darauf, dass sich die Formatierung aufgrund von unterschiedlichen Druckern (Ihr Drucker und der Drucker im Copy-Shop) ändern kann. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F2D57AE" w14:textId="77777777" w:rsidR="00243947" w:rsidRDefault="00243947" w:rsidP="00072C3D"/>
-    <w:p w14:paraId="3989A533" w14:textId="77777777" w:rsidR="00243947" w:rsidRDefault="00243947" w:rsidP="00072C3D">
+    <w:p w14:paraId="1F5DABCA" w14:textId="77777777" w:rsidR="00243947" w:rsidRDefault="00243947" w:rsidP="00072C3D"/>
+    <w:p w14:paraId="16E8F577" w14:textId="77777777" w:rsidR="00243947" w:rsidRDefault="00243947" w:rsidP="00072C3D">
       <w:pPr>
         <w:sectPr w:rsidR="00243947" w:rsidSect="00C9076A">
-          <w:footerReference w:type="default" r:id="rId40"/>
+          <w:footerReference w:type="default" r:id="rId37"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="709"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70935A16" w14:textId="77777777" w:rsidR="003C2BB8" w:rsidRDefault="00243947" w:rsidP="00072C3D">
+    <w:p w14:paraId="2B00C90C" w14:textId="043CB4F2" w:rsidR="003C2BB8" w:rsidRDefault="00243947" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="93" w:name="_Toc224634044"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc223964138"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Hinweise zur Erstellung eines Barrierefreien Dokumentes</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="93"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5FF3DF8C" w14:textId="77777777" w:rsidR="004F5856" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
+      <w:bookmarkEnd w:id="90"/>
+    </w:p>
+    <w:p w14:paraId="1BF55C6C" w14:textId="77777777" w:rsidR="004F5856" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
       <w:r w:rsidRPr="007B5C6E">
         <w:t xml:space="preserve">Gemäß </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="007B5C6E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>BITV 2.0 § 2a</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007B5C6E">
         <w:t xml:space="preserve"> ist die TUD verpflichtet, alle Dokumente, welche auf der Webseite und im Intranet zur Ansicht oder zum Download zur Verfügung gestellt werden, barrierefrei umzusetzen. Für die Veröffentlichungen barrierefreier PDF-Dokumente ist die Norm DIN ISO 14289 – PDF/UA anzuwenden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D3EAE2" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
+    <w:p w14:paraId="66CFB038" w14:textId="56DDF463" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Daher müssen alle Dokumente bereits bei der Erstellung auf diese Anforderungen vorbereitet sein.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E69E98" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
+    <w:p w14:paraId="48A8524C" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
       <w:r w:rsidRPr="007B5C6E">
         <w:t xml:space="preserve">Auf den folgenden Seiten möchten wir Ihnen eine kurze Anleitung geben, wie Sie Ihre Dokumente so erstellen, dass diese für mehr Menschen zugänglich sind. Eine ausführliche Anleitung finden Sie auf der Seite der AG-SBS: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="007B5C6E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Anleitungen zur barrierefreien Gestaltung von Dokumenten aus Microsoft Word und PowerPoint</w:t>
         </w:r>
         <w:r w:rsidRPr="007B5C6E">
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="475EF36D" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
+    <w:p w14:paraId="7C6A1468" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Dieses Dokument entstand in Zusammenarbeit des Dezernat 7 und der Professur Mensch-Computer Interaktion der TU Dresden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20AD7E02" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
+    <w:p w14:paraId="0C9DE214" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="94" w:name="_Toc219104102"/>
-      <w:bookmarkStart w:id="95" w:name="_Toc224634045"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc219104102"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc223964139"/>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Grundlagen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="94"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="3AC7CB4C" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
+      <w:bookmarkEnd w:id="91"/>
+      <w:bookmarkEnd w:id="92"/>
+    </w:p>
+    <w:p w14:paraId="1FF6DC54" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Achten Sie bei der Erstellung Ihres Dokuments auf die folgenden Punkte, um die Basis für ihr zugängliches Dokument zu schaffen:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DCF01C5" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00892819">
+    <w:p w14:paraId="5C6F4BCB" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t xml:space="preserve">Visuelle Eigenschaften </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(Schriftart, Größe, Farbe, Auszeichnung) </w:t>
       </w:r>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>von Texten in Formatvorlagen organisieren</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2983B045" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00892819">
+    <w:p w14:paraId="34BB9D50" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Positionieren von Texten nicht über Leerzeichen und Leerzeilen, sondern mit Seitenumbrüchen und einstellbaren Abständen zwischen Absätzen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C0E0868" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00892819">
+    <w:p w14:paraId="1C8ED57D" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Vermeiden manueller oder automatischer Worttrennungen, da diese bei der Umwandlung in die PDF meist nicht korrekt umgesetzt werden</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0165403F" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00892819">
+    <w:p w14:paraId="2EA0E491" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Verzicht auf separate Textfelder, da die digitale Lesereihenfolge der Elemente nach der Konvertierung oft nicht der optischen Lesereihenfolge entspricht</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="245E68C9" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00892819">
+    <w:p w14:paraId="6D6D6571" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Für Listen, Links und Querverweise, Verzeichnisse und Tabellen die dafür vorgesehene Word-Funktionen benutzen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E6ADD4" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00892819">
+    <w:p w14:paraId="18D986EE" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t xml:space="preserve">Bilder und Grafiken mit Alternativtexten versehen: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="00736DD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Einfügen von Alternativ-Texten</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="30A775F2" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00892819">
+    <w:p w14:paraId="6C1A1B12" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="00A61584" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId44" w:history="1">
-        <w:r w:rsidRPr="00736DD1">
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r w:rsidR="004F5856" w:rsidRPr="00736DD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Word-Funktion für mehrere Spalten</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007B5C6E">
+      <w:r w:rsidR="004F5856" w:rsidRPr="007B5C6E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="004F5856">
         <w:t>nutzen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2364917E" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00892819">
+    <w:p w14:paraId="408D6DBC" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t xml:space="preserve">Spaltenumbrüche: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="00736DD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>manuelle Spaltenumbrüche</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007B5C6E">
         <w:t xml:space="preserve"> einfügen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="642E5AAD" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00892819">
+    <w:p w14:paraId="0CB7AA3B" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidRPr="00736DD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Automatisches Inhaltsverzeichnis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007B5C6E">
         <w:t xml:space="preserve"> erzeugen, (siehe weiter unten)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="615978C3" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
+    <w:p w14:paraId="7D0A403E" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="96" w:name="_Toc219104103"/>
-      <w:bookmarkStart w:id="97" w:name="_Toc224634046"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc219104103"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc223964140"/>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Formatvorlagen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="96"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00C67AFC">
+      <w:bookmarkEnd w:id="93"/>
+      <w:bookmarkEnd w:id="94"/>
+    </w:p>
+    <w:p w14:paraId="0D4F8E2D" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="00A61584" w:rsidP="00072C3D">
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r w:rsidR="004F5856" w:rsidRPr="00C67AFC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Formatvorlagen</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="004F5856" w:rsidRPr="007B5C6E">
+        <w:t xml:space="preserve"> geben den Inhalten zusätzlich zu der rein visuellen Darstellung auch eine semantische Bedeutung, die von blinden Menschen </w:t>
+      </w:r>
+      <w:r w:rsidR="004F5856">
+        <w:t xml:space="preserve">z. B. durch das Vorlesen mittels Screenreader </w:t>
+      </w:r>
+      <w:r w:rsidR="004F5856" w:rsidRPr="007B5C6E">
+        <w:t>erfasst werden können.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="400E0D5E" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="95" w:name="_Toc219104104"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc223964141"/>
       <w:r w:rsidRPr="007B5C6E">
-        <w:t xml:space="preserve"> geben den Inhalten zusätzlich zu der rein visuellen Darstellung auch eine semantische Bedeutung, die von blinden Menschen </w:t>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="007B5C6E">
+        <w:lastRenderedPageBreak/>
         <w:t>Kontrast</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="98"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="5F92673D" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
+      <w:bookmarkEnd w:id="95"/>
+      <w:bookmarkEnd w:id="96"/>
+    </w:p>
+    <w:p w14:paraId="7623B1C0" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
       <w:r w:rsidRPr="007B5C6E">
         <w:t xml:space="preserve">Die Farben des CD der TUD und des SINS sind im Hinblick auf ausreichende Kontrastverhältnisse ausgewählt. Besonders bei Schrift/Farbkombinationen und der Verwendung anderer Farbwerte muss auf die Einhaltung der Kontrastwerten geachtet werden. Einen Kontrastrechner für Print- und Webanwendung bietet die Website </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidRPr="00827BE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>leserlich.info</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007B5C6E">
         <w:t xml:space="preserve"> an oder das kostenfreie </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidRPr="00827BE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Programm Colour Contrast Analyzer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00827BE2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CCA)</w:t>
       </w:r>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>, mit dem programmunabhängig alle Bildschirminhalte geprüft werden können (Abbildung 2).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E8F7DC2" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
+    <w:p w14:paraId="52671473" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="100" w:name="_Toc219104105"/>
-      <w:bookmarkStart w:id="101" w:name="_Toc224634048"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc219104105"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc223964142"/>
       <w:r w:rsidRPr="007B5C6E">
-        <w:lastRenderedPageBreak/>
         <w:t>Listen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="100"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="31D832DA" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
+      <w:bookmarkEnd w:id="97"/>
+      <w:bookmarkEnd w:id="98"/>
+    </w:p>
+    <w:p w14:paraId="578869CD" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Um Listen zu erstellen, nutzen Sie die vordefinierten Listenformate in MS Word, dies führt zu einer korrekten Konvertierung nach PDF.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E239196" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
+    <w:p w14:paraId="274FB823" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Für Listen gilt:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="459510C4" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00892819">
+    <w:p w14:paraId="3857E850" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Vordefinierte Listenformate führen zu einer korrekten Konvertierung nach PDF</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B110EA" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00892819">
+    <w:p w14:paraId="1F78177C" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t xml:space="preserve">Es gibt unsortierte und sortierte Listenvorlagen </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DE28F16" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00892819">
+    <w:p w14:paraId="5D29C264" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t xml:space="preserve">Das grafische Zeichen des Listenanstrichs ist z.B. für blinde Lesende </w:t>
       </w:r>
       <w:r w:rsidRPr="00072C3D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>nicht</w:t>
       </w:r>
       <w:r w:rsidRPr="007B5C6E">
         <w:t xml:space="preserve"> zugänglich</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57983408" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00892819">
+    <w:p w14:paraId="26136812" w14:textId="7E9ECA88" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Ein Plus-Zeichen für positive und ein Minus-Zeichen für negative Merkmale sind allein</w:t>
       </w:r>
       <w:r w:rsidR="00072C3D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>ungeeignet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0510FD1D" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00892819">
+    <w:p w14:paraId="518C4A0A" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Eine textuelle Alternative des Listenzeichens muss bei inhaltlicher Relevanz angegeben werden</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77CAEBB7" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00892819">
+    <w:p w14:paraId="0E0130C3" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t xml:space="preserve">Ausführliche Beschreibung: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidRPr="00827BE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Erstellen einer Aufzählung oder nummerierten Liste</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3EC1D5CC" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
+    <w:p w14:paraId="5EB8551F" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="102" w:name="_Toc219104106"/>
-      <w:bookmarkStart w:id="103" w:name="_Toc224634049"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc219104106"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc223964143"/>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Tabellen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="102"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="2D33D8F0" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
+      <w:bookmarkEnd w:id="99"/>
+      <w:bookmarkEnd w:id="100"/>
+    </w:p>
+    <w:p w14:paraId="60A66D83" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Für zugängliche Tabellen gilt Folgendes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39164342" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00892819">
+    <w:p w14:paraId="6BC41FF7" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Auf Pseudotabellen, welche über Tabulatoren und Leerzeichen simuliert werden, sollte gänzlich verzichtet werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="261F0D2D" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00892819">
+    <w:p w14:paraId="5E0B3DB7" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Das einzig richtige Vorgehen zum Erstellen von Tabellen in Word ist, das</w:t>
       </w:r>
-      <w:hyperlink r:id="rId51" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidRPr="00190983">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> Tabellentool von MS Word</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007B5C6E">
         <w:t xml:space="preserve"> zu benutzen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="104934CB" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00892819">
+    <w:p w14:paraId="704B8067" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Vermeiden Sie Excel-Kalkulationstabellen. Diese werden von der hier vorgestellten Möglichkeit zur Konvertierung nicht unterstützt und erfordern ein nachträgliches manuelles Auszeichnen und Überarbeiten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="637B011F" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00892819">
+    <w:p w14:paraId="1B89D0FA" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Die Kopfzeile der Tabelle muss als Überschrift ausgezeichnet werden und sich bei mehrseitigen Tabellen auf jeder Seite wiederholen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00E6F701" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00892819">
+    <w:p w14:paraId="1122CD7B" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Komplexe, mehrdimensionale, verschachtelte Tabellen sollten auf mehrere einfache Tabellen verteilt werden. Komplexe Tabellen sind für blinde Menschen schwer bzw. nicht lesbar und das Auszeichnen von Überschriften funktioniert in MS Word nur für Zeilen einfacher Tabellen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="379E94B1" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00892819">
+    <w:p w14:paraId="7F31A62C" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t xml:space="preserve">Ausführliche Anleitung: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52" w:history="1">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidRPr="00827BE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Erstellen barrierefreier Tabellen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="59BB0E09" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
+    <w:p w14:paraId="2EC0D28F" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="104" w:name="_Toc219104107"/>
-      <w:bookmarkStart w:id="105" w:name="_Toc224634050"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc219104107"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc223964144"/>
       <w:r w:rsidRPr="007B5C6E">
+        <w:lastRenderedPageBreak/>
         <w:t>Links und Querverweise</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="104"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00736DD1">
+      <w:bookmarkEnd w:id="101"/>
+      <w:bookmarkEnd w:id="102"/>
+    </w:p>
+    <w:p w14:paraId="365A7312" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="00A61584" w:rsidP="00072C3D">
+      <w:hyperlink r:id="rId50" w:history="1">
+        <w:r w:rsidR="004F5856" w:rsidRPr="00736DD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Links oder Querverweise </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007B5C6E">
+      <w:r w:rsidR="004F5856" w:rsidRPr="007B5C6E">
         <w:t>im Dokument sollten aktive Verknüpfungen sein. In Ihrem Quelldokument können solche aktiven Elemente über Strg. + Klick aktiviert werden und führen so den Leser zu dem verweisenden Element.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CE2479C" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
+    <w:p w14:paraId="46FD3914" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Für externe Verweise ist in MS Word standardweise die AutoFormat-Funktion aktiv, die bei der Eingabe eines externen Links, beispielsweise Google www.google.de, automatisch eine aktive Verknüpfung generiert. Alternativ kann ein Link auch über das Kontextmenü eingefügt werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FE1EDD5" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
+    <w:p w14:paraId="7B838F4D" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
       <w:r w:rsidRPr="007B5C6E">
         <w:t xml:space="preserve">Querverweise innerhalb eines Dokumentes beispielsweise auf Tabellen, Abbildungen oder Überschriften können auch über den speziellen </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54" w:history="1">
+      <w:hyperlink r:id="rId51" w:history="1">
         <w:r w:rsidRPr="00736DD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Dialog Querverweise</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007B5C6E">
         <w:t xml:space="preserve"> eingefügt werden:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="796DED20" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
+    <w:p w14:paraId="011D716A" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="106" w:name="_Toc219104108"/>
-      <w:bookmarkStart w:id="107" w:name="_Toc224634051"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc219104108"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc223964145"/>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Inhaltsverzeichnisse</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="106"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="092EE249" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
+      <w:bookmarkEnd w:id="103"/>
+      <w:bookmarkEnd w:id="104"/>
+    </w:p>
+    <w:p w14:paraId="6194AD79" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
       <w:r w:rsidRPr="007B5C6E">
         <w:t xml:space="preserve">Inhaltsverzeichnisse haben analog zu Überschriften die Funktion Übersicht, Orientierung und Navigation bereitzustellen. Mit </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55" w:history="1">
+      <w:hyperlink r:id="rId52" w:history="1">
         <w:r w:rsidRPr="00827BE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MS Word können Sie automatisch Inhaltsverzeichnisse</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007B5C6E">
         <w:t xml:space="preserve"> erstellen, welche bei der Konvertierung nach PDF eine aktive listenähnliche Navigation ermöglichen. Grundlage dafür ist, dass Sie wie in dieser Anleitung beschrieben, Überschriften mit Hilfe von </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56" w:history="1">
+      <w:hyperlink r:id="rId53" w:history="1">
         <w:r w:rsidRPr="00827BE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Formatvorlagen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>erstellt haben. Das Inhaltsverzeichnis in diesem Dokument kann Ihnen hier als Beispiel dienen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66ABAF28" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
+    <w:p w14:paraId="1FCFDD1E" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="108" w:name="_Toc219104109"/>
-      <w:bookmarkStart w:id="109" w:name="_Toc224634052"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc219104109"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc223964146"/>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Alternativtexte für Bilder und Grafiken</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="108"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="636B8AEA" w14:textId="77777777" w:rsidR="004F5856" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
+      <w:bookmarkEnd w:id="105"/>
+      <w:bookmarkEnd w:id="106"/>
+    </w:p>
+    <w:p w14:paraId="046284E5" w14:textId="77777777" w:rsidR="004F5856" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Für Bilder und Grafiken ist zu beachten, dass diese eine aussagekräftige Alternativbeschreibung benötigen, um auch für blinde Menschen zugänglich zu sein.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FBD16BD" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
+    <w:p w14:paraId="5290F31F" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
       <w:r w:rsidRPr="007B5C6E">
         <w:t xml:space="preserve">Ausführliche Anleitung: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57" w:history="1">
+      <w:hyperlink r:id="rId54" w:history="1">
         <w:r w:rsidRPr="00827BE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Hinzufügen von Alternativtext zu einer Form, einem Bild, einem Diagramm, einer SmartArt-Grafik oder einem anderen Objekt</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="041E2170" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
+    <w:p w14:paraId="1DCBD35E" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Folgende Informationen sollten je nach Kontext und abhängig vom Zweck des Bildes in der Beschreibung enthalten sein:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F571D3" w14:textId="77777777" w:rsidR="00072C3D" w:rsidRDefault="004F5856" w:rsidP="00892819">
+    <w:p w14:paraId="0E956C19" w14:textId="77777777" w:rsidR="00072C3D" w:rsidRDefault="004F5856" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Absicht/Zweck des Bildes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D1C5E9A" w14:textId="77777777" w:rsidR="00072C3D" w:rsidRDefault="004F5856" w:rsidP="00892819">
+    <w:p w14:paraId="5D33E6B4" w14:textId="77777777" w:rsidR="00072C3D" w:rsidRDefault="004F5856" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>abgebildeter Ort</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74662790" w14:textId="77777777" w:rsidR="00072C3D" w:rsidRDefault="004F5856" w:rsidP="00892819">
+    <w:p w14:paraId="0BAD6CFC" w14:textId="77777777" w:rsidR="00072C3D" w:rsidRDefault="004F5856" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Objekte, Gebäude, Menschen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E08B5A1" w14:textId="77777777" w:rsidR="00072C3D" w:rsidRDefault="004F5856" w:rsidP="00892819">
+    <w:p w14:paraId="5CF96D60" w14:textId="77777777" w:rsidR="00072C3D" w:rsidRDefault="004F5856" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Emotionen, Atmosphäre</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F2C8DC4" w14:textId="77777777" w:rsidR="00072C3D" w:rsidRDefault="004F5856" w:rsidP="00892819">
+    <w:p w14:paraId="2DCAC292" w14:textId="77777777" w:rsidR="00072C3D" w:rsidRDefault="004F5856" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Was passiert im Bild?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B47A5D1" w14:textId="77777777" w:rsidR="00072C3D" w:rsidRDefault="004F5856" w:rsidP="00892819">
+    <w:p w14:paraId="50FE7018" w14:textId="77777777" w:rsidR="00072C3D" w:rsidRDefault="004F5856" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Farben (allerdings ist in Diagrammen die Beschreibung visueller Attribute nur nötig, wenn dadurch Zusatzinformationen geliefert werden)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36B12874" w14:textId="77777777" w:rsidR="00072C3D" w:rsidRDefault="004F5856" w:rsidP="00892819">
+    <w:p w14:paraId="2EEA9F18" w14:textId="77777777" w:rsidR="00072C3D" w:rsidRDefault="004F5856" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Beziehen Sie nur Informationen ein, die nicht auf andere Art erreichbar sind, z.B. sollten Sie nicht einfach nur die Bildunterschrift wiederholen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4569C8C6" w14:textId="77777777" w:rsidR="00072C3D" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
+    <w:p w14:paraId="16AFE6A4" w14:textId="77777777" w:rsidR="00072C3D" w:rsidRDefault="004F5856" w:rsidP="00072C3D">
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Eine gute Bildbeschreibung sollte folgende Eigenschaften besitzen:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06483D95" w14:textId="77777777" w:rsidR="00072C3D" w:rsidRDefault="004F5856" w:rsidP="00892819">
+    <w:p w14:paraId="3728B4CF" w14:textId="443080F9" w:rsidR="00072C3D" w:rsidRDefault="004F5856" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Objektivität (keine eigene Interpretation einbringen)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C6F34F4" w14:textId="77777777" w:rsidR="00072C3D" w:rsidRDefault="004F5856" w:rsidP="00892819">
+    <w:p w14:paraId="2BF907EF" w14:textId="77777777" w:rsidR="00072C3D" w:rsidRDefault="004F5856" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t xml:space="preserve">Verständlichkeit (unter Beachtung der Zielgruppe) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="714F347A" w14:textId="77777777" w:rsidR="00072C3D" w:rsidRDefault="004F5856" w:rsidP="00892819">
+    <w:p w14:paraId="4113E735" w14:textId="77777777" w:rsidR="00072C3D" w:rsidRDefault="004F5856" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
+        <w:lastRenderedPageBreak/>
         <w:t>Sinnhaftigkeit (Beschreibung muss außerhalb und innerhalb des Kontextes Sinn ergeben)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="069D233C" w14:textId="77777777" w:rsidR="00072C3D" w:rsidRDefault="004F5856" w:rsidP="00892819">
+    <w:p w14:paraId="4CC688A0" w14:textId="77777777" w:rsidR="00072C3D" w:rsidRDefault="004F5856" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Eindeutigkeit und Einhaltung von fachdidaktischem Wissen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="555D7276" w14:textId="77777777" w:rsidR="00072C3D" w:rsidRDefault="004F5856" w:rsidP="00892819">
+    <w:p w14:paraId="1AA05DEC" w14:textId="77777777" w:rsidR="00072C3D" w:rsidRDefault="004F5856" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Effektivität (Informationen vollständig, aber möglichst kurz/prägnant halten)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CFD0583" w14:textId="77777777" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00892819">
+    <w:p w14:paraId="4DB52CF5" w14:textId="6AE97E54" w:rsidR="004F5856" w:rsidRPr="007B5C6E" w:rsidRDefault="004F5856" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Beispiele für sinnvolle Bildbeschreibungen finden Sie an den Bildern innerhalb dieses Dokumentes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11C95AF8" w14:textId="77777777" w:rsidR="00243947" w:rsidRDefault="00243947" w:rsidP="00072C3D"/>
-    <w:p w14:paraId="74B3909E" w14:textId="77777777" w:rsidR="00421442" w:rsidRDefault="00421442" w:rsidP="00072C3D">
+    <w:p w14:paraId="45347812" w14:textId="77777777" w:rsidR="00243947" w:rsidRDefault="00243947" w:rsidP="00072C3D"/>
+    <w:p w14:paraId="67BFA5F8" w14:textId="77777777" w:rsidR="00421442" w:rsidRDefault="00421442" w:rsidP="00072C3D">
       <w:pPr>
         <w:sectPr w:rsidR="00421442" w:rsidSect="00C9076A">
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="709"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27BFE3E7" w14:textId="77777777" w:rsidR="00421442" w:rsidRDefault="00421442" w:rsidP="00421442">
+    <w:p w14:paraId="01B26D64" w14:textId="77777777" w:rsidR="00421442" w:rsidRDefault="00421442" w:rsidP="00421442">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="110" w:name="_Toc224634053"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Barrierefreies PDF erzeugen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="110"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0796DAFB" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="006E42FB">
+    </w:p>
+    <w:p w14:paraId="699E03DA" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="006E42FB">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="111" w:name="_Toc219104111"/>
-      <w:bookmarkStart w:id="112" w:name="_Toc224634054"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc219104111"/>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Metadaten</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="111"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="415B7C4A" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="006E42FB">
+      <w:bookmarkEnd w:id="107"/>
+    </w:p>
+    <w:p w14:paraId="6E06AF83" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="006E42FB">
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Unter Datei &gt; Dateiinformationen sind alle Angaben einzutragen: Titel des Dokuments, Autor, kurze Beschreibung, Schlagworte (relevant auch für die Anzeige des PDFs in Suchmaschinenergebnissen).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DBC0A0E" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="006E42FB">
+    <w:p w14:paraId="11883552" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="006E42FB">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="113" w:name="_Toc219104112"/>
-      <w:bookmarkStart w:id="114" w:name="_Toc224634055"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc219104112"/>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Link/QR-Code zum digitalen Dokument</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="113"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="61DABFDB" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="006E42FB">
+      <w:bookmarkEnd w:id="108"/>
+    </w:p>
+    <w:p w14:paraId="317240AA" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="006E42FB">
       <w:r w:rsidRPr="007B5C6E">
         <w:t xml:space="preserve">Jedes gedruckte Dokument erhält auf der Rückseite einen Link und den zugehörigen QR-Code zur digitalen Version des Dokuments bzw. einer Website mit entsprechendem Inhalt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FFF2FAB" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="006E42FB">
+    <w:p w14:paraId="0727843E" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="006E42FB">
       <w:r w:rsidRPr="007B5C6E">
         <w:t xml:space="preserve">Grundsätzlich lassen sich aus Word mit wenigen Einschränkungen barrierefreie PDFs erzeugen. Eine </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58" w:history="1">
+      <w:hyperlink r:id="rId55" w:history="1">
         <w:r w:rsidRPr="00657215">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Ausführliche Anleitung</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007B5C6E">
         <w:t xml:space="preserve"> stellt die AG SBS der TU Dresden zur Verfügung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BD4774F" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="006E42FB">
+    <w:p w14:paraId="1208E0C5" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="006E42FB">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="115" w:name="_Toc219104113"/>
-      <w:bookmarkStart w:id="116" w:name="_Toc224634056"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc219104113"/>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Exporteinstellungen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="115"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="40F1D06A" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="006E42FB">
+      <w:bookmarkEnd w:id="109"/>
+    </w:p>
+    <w:p w14:paraId="79A3996A" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="006E42FB">
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Über die Schaltfläche Datei Exportieren PDF/XPS-Dokument erstellen öffnet sich der Dialog als PDF oder XPS veröffentlichen. Wählen Sie hier über „Optionen“ die folgenden Exporteinstellungen:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17D54DA0" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="00892819">
+    <w:p w14:paraId="14416C06" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t xml:space="preserve">Deaktivieren der Funktion Text als Bitmap speichern […]. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D0FA1CE" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="00892819">
+    <w:p w14:paraId="2CD9E70A" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>im Bereich Nicht druckbare Informationen alle Optionen aktivieren</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BBF3BE6" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="00892819">
+    <w:p w14:paraId="3E8141B3" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t xml:space="preserve">Auswahl der Option Textmarken erstellen mithilfe von: Überschriften </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="426994EF" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="00892819">
+    <w:p w14:paraId="7FC24C69" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Auswahl der Option Dokumenteigenschaften, dies fügt dem PDF Informationen, wie den Dokumententitel, hinzu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67837F5F" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="006E42FB">
+    <w:p w14:paraId="5BFA56EC" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="006E42FB">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="117" w:name="_Toc219104114"/>
-      <w:bookmarkStart w:id="118" w:name="_Toc224634057"/>
+      <w:bookmarkStart w:id="110" w:name="_Toc219104114"/>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Kontrolle des PDFs</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="117"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="3ABA4497" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="006E42FB">
+      <w:bookmarkEnd w:id="110"/>
+    </w:p>
+    <w:p w14:paraId="2DE58276" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="006E42FB">
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Die PDF-interne Barrier</w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="007B5C6E">
         <w:t xml:space="preserve">freiheitsprüfung ist nicht ausreichend für ein barrierefreies Dokument. Das erzeugte PDF muss in der Regel manuell kontrolliert werden, um Details zu optimieren und Fehler zu beheben. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E62FF9" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="006E42FB">
+    <w:p w14:paraId="58CAC3D4" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="006E42FB">
       <w:r w:rsidRPr="007B5C6E">
         <w:t xml:space="preserve">Schritte: PDF erstellen und öffnen &gt; Bookmarks öffnen und Struktur kontrollieren &gt; ggf. Tagstruktur überprüfen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17CB1224" w14:textId="21244018" w:rsidR="006E42FB" w:rsidRDefault="00111AC8" w:rsidP="00111AC8">
+    <w:p w14:paraId="03DDBA48" w14:textId="607BB71E" w:rsidR="006E42FB" w:rsidRDefault="006E42FB" w:rsidP="006E42FB">
       <w:r w:rsidRPr="007B5C6E">
-        <w:t xml:space="preserve">Empfehlenswert ist die Installation des </w:t>
-[...5 lines deleted...]
-        <w:r>
+        <w:t>Empfehlenswert ist die Installation des kostenfreien Plugins „</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId56" w:history="1">
+        <w:r w:rsidRPr="00827BE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Commonlook PDFgoHTML 2</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="007B5C6E">
-        <w:t>, das die Struktur des PDFs sehr anschaulich im Browser darstellt. Eine Alternative ist der „</w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId60" w:history="1">
+        <w:t>“, das die Struktur des PDFs sehr anschaulich im Browser darstellt. Eine Alternative ist der „</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r w:rsidRPr="00827BE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>PDF accessibility Checker (PAC) 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>“</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="6483A8C5" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRDefault="006E42FB" w:rsidP="006E42FB">
+    </w:p>
+    <w:p w14:paraId="7558255A" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRDefault="006E42FB" w:rsidP="006E42FB">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:sectPr w:rsidR="006E42FB" w:rsidSect="00C9076A">
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="709"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29EE8887" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="006E42FB">
+    <w:p w14:paraId="22E8242E" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="006E42FB">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="119" w:name="_Toc219104115"/>
-      <w:bookmarkStart w:id="120" w:name="_Toc224634058"/>
+      <w:bookmarkStart w:id="111" w:name="_Toc219104115"/>
       <w:r w:rsidRPr="007B5C6E">
         <w:lastRenderedPageBreak/>
         <w:t>Checklisten</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="119"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="3EF8594B" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="006E42FB">
+      <w:bookmarkEnd w:id="111"/>
+    </w:p>
+    <w:p w14:paraId="3EC0B601" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="006E42FB">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="121" w:name="_Toc219104116"/>
-      <w:bookmarkStart w:id="122" w:name="_Toc224634059"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc219104116"/>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Checkliste barrierefreies Dokument</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="121"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="58865934" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="00892819">
+      <w:bookmarkEnd w:id="112"/>
+    </w:p>
+    <w:p w14:paraId="0213252D" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Alle relevanten Elemente vorhanden?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3518FA41" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="00892819">
+    <w:p w14:paraId="3385D689" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Absatzformate getagged?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A456BB4" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="00892819">
+    <w:p w14:paraId="30841F8A" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Dokumentstruktur korrekt (Überschriftenhierarchie)?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="744194EE" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="00892819">
+    <w:p w14:paraId="57BAAC7A" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>(automatisches) Inhaltsverzeichnis angelegt?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12FB65AD" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="00892819">
+    <w:p w14:paraId="2F7798C4" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Lesereihenfolge aller Elemente korrekt?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51785106" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="00892819">
+    <w:p w14:paraId="1A2C65E1" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>alle Bilder, Grafiken mit alternativem Text?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FC92F58" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="00892819">
+    <w:p w14:paraId="344D37F0" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Metadaten eingefügt?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="342A067B" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="00892819">
+    <w:p w14:paraId="1167CBCE" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Link/ QR-Code zum digitalen Dokument vorhanden?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B476969" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="00892819">
+    <w:p w14:paraId="56025A9A" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Sprache, Rechtschreibung einheitlich zugewiesen?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA3BAFD" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="00892819">
+    <w:p w14:paraId="335AABB3" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>Links überprüft?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D492738" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="00892819">
+    <w:p w14:paraId="3879BF21" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>manuelle Zeilenumbrüche und Silbentrennungen, leere Absätze entfernt?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A7268BB" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="00892819">
+    <w:p w14:paraId="31A62B4F" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
         <w:t>nicht relevante Elemente als „artifact“ getagged oder auf Musterseite gelegt?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E7AB3FE" w14:textId="77777777" w:rsidR="00DE3FD5" w:rsidRDefault="006E42FB" w:rsidP="006E42FB">
+    <w:p w14:paraId="4ED832C4" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="007B5C6E" w:rsidRDefault="006E42FB" w:rsidP="00892819">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6E">
-        <w:t>Kontraste überprüft</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>Kontraste überprüft?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57206477" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="00BC49B4" w:rsidRDefault="006E42FB" w:rsidP="006E42FB">
       <w:r w:rsidRPr="00BC49B4">
         <w:t>Bookmarks und Tags im PDF Dokument korrekt?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E892060" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="006E42FB" w:rsidRDefault="006E42FB" w:rsidP="006E42FB"/>
-    <w:p w14:paraId="7DABEAB9" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="006E42FB" w:rsidRDefault="006E42FB" w:rsidP="006E42FB">
+    <w:p w14:paraId="7C345FDE" w14:textId="77777777" w:rsidR="006E42FB" w:rsidRPr="006E42FB" w:rsidRDefault="006E42FB" w:rsidP="006E42FB"/>
+    <w:p w14:paraId="129E183D" w14:textId="7FAA1D17" w:rsidR="006E42FB" w:rsidRPr="006E42FB" w:rsidRDefault="006E42FB" w:rsidP="006E42FB">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:sectPr w:rsidR="006E42FB" w:rsidRPr="006E42FB" w:rsidSect="00C9076A">
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="709"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4758B1F8" w14:textId="77777777" w:rsidR="00E56FC1" w:rsidRPr="006F71AC" w:rsidRDefault="00014CA1" w:rsidP="00072C3D">
+    <w:p w14:paraId="657A0E6A" w14:textId="249E9A29" w:rsidR="00E56FC1" w:rsidRPr="006F71AC" w:rsidRDefault="00014CA1" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="berschrift5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="123" w:name="_Toc450388"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="126" w:name="_Toc224634060"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc450388"/>
+      <w:bookmarkStart w:id="114" w:name="_Toc450956"/>
+      <w:bookmarkStart w:id="115" w:name="_Toc223684936"/>
+      <w:bookmarkStart w:id="116" w:name="_Toc223964147"/>
       <w:r w:rsidRPr="006F71AC">
         <w:lastRenderedPageBreak/>
         <w:t>Literaturverzeichnis</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="123"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="30B04D30" w14:textId="77777777" w:rsidR="00E56FC1" w:rsidRPr="006F71AC" w:rsidRDefault="006A3939" w:rsidP="00072C3D">
+      <w:bookmarkEnd w:id="113"/>
+      <w:bookmarkEnd w:id="114"/>
+      <w:bookmarkEnd w:id="115"/>
+      <w:bookmarkEnd w:id="116"/>
+    </w:p>
+    <w:p w14:paraId="1687E95B" w14:textId="31D1F1D2" w:rsidR="00E56FC1" w:rsidRPr="006F71AC" w:rsidRDefault="006A3939" w:rsidP="00072C3D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B869D7">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
         </w:rPr>
         <w:t>[1]</w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E56FC1" w:rsidRPr="006F71AC">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
         </w:rPr>
         <w:t>TU Dresden, Fakultät Maschinenwesen, Institut für Energietechnik. Richtlinie für die Anfertigung der Diplomarbeit. [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId61" w:history="1">
+      <w:hyperlink r:id="rId58" w:history="1">
         <w:r w:rsidRPr="006F71AC">
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
           </w:rPr>
           <w:t>pdf-Datei</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006F71AC">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
         </w:rPr>
         <w:t>] Dresden</w:t>
       </w:r>
       <w:r w:rsidR="00E56FC1" w:rsidRPr="006F71AC">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
         </w:rPr>
         <w:t>, 2007.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="768DF8F6" w14:textId="77777777" w:rsidR="00E56FC1" w:rsidRPr="006F71AC" w:rsidRDefault="00D831C8" w:rsidP="00072C3D">
+    <w:p w14:paraId="7710014D" w14:textId="44490F56" w:rsidR="00E56FC1" w:rsidRPr="006F71AC" w:rsidRDefault="00D831C8" w:rsidP="00072C3D">
       <w:r w:rsidRPr="006F71AC">
         <w:t>[2]</w:t>
       </w:r>
       <w:r w:rsidRPr="006F71AC">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E56FC1" w:rsidRPr="006F71AC">
         <w:t>Siebenund</w:t>
       </w:r>
       <w:r w:rsidR="00E15359" w:rsidRPr="006F71AC">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00E56FC1" w:rsidRPr="006F71AC">
         <w:t>reißigste Verordnung zur Durchführung des Bundes-Immissionsschutzgesetzes (Verordnung zur Absicherung von Luftqualitätsanforderungen - 37. BImSchV). s.l. : Beschluss des Bundesrates 147/08, 25. April 2008.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F94DCFE" w14:textId="77777777" w:rsidR="00E56FC1" w:rsidRPr="006F71AC" w:rsidRDefault="00D831C8" w:rsidP="00072C3D">
+    <w:p w14:paraId="3C0EDE7C" w14:textId="77777777" w:rsidR="00E56FC1" w:rsidRPr="006F71AC" w:rsidRDefault="00D831C8" w:rsidP="00072C3D">
       <w:r w:rsidRPr="006F71AC">
         <w:t>[3]</w:t>
       </w:r>
       <w:r w:rsidRPr="006F71AC">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E56FC1" w:rsidRPr="006F71AC">
         <w:t>TU Dresden, Fakultät Wi</w:t>
       </w:r>
       <w:r w:rsidR="00DD6874" w:rsidRPr="006F71AC">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00E56FC1" w:rsidRPr="006F71AC">
         <w:t>tschaftswissenschaften, Professuren für Wirtschaftsinformatik. Lehrstuhlvorlage_diplomarbeiten_0-01. [Word-Datei] Dresden : s.n., 2004.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CEEDE34" w14:textId="77777777" w:rsidR="00E56FC1" w:rsidRPr="00B869D7" w:rsidRDefault="00E56FC1" w:rsidP="00072C3D">
+    <w:p w14:paraId="217A0A19" w14:textId="77777777" w:rsidR="00E56FC1" w:rsidRPr="00B869D7" w:rsidRDefault="00E56FC1" w:rsidP="00072C3D">
       <w:pPr>
         <w:sectPr w:rsidR="00E56FC1" w:rsidRPr="00B869D7" w:rsidSect="00C9076A">
-          <w:headerReference w:type="default" r:id="rId62"/>
-          <w:footerReference w:type="default" r:id="rId63"/>
+          <w:headerReference w:type="default" r:id="rId59"/>
+          <w:footerReference w:type="default" r:id="rId60"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="709"/>
           <w:noEndnote/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02CF5A3E" w14:textId="77777777" w:rsidR="00E56FC1" w:rsidRPr="005128A8" w:rsidRDefault="00014CA1" w:rsidP="00072C3D">
+    <w:p w14:paraId="61E22CC2" w14:textId="0C17BD93" w:rsidR="00E56FC1" w:rsidRPr="005128A8" w:rsidRDefault="00014CA1" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="berschrift5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="127" w:name="_Toc450389"/>
-[...3 lines deleted...]
-      <w:commentRangeStart w:id="131"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc450389"/>
+      <w:bookmarkStart w:id="118" w:name="_Toc450957"/>
+      <w:bookmarkStart w:id="119" w:name="_Toc223684937"/>
+      <w:bookmarkStart w:id="120" w:name="_Toc223964148"/>
+      <w:commentRangeStart w:id="121"/>
       <w:r w:rsidRPr="005128A8">
         <w:lastRenderedPageBreak/>
         <w:t>Symbolverzeichnis</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="127"/>
-[...3 lines deleted...]
-      <w:commentRangeEnd w:id="131"/>
+      <w:bookmarkEnd w:id="117"/>
+      <w:bookmarkEnd w:id="118"/>
+      <w:bookmarkEnd w:id="119"/>
+      <w:bookmarkEnd w:id="120"/>
+      <w:commentRangeEnd w:id="121"/>
       <w:r w:rsidR="000F1C82" w:rsidRPr="005128A8">
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
-          <w:sz w:val="32"/>
+          <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:commentReference w:id="131"/>
-[...3 lines deleted...]
-      <w:commentRangeStart w:id="132"/>
+        <w:commentReference w:id="121"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CDBF9D9" w14:textId="77777777" w:rsidR="004F7F6F" w:rsidRPr="00B869D7" w:rsidRDefault="004F7F6F" w:rsidP="00072C3D">
+      <w:commentRangeStart w:id="122"/>
       <w:r w:rsidRPr="00B869D7">
         <w:t>Formelzeichen</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="132"/>
+      <w:commentRangeEnd w:id="122"/>
       <w:r w:rsidR="000F1C82" w:rsidRPr="00B869D7">
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:commentReference w:id="132"/>
+        <w:commentReference w:id="122"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="839"/>
         <w:gridCol w:w="1395"/>
         <w:gridCol w:w="6838"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B36A11" w:rsidRPr="00B869D7" w14:paraId="41608E31" w14:textId="77777777" w:rsidTr="00101AE9">
+      <w:tr w:rsidR="00B36A11" w:rsidRPr="00B869D7" w14:paraId="23FA6C2C" w14:textId="77777777" w:rsidTr="00101AE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2836E812" w14:textId="77777777" w:rsidR="00101AE9" w:rsidRPr="00B146B7" w:rsidRDefault="00101AE9" w:rsidP="00072C3D">
+          <w:p w14:paraId="5E0CDED5" w14:textId="77777777" w:rsidR="00101AE9" w:rsidRPr="00B146B7" w:rsidRDefault="00101AE9" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00B146B7">
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5D71BA3A" w14:textId="77777777" w:rsidR="00101AE9" w:rsidRPr="00B869D7" w:rsidRDefault="00101AE9" w:rsidP="00072C3D">
+          <w:p w14:paraId="2ECD8BE3" w14:textId="77777777" w:rsidR="00101AE9" w:rsidRPr="00B869D7" w:rsidRDefault="00101AE9" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00B869D7">
               <w:t>m²</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3769" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6F022C0B" w14:textId="77777777" w:rsidR="00101AE9" w:rsidRPr="00B869D7" w:rsidRDefault="00101AE9" w:rsidP="00072C3D">
+          <w:p w14:paraId="1E7C5CA2" w14:textId="77777777" w:rsidR="00101AE9" w:rsidRPr="00B869D7" w:rsidRDefault="00101AE9" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00B869D7">
               <w:t>Fläche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B36A11" w:rsidRPr="00B869D7" w14:paraId="1F9A9FD1" w14:textId="77777777" w:rsidTr="00101AE9">
+      <w:tr w:rsidR="00B36A11" w:rsidRPr="00B869D7" w14:paraId="186F440F" w14:textId="77777777" w:rsidTr="00101AE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="303BD2BB" w14:textId="77777777" w:rsidR="00101AE9" w:rsidRPr="00B146B7" w:rsidRDefault="00101AE9" w:rsidP="00072C3D">
+          <w:p w14:paraId="5914AC19" w14:textId="77777777" w:rsidR="00101AE9" w:rsidRPr="00B146B7" w:rsidRDefault="00101AE9" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00B146B7">
               <w:t>a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="02101D1D" w14:textId="77777777" w:rsidR="00101AE9" w:rsidRPr="00B869D7" w:rsidRDefault="00101AE9" w:rsidP="00072C3D">
+          <w:p w14:paraId="091B2C4D" w14:textId="77777777" w:rsidR="00101AE9" w:rsidRPr="00B869D7" w:rsidRDefault="00101AE9" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00B869D7">
               <w:t>MPa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3769" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F399875" w14:textId="77777777" w:rsidR="00101AE9" w:rsidRPr="00B869D7" w:rsidRDefault="00101AE9" w:rsidP="00072C3D">
+          <w:p w14:paraId="727F4B0E" w14:textId="77777777" w:rsidR="00101AE9" w:rsidRPr="00B869D7" w:rsidRDefault="00101AE9" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00B869D7">
               <w:t>Kohäsionsdruck</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B36A11" w:rsidRPr="00B869D7" w14:paraId="310750BB" w14:textId="77777777" w:rsidTr="00B36A11">
+      <w:tr w:rsidR="00B36A11" w:rsidRPr="00B869D7" w14:paraId="03AA53B1" w14:textId="77777777" w:rsidTr="00B36A11">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="09F1E135" w14:textId="77777777" w:rsidR="00101AE9" w:rsidRPr="00B146B7" w:rsidRDefault="00B146B7" w:rsidP="00072C3D">
+          <w:p w14:paraId="7F92C38B" w14:textId="5850EBA6" w:rsidR="00101AE9" w:rsidRPr="00B146B7" w:rsidRDefault="00B146B7" w:rsidP="00072C3D">
             <m:oMathPara>
               <m:oMathParaPr>
                 <m:jc m:val="left"/>
               </m:oMathParaPr>
               <m:oMath>
                 <m:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   </w:rPr>
                   <m:t>α</m:t>
                 </m:r>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1F595E49" w14:textId="77777777" w:rsidR="00101AE9" w:rsidRPr="00B869D7" w:rsidRDefault="00101AE9" w:rsidP="00072C3D">
+          <w:p w14:paraId="3C64B25E" w14:textId="77777777" w:rsidR="00101AE9" w:rsidRPr="00B869D7" w:rsidRDefault="00101AE9" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00B869D7">
               <w:t>W/m²K</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3769" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4282DA8E" w14:textId="77777777" w:rsidR="00101AE9" w:rsidRPr="00B869D7" w:rsidRDefault="00101AE9" w:rsidP="00072C3D">
+          <w:p w14:paraId="7E1B9830" w14:textId="77777777" w:rsidR="00101AE9" w:rsidRPr="00B869D7" w:rsidRDefault="00101AE9" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00B869D7">
               <w:t>Wärmeübergangskoeffizient</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B36A11" w:rsidRPr="00B869D7" w14:paraId="076207E8" w14:textId="77777777" w:rsidTr="00B36A11">
+      <w:tr w:rsidR="00B36A11" w:rsidRPr="00B869D7" w14:paraId="05F7AAE2" w14:textId="77777777" w:rsidTr="00B36A11">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="00B0D2EE" w14:textId="77777777" w:rsidR="00101AE9" w:rsidRPr="00B146B7" w:rsidRDefault="00B146B7" w:rsidP="00072C3D">
+          <w:p w14:paraId="3859504B" w14:textId="5C5F8D4B" w:rsidR="00101AE9" w:rsidRPr="00B146B7" w:rsidRDefault="00B146B7" w:rsidP="00072C3D">
             <w:r>
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1A98A265" w14:textId="77777777" w:rsidR="00101AE9" w:rsidRPr="00B869D7" w:rsidRDefault="00101AE9" w:rsidP="00072C3D">
+          <w:p w14:paraId="556A206A" w14:textId="77777777" w:rsidR="00101AE9" w:rsidRPr="00B869D7" w:rsidRDefault="00101AE9" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00B869D7">
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3769" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6C9ABD6E" w14:textId="77777777" w:rsidR="00101AE9" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
+          <w:p w14:paraId="636A742C" w14:textId="77777777" w:rsidR="00101AE9" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00B869D7">
               <w:t>Exergie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="56D6108B" w14:textId="77777777" w:rsidR="00E56FC1" w:rsidRPr="00B869D7" w:rsidRDefault="00E56FC1" w:rsidP="00072C3D"/>
+    <w:p w14:paraId="09634CFD" w14:textId="77777777" w:rsidR="00E56FC1" w:rsidRPr="00B869D7" w:rsidRDefault="00E56FC1" w:rsidP="00072C3D"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2312"/>
         <w:gridCol w:w="9"/>
         <w:gridCol w:w="6751"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B3F96" w:rsidRPr="00B869D7" w14:paraId="77427EC5" w14:textId="77777777" w:rsidTr="00C4681E">
+      <w:tr w:rsidR="004B3F96" w:rsidRPr="00B869D7" w14:paraId="4F29EBA6" w14:textId="77777777" w:rsidTr="00C4681E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6D45865A" w14:textId="77777777" w:rsidR="004B3F96" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
+          <w:p w14:paraId="418D31D2" w14:textId="77777777" w:rsidR="004B3F96" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00B869D7">
               <w:t>Indizes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3726" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1F400D14" w14:textId="77777777" w:rsidR="004B3F96" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D"/>
+          <w:p w14:paraId="60BD09B2" w14:textId="77777777" w:rsidR="004B3F96" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B3F96" w:rsidRPr="00B869D7" w14:paraId="09F759D1" w14:textId="77777777" w:rsidTr="00C4681E">
+      <w:tr w:rsidR="004B3F96" w:rsidRPr="00B869D7" w14:paraId="5730641B" w14:textId="77777777" w:rsidTr="00C4681E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1279" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4D0648D9" w14:textId="77777777" w:rsidR="004B3F96" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
+          <w:p w14:paraId="16420E0F" w14:textId="77777777" w:rsidR="004B3F96" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00B869D7">
               <w:t>Aus, aus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3721" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="05257B49" w14:textId="77777777" w:rsidR="004B3F96" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
+          <w:p w14:paraId="7F220540" w14:textId="77777777" w:rsidR="004B3F96" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00B869D7">
               <w:t>Austritt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B3F96" w:rsidRPr="00B869D7" w14:paraId="49269508" w14:textId="77777777" w:rsidTr="00C4681E">
+      <w:tr w:rsidR="004B3F96" w:rsidRPr="00B869D7" w14:paraId="12522400" w14:textId="77777777" w:rsidTr="00C4681E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1279" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="713D668A" w14:textId="77777777" w:rsidR="004B3F96" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
+          <w:p w14:paraId="767D4363" w14:textId="77777777" w:rsidR="004B3F96" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00B869D7">
               <w:t>BS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3721" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5B939E23" w14:textId="77777777" w:rsidR="004B3F96" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
+          <w:p w14:paraId="3E8F162A" w14:textId="77777777" w:rsidR="004B3F96" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00B869D7">
               <w:t>Brennstoff</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B3F96" w:rsidRPr="00B869D7" w14:paraId="2B44A135" w14:textId="77777777" w:rsidTr="00C4681E">
+      <w:tr w:rsidR="004B3F96" w:rsidRPr="00B869D7" w14:paraId="1E623599" w14:textId="77777777" w:rsidTr="00C4681E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1279" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="68303875" w14:textId="77777777" w:rsidR="004B3F96" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
+          <w:p w14:paraId="743BC633" w14:textId="77777777" w:rsidR="004B3F96" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00B869D7">
               <w:t>BK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3721" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1CF2D791" w14:textId="77777777" w:rsidR="004B3F96" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
+          <w:p w14:paraId="342F8731" w14:textId="77777777" w:rsidR="004B3F96" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00B869D7">
               <w:t>Brennkammer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B3F96" w:rsidRPr="00B869D7" w14:paraId="3B7FF274" w14:textId="77777777" w:rsidTr="00C4681E">
+      <w:tr w:rsidR="004B3F96" w:rsidRPr="00B869D7" w14:paraId="229F17BF" w14:textId="77777777" w:rsidTr="00C4681E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1279" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="02E92555" w14:textId="77777777" w:rsidR="004B3F96" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
+          <w:p w14:paraId="38AEFD68" w14:textId="77777777" w:rsidR="004B3F96" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00B869D7">
               <w:t>el</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3721" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4549CE66" w14:textId="77777777" w:rsidR="004B3F96" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
+          <w:p w14:paraId="2C3C5BEB" w14:textId="77777777" w:rsidR="004B3F96" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00B869D7">
               <w:t>elektrisch</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B3F96" w:rsidRPr="00B869D7" w14:paraId="7DAD0B11" w14:textId="77777777" w:rsidTr="00C4681E">
+      <w:tr w:rsidR="004B3F96" w:rsidRPr="00B869D7" w14:paraId="7445A5BD" w14:textId="77777777" w:rsidTr="00C4681E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1279" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="36851CFD" w14:textId="77777777" w:rsidR="004B3F96" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
+          <w:p w14:paraId="4C5EB7E7" w14:textId="77777777" w:rsidR="004B3F96" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00B869D7">
               <w:t>KÜHL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3721" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2BB5EF60" w14:textId="77777777" w:rsidR="004B3F96" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
+          <w:p w14:paraId="68C1F7A0" w14:textId="77777777" w:rsidR="004B3F96" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00B869D7">
               <w:t>Kühlung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B3F96" w:rsidRPr="00B869D7" w14:paraId="3A2F15AE" w14:textId="77777777" w:rsidTr="00C4681E">
+      <w:tr w:rsidR="004B3F96" w:rsidRPr="00B869D7" w14:paraId="4773FBCE" w14:textId="77777777" w:rsidTr="00C4681E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1279" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="728E792B" w14:textId="77777777" w:rsidR="004B3F96" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
+          <w:p w14:paraId="2EF44417" w14:textId="77777777" w:rsidR="004B3F96" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00B869D7">
               <w:t>L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3721" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5ECB5956" w14:textId="77777777" w:rsidR="004B3F96" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
+          <w:p w14:paraId="6BE4E6B7" w14:textId="77777777" w:rsidR="004B3F96" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00B869D7">
               <w:t>Luft</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B3F96" w:rsidRPr="00B869D7" w14:paraId="40D707BE" w14:textId="77777777" w:rsidTr="00C4681E">
+      <w:tr w:rsidR="004B3F96" w:rsidRPr="00B869D7" w14:paraId="378C5FD7" w14:textId="77777777" w:rsidTr="00C4681E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1279" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3B5F7B18" w14:textId="77777777" w:rsidR="004B3F96" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
+          <w:p w14:paraId="478FFB75" w14:textId="77777777" w:rsidR="004B3F96" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00B869D7">
               <w:t>th</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3721" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="59021B1D" w14:textId="77777777" w:rsidR="004B3F96" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
+          <w:p w14:paraId="79AE8760" w14:textId="77777777" w:rsidR="004B3F96" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00B869D7">
               <w:t>thermisch</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B3F96" w:rsidRPr="00B869D7" w14:paraId="4DE9E3B6" w14:textId="77777777" w:rsidTr="00C4681E">
+      <w:tr w:rsidR="004B3F96" w:rsidRPr="00B869D7" w14:paraId="4809E55B" w14:textId="77777777" w:rsidTr="00C4681E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1279" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1450E68F" w14:textId="77777777" w:rsidR="004B3F96" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
+          <w:p w14:paraId="1F459F96" w14:textId="77777777" w:rsidR="004B3F96" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00B869D7">
               <w:t>TW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3721" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7EA9A9F4" w14:textId="77777777" w:rsidR="004B3F96" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
+          <w:p w14:paraId="4D080739" w14:textId="77777777" w:rsidR="004B3F96" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00B869D7">
               <w:t>Trinkwasser</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="20D19084" w14:textId="77777777" w:rsidR="004B3F96" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D"/>
-    <w:p w14:paraId="22A1D1CD" w14:textId="77777777" w:rsidR="004F7F6F" w:rsidRPr="00B869D7" w:rsidRDefault="004F7F6F" w:rsidP="00072C3D">
+    <w:p w14:paraId="3EB0B11F" w14:textId="77777777" w:rsidR="004B3F96" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D"/>
+    <w:p w14:paraId="1B87BCAB" w14:textId="77777777" w:rsidR="004F7F6F" w:rsidRPr="00B869D7" w:rsidRDefault="004F7F6F" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t>Abkürzungen</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2312"/>
         <w:gridCol w:w="6760"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B36A11" w:rsidRPr="00B869D7" w14:paraId="5644C5FC" w14:textId="77777777" w:rsidTr="004F7F6F">
+      <w:tr w:rsidR="00B36A11" w:rsidRPr="00B869D7" w14:paraId="414DFE57" w14:textId="77777777" w:rsidTr="004F7F6F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="34FA61A4" w14:textId="77777777" w:rsidR="00101AE9" w:rsidRPr="00B869D7" w:rsidRDefault="00101AE9" w:rsidP="00072C3D">
+          <w:p w14:paraId="415DADC2" w14:textId="77777777" w:rsidR="00101AE9" w:rsidRPr="00B869D7" w:rsidRDefault="00101AE9" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00B869D7">
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="004B3F96" w:rsidRPr="00B869D7">
               <w:t>HK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3726" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0480A4F4" w14:textId="77777777" w:rsidR="00101AE9" w:rsidRPr="00B869D7" w:rsidRDefault="00101AE9" w:rsidP="00072C3D">
+          <w:p w14:paraId="41DFC9D0" w14:textId="77777777" w:rsidR="00101AE9" w:rsidRPr="00B869D7" w:rsidRDefault="00101AE9" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00B869D7">
               <w:t>Ab</w:t>
             </w:r>
             <w:r w:rsidR="004B3F96" w:rsidRPr="00B869D7">
               <w:t>hitzekessel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B36A11" w:rsidRPr="00B869D7" w14:paraId="38F3131E" w14:textId="77777777" w:rsidTr="004F7F6F">
+      <w:tr w:rsidR="00B36A11" w:rsidRPr="00B869D7" w14:paraId="68BA76F7" w14:textId="77777777" w:rsidTr="004F7F6F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="276C27DE" w14:textId="77777777" w:rsidR="00101AE9" w:rsidRPr="00B869D7" w:rsidRDefault="00101AE9" w:rsidP="00072C3D">
+          <w:p w14:paraId="682317E9" w14:textId="77777777" w:rsidR="00101AE9" w:rsidRPr="00B869D7" w:rsidRDefault="00101AE9" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00B869D7">
               <w:t>AP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3726" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7B4248E2" w14:textId="77777777" w:rsidR="00101AE9" w:rsidRPr="00B869D7" w:rsidRDefault="00101AE9" w:rsidP="00072C3D">
+          <w:p w14:paraId="25592A5A" w14:textId="77777777" w:rsidR="00101AE9" w:rsidRPr="00B869D7" w:rsidRDefault="00101AE9" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00B869D7">
               <w:t>Arbeitspaket</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B36A11" w:rsidRPr="00B869D7" w14:paraId="3AA9B194" w14:textId="77777777" w:rsidTr="004F7F6F">
+      <w:tr w:rsidR="00B36A11" w:rsidRPr="00B869D7" w14:paraId="085BE371" w14:textId="77777777" w:rsidTr="004F7F6F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="60313A0B" w14:textId="77777777" w:rsidR="00101AE9" w:rsidRPr="00B869D7" w:rsidRDefault="00101AE9" w:rsidP="00072C3D">
+          <w:p w14:paraId="5472CB61" w14:textId="77777777" w:rsidR="00101AE9" w:rsidRPr="00B869D7" w:rsidRDefault="00101AE9" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00B869D7">
               <w:t>BS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3726" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5B8C9129" w14:textId="77777777" w:rsidR="00101AE9" w:rsidRPr="00B869D7" w:rsidRDefault="00101AE9" w:rsidP="00072C3D">
+          <w:p w14:paraId="52F1266C" w14:textId="77777777" w:rsidR="00101AE9" w:rsidRPr="00B869D7" w:rsidRDefault="00101AE9" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00B869D7">
               <w:t>Brennstoff</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B36A11" w:rsidRPr="00B869D7" w14:paraId="66DCE616" w14:textId="77777777" w:rsidTr="004F7F6F">
+      <w:tr w:rsidR="00B36A11" w:rsidRPr="00B869D7" w14:paraId="08D7F86E" w14:textId="77777777" w:rsidTr="004F7F6F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1B0E52E2" w14:textId="77777777" w:rsidR="00101AE9" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
+          <w:p w14:paraId="4831103C" w14:textId="77777777" w:rsidR="00101AE9" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00B869D7">
               <w:t>COP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3726" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0F8E72F5" w14:textId="77777777" w:rsidR="00101AE9" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
+          <w:p w14:paraId="1D48B1C1" w14:textId="77777777" w:rsidR="00101AE9" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00B869D7">
               <w:t>Coefficient of Performance (Leistungszahl)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B36A11" w:rsidRPr="00B869D7" w14:paraId="4AEC19A7" w14:textId="77777777" w:rsidTr="004F7F6F">
+      <w:tr w:rsidR="00B36A11" w:rsidRPr="00B869D7" w14:paraId="50C95296" w14:textId="77777777" w:rsidTr="004F7F6F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4373C5F7" w14:textId="77777777" w:rsidR="00101AE9" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
+          <w:p w14:paraId="60625A18" w14:textId="77777777" w:rsidR="00101AE9" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00B869D7">
               <w:t>EFH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3726" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4B7E64C1" w14:textId="77777777" w:rsidR="00101AE9" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
+          <w:p w14:paraId="38272528" w14:textId="77777777" w:rsidR="00101AE9" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00B869D7">
               <w:t>Einfamilienhaus</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F7F6F" w:rsidRPr="00B869D7" w14:paraId="07FB1C8F" w14:textId="77777777" w:rsidTr="004F7F6F">
+      <w:tr w:rsidR="004F7F6F" w:rsidRPr="00B869D7" w14:paraId="2E656B66" w14:textId="77777777" w:rsidTr="004F7F6F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5EA0F7D4" w14:textId="77777777" w:rsidR="004F7F6F" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
+          <w:p w14:paraId="56722347" w14:textId="77777777" w:rsidR="004F7F6F" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00B869D7">
               <w:t>GuD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3726" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="605069E3" w14:textId="77777777" w:rsidR="004F7F6F" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
+          <w:p w14:paraId="73C02C03" w14:textId="77777777" w:rsidR="004F7F6F" w:rsidRPr="00B869D7" w:rsidRDefault="004B3F96" w:rsidP="00072C3D">
             <w:r w:rsidRPr="00B869D7">
               <w:t>Gas und Dampf</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="47834D6D" w14:textId="77777777" w:rsidR="00E56FC1" w:rsidRPr="00B869D7" w:rsidRDefault="00A81296" w:rsidP="00072C3D">
+    <w:p w14:paraId="26921E50" w14:textId="61B14C8B" w:rsidR="00E56FC1" w:rsidRPr="00B869D7" w:rsidRDefault="00A81296" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="berschrift5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="133" w:name="_Toc450390"/>
-[...3 lines deleted...]
-      <w:commentRangeStart w:id="137"/>
+      <w:bookmarkStart w:id="123" w:name="_Toc450390"/>
+      <w:bookmarkStart w:id="124" w:name="_Toc450958"/>
+      <w:bookmarkStart w:id="125" w:name="_Toc223684938"/>
+      <w:bookmarkStart w:id="126" w:name="_Toc223964149"/>
+      <w:commentRangeStart w:id="127"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Abbildungsverzeichnis</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="133"/>
-[...3 lines deleted...]
-      <w:commentRangeEnd w:id="137"/>
+      <w:bookmarkEnd w:id="123"/>
+      <w:bookmarkEnd w:id="124"/>
+      <w:bookmarkEnd w:id="125"/>
+      <w:bookmarkEnd w:id="126"/>
+      <w:commentRangeEnd w:id="127"/>
       <w:r w:rsidR="000F1C82" w:rsidRPr="00B869D7">
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
-          <w:sz w:val="32"/>
+          <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:commentReference w:id="137"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="133E2046" w14:textId="77777777" w:rsidR="00667985" w:rsidRDefault="008D0F2F">
+        <w:commentReference w:id="127"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A4196D" w14:textId="5B4B045B" w:rsidR="00667985" w:rsidRDefault="008D0F2F">
       <w:pPr>
         <w:pStyle w:val="Abbildungsverzeichnis"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B869D7">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
         </w:rPr>
@@ -10094,96 +9520,96 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00667985">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00667985">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="00667985">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5168D075" w14:textId="77777777" w:rsidR="008D0F2F" w:rsidRPr="00B869D7" w:rsidRDefault="008D0F2F" w:rsidP="00072C3D">
+    <w:p w14:paraId="2D8DFEF4" w14:textId="1F704317" w:rsidR="008D0F2F" w:rsidRPr="00B869D7" w:rsidRDefault="008D0F2F" w:rsidP="00072C3D">
       <w:pPr>
         <w:sectPr w:rsidR="008D0F2F" w:rsidRPr="00B869D7" w:rsidSect="00C9076A">
-          <w:footerReference w:type="default" r:id="rId64"/>
+          <w:footerReference w:type="default" r:id="rId61"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="709"/>
           <w:noEndnote/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00B869D7">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D11E6BB" w14:textId="77777777" w:rsidR="00E56FC1" w:rsidRPr="00B869D7" w:rsidRDefault="00E56FC1" w:rsidP="00072C3D">
+    <w:p w14:paraId="3B7AA817" w14:textId="48915830" w:rsidR="00E56FC1" w:rsidRPr="00B869D7" w:rsidRDefault="00E56FC1" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="berschrift5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="138" w:name="_Toc450391"/>
-[...3 lines deleted...]
-      <w:commentRangeStart w:id="142"/>
+      <w:bookmarkStart w:id="128" w:name="_Toc450391"/>
+      <w:bookmarkStart w:id="129" w:name="_Toc450959"/>
+      <w:bookmarkStart w:id="130" w:name="_Toc223684939"/>
+      <w:bookmarkStart w:id="131" w:name="_Toc223964150"/>
+      <w:commentRangeStart w:id="132"/>
       <w:r w:rsidRPr="00A81296">
         <w:lastRenderedPageBreak/>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00A81296" w:rsidRPr="00A81296">
         <w:t>abellenverzeichnis</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="138"/>
-[...3 lines deleted...]
-      <w:commentRangeEnd w:id="142"/>
+      <w:bookmarkEnd w:id="128"/>
+      <w:bookmarkEnd w:id="129"/>
+      <w:bookmarkEnd w:id="130"/>
+      <w:bookmarkEnd w:id="131"/>
+      <w:commentRangeEnd w:id="132"/>
       <w:r w:rsidR="000F1C82" w:rsidRPr="00B869D7">
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
-          <w:sz w:val="32"/>
+          <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:commentReference w:id="142"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="72CD5FAF" w14:textId="77777777" w:rsidR="00667985" w:rsidRDefault="00BA1E44">
+        <w:commentReference w:id="132"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64DAC833" w14:textId="3C012530" w:rsidR="00667985" w:rsidRDefault="00BA1E44">
       <w:pPr>
         <w:pStyle w:val="Abbildungsverzeichnis"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B869D7">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
         </w:rPr>
@@ -10231,1134 +9657,1087 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00667985">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00667985">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="00667985">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4BDCAEEA" w14:textId="77777777" w:rsidR="00B51FE5" w:rsidRPr="00B869D7" w:rsidRDefault="00BA1E44" w:rsidP="00072C3D">
+    <w:p w14:paraId="716A98B1" w14:textId="383F2851" w:rsidR="00B51FE5" w:rsidRPr="00B869D7" w:rsidRDefault="00BA1E44" w:rsidP="00072C3D">
       <w:pPr>
         <w:sectPr w:rsidR="00B51FE5" w:rsidRPr="00B869D7" w:rsidSect="00C9076A">
-          <w:footerReference w:type="default" r:id="rId65"/>
+          <w:footerReference w:type="default" r:id="rId62"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="709"/>
           <w:noEndnote/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00B869D7">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C2F280A" w14:textId="77777777" w:rsidR="00E56FC1" w:rsidRPr="00B869D7" w:rsidRDefault="00A81296" w:rsidP="00072C3D">
+    <w:p w14:paraId="2170AF5F" w14:textId="22F4253A" w:rsidR="00E56FC1" w:rsidRPr="00B869D7" w:rsidRDefault="00A81296" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="berschrift5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="143" w:name="_Toc450392"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="146" w:name="_Toc224634064"/>
+      <w:bookmarkStart w:id="133" w:name="_Toc450392"/>
+      <w:bookmarkStart w:id="134" w:name="_Toc450960"/>
+      <w:bookmarkStart w:id="135" w:name="_Toc223684940"/>
+      <w:bookmarkStart w:id="136" w:name="_Toc223964151"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Anhang</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="143"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="681FEA16" w14:textId="77777777" w:rsidR="00E56FC1" w:rsidRPr="00B869D7" w:rsidRDefault="00E56FC1" w:rsidP="00072C3D">
+      <w:bookmarkEnd w:id="133"/>
+      <w:bookmarkEnd w:id="134"/>
+      <w:bookmarkEnd w:id="135"/>
+      <w:bookmarkEnd w:id="136"/>
+    </w:p>
+    <w:p w14:paraId="7B0486BB" w14:textId="77777777" w:rsidR="00E56FC1" w:rsidRPr="00B869D7" w:rsidRDefault="00E56FC1" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t>Hier sind Ausdrucke von Quelltexten oder MathCAD-Dokumenten, große Grafiken und Diagramme und Fotoserien gut aufgehoben.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B6441E8" w14:textId="77777777" w:rsidR="00B51FE5" w:rsidRDefault="00B51FE5" w:rsidP="00072C3D"/>
-    <w:p w14:paraId="40413B0C" w14:textId="77777777" w:rsidR="003475A0" w:rsidRDefault="003475A0" w:rsidP="00072C3D">
+    <w:p w14:paraId="77B1AF1D" w14:textId="7C5B7834" w:rsidR="00B51FE5" w:rsidRDefault="00B51FE5" w:rsidP="00072C3D"/>
+    <w:p w14:paraId="5C1F706E" w14:textId="45686197" w:rsidR="003475A0" w:rsidRDefault="003475A0" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="berschrift6"/>
       </w:pPr>
-      <w:bookmarkStart w:id="147" w:name="_Toc450393"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="149" w:name="_Toc223684941"/>
+      <w:bookmarkStart w:id="137" w:name="_Toc450393"/>
+      <w:bookmarkStart w:id="138" w:name="_Toc450961"/>
+      <w:bookmarkStart w:id="139" w:name="_Toc223684941"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Anhang XYZ</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="147"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="21830611" w14:textId="77777777" w:rsidR="00FE68E0" w:rsidRPr="00FE68E0" w:rsidRDefault="00A81296" w:rsidP="00072C3D">
+      <w:bookmarkEnd w:id="137"/>
+      <w:bookmarkEnd w:id="138"/>
+      <w:bookmarkEnd w:id="139"/>
+    </w:p>
+    <w:p w14:paraId="6823411D" w14:textId="25186900" w:rsidR="00FE68E0" w:rsidRPr="00FE68E0" w:rsidRDefault="00A81296" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="berschrift5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="150" w:name="_Toc450394"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="153" w:name="_Toc224634065"/>
+      <w:bookmarkStart w:id="140" w:name="_Toc450394"/>
+      <w:bookmarkStart w:id="141" w:name="_Toc450962"/>
+      <w:bookmarkStart w:id="142" w:name="_Toc223684942"/>
+      <w:bookmarkStart w:id="143" w:name="_Toc223964152"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Eidesstattliche Erklärung</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="150"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="42473BA4" w14:textId="1C0D5227" w:rsidR="00D143E0" w:rsidRDefault="00E56FC1" w:rsidP="00072C3D">
+      <w:bookmarkEnd w:id="140"/>
+      <w:bookmarkEnd w:id="141"/>
+      <w:bookmarkEnd w:id="142"/>
+      <w:bookmarkEnd w:id="143"/>
+    </w:p>
+    <w:p w14:paraId="3B081CC1" w14:textId="6F3FDD04" w:rsidR="00E56FC1" w:rsidRPr="00B869D7" w:rsidRDefault="00E56FC1" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t xml:space="preserve">Hiermit versichere ich, </w:t>
       </w:r>
-      <w:commentRangeStart w:id="154"/>
+      <w:commentRangeStart w:id="144"/>
       <w:r w:rsidRPr="00B869D7">
         <w:t>Vorname N</w:t>
       </w:r>
       <w:r w:rsidR="002014EC">
         <w:t>achn</w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:t>ame</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="154"/>
+      <w:commentRangeEnd w:id="144"/>
       <w:r w:rsidR="000F1C82" w:rsidRPr="00B869D7">
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:commentReference w:id="154"/>
+        <w:commentReference w:id="144"/>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
-        <w:t xml:space="preserve">, </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">, die vorliegende Arbeit selbständig, ohne fremde Hilfe und ohne Benutzung anderer als der von mir angegebenen Quellen angefertigt zu haben. Alle aus fremden Quellen direkt oder indirekt übernommenen Gedanken sind als solche gekennzeichnet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4143FAA5" w14:textId="77777777" w:rsidR="00E56FC1" w:rsidRPr="00B869D7" w:rsidRDefault="00E56FC1" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
-        <w:t xml:space="preserve">die vorliegende Arbeit </w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="06D631CD" w14:textId="77777777" w:rsidR="00E56FC1" w:rsidRPr="00B869D7" w:rsidRDefault="00E56FC1" w:rsidP="00072C3D">
+        <w:t>Die Arbeit wurde noch keiner Prüfungsbehörde in gleicher oder ähnlicher Form vorgelegt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F3604F" w14:textId="77777777" w:rsidR="00E56FC1" w:rsidRPr="00B869D7" w:rsidRDefault="00E56FC1" w:rsidP="00072C3D"/>
+    <w:p w14:paraId="7EC2A4C4" w14:textId="77777777" w:rsidR="00E56FC1" w:rsidRPr="00B869D7" w:rsidRDefault="00E56FC1" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t xml:space="preserve">Dresden, </w:t>
       </w:r>
-      <w:commentRangeStart w:id="155"/>
+      <w:commentRangeStart w:id="145"/>
       <w:r w:rsidRPr="00B869D7">
         <w:t>Datum der Abgabe</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="155"/>
+      <w:commentRangeEnd w:id="145"/>
       <w:r w:rsidR="000F1C82" w:rsidRPr="00B869D7">
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:commentReference w:id="155"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="175D3520" w14:textId="77777777" w:rsidR="00E56FC1" w:rsidRPr="00B869D7" w:rsidRDefault="00E56FC1" w:rsidP="00072C3D">
+        <w:commentReference w:id="145"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C37ECE4" w14:textId="77777777" w:rsidR="00E56FC1" w:rsidRPr="00B869D7" w:rsidRDefault="00E56FC1" w:rsidP="00072C3D"/>
+    <w:p w14:paraId="588799B4" w14:textId="77777777" w:rsidR="00E56FC1" w:rsidRPr="00B869D7" w:rsidRDefault="00E56FC1" w:rsidP="00072C3D"/>
+    <w:p w14:paraId="6520750A" w14:textId="77777777" w:rsidR="00E56FC1" w:rsidRPr="00B869D7" w:rsidRDefault="00E56FC1" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t>..........................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DCBCE7C" w14:textId="77777777" w:rsidR="00E56FC1" w:rsidRPr="00B869D7" w:rsidRDefault="00E56FC1" w:rsidP="00072C3D">
-      <w:commentRangeStart w:id="156"/>
+    <w:p w14:paraId="2936FAFE" w14:textId="6B287B1B" w:rsidR="00E56FC1" w:rsidRPr="00B869D7" w:rsidRDefault="00E56FC1" w:rsidP="00072C3D">
+      <w:commentRangeStart w:id="146"/>
       <w:r w:rsidRPr="00B869D7">
         <w:t>Vorname N</w:t>
       </w:r>
       <w:r w:rsidR="002014EC">
         <w:t>achn</w:t>
       </w:r>
       <w:r w:rsidRPr="00B869D7">
         <w:t>ame</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="156"/>
+      <w:commentRangeEnd w:id="146"/>
       <w:r w:rsidR="000F1C82" w:rsidRPr="00B869D7">
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:commentReference w:id="156"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="3EBD5E49" w14:textId="77777777" w:rsidR="00E56FC1" w:rsidRPr="00B869D7" w:rsidRDefault="00E56FC1" w:rsidP="00072C3D">
+        <w:commentReference w:id="146"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D47AD80" w14:textId="77777777" w:rsidR="00E56FC1" w:rsidRPr="00B869D7" w:rsidRDefault="00E56FC1" w:rsidP="00072C3D">
       <w:r w:rsidRPr="00B869D7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01D6FE73" w14:textId="77777777" w:rsidR="00B51FE5" w:rsidRPr="00B869D7" w:rsidRDefault="00B51FE5" w:rsidP="00072C3D">
+    <w:p w14:paraId="01D7EF6E" w14:textId="77777777" w:rsidR="00B51FE5" w:rsidRPr="00B869D7" w:rsidRDefault="00B51FE5" w:rsidP="00072C3D">
       <w:pPr>
         <w:sectPr w:rsidR="00B51FE5" w:rsidRPr="00B869D7" w:rsidSect="00C9076A">
-          <w:footerReference w:type="default" r:id="rId66"/>
+          <w:footerReference w:type="default" r:id="rId63"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="709"/>
           <w:noEndnote/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1364F48F" w14:textId="7A57FF08" w:rsidR="002F0E99" w:rsidRDefault="00E56FC1" w:rsidP="00FE53E9">
+    <w:p w14:paraId="5408FFF7" w14:textId="0D791247" w:rsidR="00E56FC1" w:rsidRPr="00B869D7" w:rsidRDefault="00E56FC1" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="berschrift5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="157" w:name="_Toc450395"/>
-[...4 lines deleted...]
-      <w:commentRangeStart w:id="162"/>
+      <w:bookmarkStart w:id="147" w:name="_Toc450395"/>
+      <w:bookmarkStart w:id="148" w:name="_Toc450963"/>
+      <w:bookmarkStart w:id="149" w:name="_Toc223684943"/>
+      <w:bookmarkStart w:id="150" w:name="_Toc223964153"/>
+      <w:commentRangeStart w:id="151"/>
       <w:r w:rsidRPr="00B869D7">
         <w:lastRenderedPageBreak/>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00A81296">
         <w:t>atenträger</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="157"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="000F1C82">
+      <w:bookmarkEnd w:id="147"/>
+      <w:bookmarkEnd w:id="148"/>
+      <w:bookmarkEnd w:id="149"/>
+      <w:bookmarkEnd w:id="150"/>
+      <w:commentRangeEnd w:id="151"/>
+      <w:r w:rsidR="000F1C82" w:rsidRPr="00B869D7">
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
-          <w:sz w:val="32"/>
+          <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:commentReference w:id="162"/>
-[...14 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId67"/>
+        <w:commentReference w:id="151"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D396EEB" w14:textId="77777777" w:rsidR="002F0E99" w:rsidRPr="00B869D7" w:rsidRDefault="002F0E99" w:rsidP="00072C3D"/>
+    <w:sectPr w:rsidR="002F0E99" w:rsidRPr="00B869D7" w:rsidSect="00C9076A">
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="709"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:comment w:id="0" w:author="Rothmann" w:date="2026-03-10T09:54:00Z" w:initials="R">
-    <w:p w14:paraId="2306CA86" w14:textId="77777777" w:rsidR="00D07F43" w:rsidRDefault="00D07F43">
+    <w:p w14:paraId="72001EDA" w14:textId="7D832957" w:rsidR="00A61584" w:rsidRDefault="00A61584">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Wird automatisch angelegt. „Felder aktualisieren“ nicht vergessen!</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="58" w:author="Windows-Benutzer" w:date="2019-06-05T10:46:00Z" w:initials="W">
-    <w:p w14:paraId="0DEE2906" w14:textId="77777777" w:rsidR="00D07F43" w:rsidRDefault="00D07F43" w:rsidP="00072C3D">
+  <w:comment w:id="54" w:author="Windows-Benutzer" w:date="2019-06-05T10:46:00Z" w:initials="W">
+    <w:p w14:paraId="568DF719" w14:textId="47A7F395" w:rsidR="00A61584" w:rsidRDefault="00A61584" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Bei Bedarf kann die Schriftgröße in Tabellen gern verringert werden.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="72" w:author="Windows-Benutzer" w:date="2019-04-24T15:05:00Z" w:initials="W">
-    <w:p w14:paraId="3708EA65" w14:textId="77777777" w:rsidR="00D07F43" w:rsidRDefault="00D07F43" w:rsidP="00072C3D">
+  <w:comment w:id="68" w:author="Windows-Benutzer" w:date="2019-04-24T15:05:00Z" w:initials="W">
+    <w:p w14:paraId="7B32E188" w14:textId="38557EB1" w:rsidR="00A61584" w:rsidRDefault="00A61584" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Ist der Aufgabenstellung zu entnehmen</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="131" w:author="Windows-Benutzer" w:date="2019-02-07T14:30:00Z" w:initials="W">
-    <w:p w14:paraId="7A72F039" w14:textId="77777777" w:rsidR="00D07F43" w:rsidRDefault="00D07F43" w:rsidP="00072C3D">
+  <w:comment w:id="121" w:author="Windows-Benutzer" w:date="2019-02-07T14:30:00Z" w:initials="W">
+    <w:p w14:paraId="307DF00B" w14:textId="42F7DDD4" w:rsidR="00A61584" w:rsidRDefault="00A61584" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Tabelle enthält Beispiele und ist nach Bedarf zu führen.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="132" w:author="Windows-Benutzer" w:date="2019-02-07T15:10:00Z" w:initials="W">
-    <w:p w14:paraId="2676C34E" w14:textId="77777777" w:rsidR="00D07F43" w:rsidRDefault="00D07F43" w:rsidP="00072C3D">
+  <w:comment w:id="122" w:author="Windows-Benutzer" w:date="2019-02-07T15:10:00Z" w:initials="W">
+    <w:p w14:paraId="56A82A56" w14:textId="5CF158BE" w:rsidR="00A61584" w:rsidRDefault="00A61584" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Wenn viele Formelzeichen vorhanden sind, bietet sich eine zweite Tabelle „Griechische Symbole“ an. Unter „Formelzeichen“ werden dann nur lateinische Buchstaben eingetragen. Formelzeichen werden kursiv geschrieben, Einheiten nicht.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="352F3FE8" w14:textId="77777777" w:rsidR="00D07F43" w:rsidRDefault="00D07F43" w:rsidP="00072C3D">
+    <w:p w14:paraId="31E65474" w14:textId="6244EACE" w:rsidR="00A61584" w:rsidRDefault="00A61584" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70B38670" w14:textId="77777777" w:rsidR="00D07F43" w:rsidRDefault="00D07F43" w:rsidP="00072C3D">
+    <w:p w14:paraId="08F0C9F7" w14:textId="4C02DF51" w:rsidR="00A61584" w:rsidRDefault="00A61584" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:t>Wird das Symbolverzeichnis sehr umfangreich, bietet sich ggfs. eine geringere Schriftgröße an.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="137" w:author="EsprimoP5635" w:date="2010-06-10T12:36:00Z" w:initials="E">
-    <w:p w14:paraId="32396AC1" w14:textId="77777777" w:rsidR="00D07F43" w:rsidRDefault="00D07F43" w:rsidP="00072C3D">
+  <w:comment w:id="127" w:author="EsprimoP5635" w:date="2010-06-10T12:36:00Z" w:initials="E">
+    <w:p w14:paraId="2AACE813" w14:textId="7C9B6C00" w:rsidR="00A61584" w:rsidRDefault="00A61584" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidRPr="00BA1E44">
         <w:t xml:space="preserve">Wird </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">automatisch </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1E44">
         <w:t>generiert</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1E44">
         <w:t xml:space="preserve"> „Felder aktualisieren“ nicht vergessen!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FC12F86" w14:textId="77777777" w:rsidR="00D07F43" w:rsidRDefault="00D07F43" w:rsidP="00072C3D">
+    <w:p w14:paraId="718B4438" w14:textId="7CC9EAB3" w:rsidR="00A61584" w:rsidRDefault="00A61584" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:t>Abbildungsverzeichnis ist NICHT obligatorisch und kann nach eigenem Ermessen oder in Absprache mit dem/r Betreuer/in gern weggelassen werden.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="142" w:author="EsprimoP5635" w:date="2010-06-10T12:36:00Z" w:initials="E">
-    <w:p w14:paraId="1149177A" w14:textId="77777777" w:rsidR="00D07F43" w:rsidRDefault="00D07F43" w:rsidP="00072C3D">
+  <w:comment w:id="132" w:author="EsprimoP5635" w:date="2010-06-10T12:36:00Z" w:initials="E">
+    <w:p w14:paraId="464FE1F1" w14:textId="7D50AF26" w:rsidR="00A61584" w:rsidRDefault="00A61584" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidRPr="00BA1E44">
         <w:t xml:space="preserve">Wird </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">automatisch </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1E44">
         <w:t>generiert</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1E44">
         <w:t xml:space="preserve"> „Felder aktualisieren“ nicht vergessen!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C165719" w14:textId="77777777" w:rsidR="00D07F43" w:rsidRDefault="00D07F43" w:rsidP="00072C3D">
+    <w:p w14:paraId="1B5C3B45" w14:textId="10F8059C" w:rsidR="00A61584" w:rsidRDefault="00A61584" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:t>Tabellenverzeichnis ist NICHT obligatorisch und kann nach eigenem Ermessen oder in Absprache mit dem/r Betreuer/in gern weggelassen werden.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="154" w:author="EsprimoP5635" w:date="2010-06-10T12:37:00Z" w:initials="E">
-    <w:p w14:paraId="40182144" w14:textId="77777777" w:rsidR="00D07F43" w:rsidRDefault="00D07F43" w:rsidP="00072C3D">
+  <w:comment w:id="144" w:author="EsprimoP5635" w:date="2010-06-10T12:37:00Z" w:initials="E">
+    <w:p w14:paraId="019BA782" w14:textId="77777777" w:rsidR="00A61584" w:rsidRDefault="00A61584" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidRPr="00BA1E44">
         <w:t>Hier tragen Sie Ihren Namen ein.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="155" w:author="Windows-Benutzer" w:date="2019-02-07T14:21:00Z" w:initials="W">
-    <w:p w14:paraId="78C0F69B" w14:textId="77777777" w:rsidR="00D07F43" w:rsidRDefault="00D07F43" w:rsidP="00072C3D">
+  <w:comment w:id="145" w:author="Windows-Benutzer" w:date="2019-02-07T14:21:00Z" w:initials="W">
+    <w:p w14:paraId="559BE073" w14:textId="56C5606B" w:rsidR="00A61584" w:rsidRDefault="00A61584" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Datum der Abgabe eintragen.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="156" w:author="Windows-Benutzer" w:date="2019-02-07T14:21:00Z" w:initials="W">
-    <w:p w14:paraId="1DC18E66" w14:textId="77777777" w:rsidR="00D07F43" w:rsidRDefault="00D07F43" w:rsidP="00072C3D">
+  <w:comment w:id="146" w:author="Windows-Benutzer" w:date="2019-02-07T14:21:00Z" w:initials="W">
+    <w:p w14:paraId="59EC3112" w14:textId="2209DFC8" w:rsidR="00A61584" w:rsidRDefault="00A61584" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Hier tragen Sie Ihren Namen ein.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="162" w:author="EsprimoP5635" w:date="2010-06-10T12:42:00Z" w:initials="E">
-    <w:p w14:paraId="25809CB9" w14:textId="77777777" w:rsidR="004C1331" w:rsidRDefault="00D07F43" w:rsidP="004C1331">
+  <w:comment w:id="151" w:author="EsprimoP5635" w:date="2010-06-10T12:42:00Z" w:initials="E">
+    <w:p w14:paraId="4B75C83E" w14:textId="77777777" w:rsidR="00A61584" w:rsidRDefault="00A61584" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="004C1331">
-[...3 lines deleted...]
-        <w:t>Hier ist der entsprechende Datenträger (USB, Karte, CD oder DVD) in einer geeigneten Hülle stabil zu befestigen.</w:t>
+      <w:r>
+        <w:t>Hier ist die CD oder DVD in einer geeigneten Folienhülle stabil zu befestigen.</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...10 lines deleted...]
-  <w15:commentEx w15:paraId="25809CB9" w15:done="0"/>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w15:commentEx w15:paraId="72001EDA" w15:done="0"/>
+  <w15:commentEx w15:paraId="568DF719" w15:done="0"/>
+  <w15:commentEx w15:paraId="7B32E188" w15:done="0"/>
+  <w15:commentEx w15:paraId="307DF00B" w15:done="0"/>
+  <w15:commentEx w15:paraId="08F0C9F7" w15:done="0"/>
+  <w15:commentEx w15:paraId="718B4438" w15:done="0"/>
+  <w15:commentEx w15:paraId="1B5C3B45" w15:done="0"/>
+  <w15:commentEx w15:paraId="019BA782" w15:done="0"/>
+  <w15:commentEx w15:paraId="559BE073" w15:done="0"/>
+  <w15:commentEx w15:paraId="59EC3112" w15:done="0"/>
+  <w15:commentEx w15:paraId="4B75C83E" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w16cid:commentId w16cid:paraId="2306CA86" w16cid:durableId="72001EDA"/>
-[...9 lines deleted...]
-  <w16cid:commentId w16cid:paraId="25809CB9" w16cid:durableId="4B75C83E"/>
+  <w16cid:commentId w16cid:paraId="72001EDA" w16cid:durableId="72001EDA"/>
+  <w16cid:commentId w16cid:paraId="568DF719" w16cid:durableId="568DF719"/>
+  <w16cid:commentId w16cid:paraId="7B32E188" w16cid:durableId="7B32E188"/>
+  <w16cid:commentId w16cid:paraId="307DF00B" w16cid:durableId="307DF00B"/>
+  <w16cid:commentId w16cid:paraId="08F0C9F7" w16cid:durableId="08F0C9F7"/>
+  <w16cid:commentId w16cid:paraId="718B4438" w16cid:durableId="718B4438"/>
+  <w16cid:commentId w16cid:paraId="1B5C3B45" w16cid:durableId="1B5C3B45"/>
+  <w16cid:commentId w16cid:paraId="019BA782" w16cid:durableId="019BA782"/>
+  <w16cid:commentId w16cid:paraId="559BE073" w16cid:durableId="559BE073"/>
+  <w16cid:commentId w16cid:paraId="59EC3112" w16cid:durableId="59EC3112"/>
+  <w16cid:commentId w16cid:paraId="4B75C83E" w16cid:durableId="4B75C83E"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03E3102C" w14:textId="77777777" w:rsidR="00561742" w:rsidRDefault="00561742" w:rsidP="00072C3D">
+    <w:p w14:paraId="65BF5973" w14:textId="77777777" w:rsidR="00743241" w:rsidRDefault="00743241" w:rsidP="00072C3D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6DFB73CE" w14:textId="77777777" w:rsidR="00561742" w:rsidRDefault="00561742" w:rsidP="00072C3D">
+    <w:p w14:paraId="7D2D2988" w14:textId="77777777" w:rsidR="00743241" w:rsidRDefault="00743241" w:rsidP="00072C3D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Open Sans">
+    <w:panose1 w:val="020B0606030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans SemiBold">
     <w:panose1 w:val="020B0502040504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000201F" w:usb2="08000029" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans">
+    <w:altName w:val="Bahnschrift Light"/>
     <w:panose1 w:val="020B0502040504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000201F" w:usb2="08000029" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Univers 45 Light">
+    <w:altName w:val="Corbel"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DIN-Bold">
+    <w:altName w:val="Vrinda"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000027" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans SemiBold">
+    <w:panose1 w:val="020B0706030804020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Serif">
     <w:panose1 w:val="02020502060505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000201F" w:usb2="08000029" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3606AEC0" w14:textId="77777777" w:rsidR="00D07F43" w:rsidRPr="004C18A7" w:rsidRDefault="00D07F43" w:rsidP="00072C3D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="073892DB" w14:textId="77777777" w:rsidR="00A61584" w:rsidRPr="004C18A7" w:rsidRDefault="00A61584" w:rsidP="00072C3D">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
     <w:r w:rsidRPr="004C18A7">
       <w:t>Inhalt</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="16791AF0" w14:textId="77777777" w:rsidR="00D07F43" w:rsidRPr="00B51FE5" w:rsidRDefault="00D07F43" w:rsidP="00072C3D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="413319F0" w14:textId="77777777" w:rsidR="00A61584" w:rsidRPr="00B51FE5" w:rsidRDefault="00A61584" w:rsidP="00072C3D">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2C036D24" w14:textId="77777777" w:rsidR="00D07F43" w:rsidRPr="00B51FE5" w:rsidRDefault="00D07F43" w:rsidP="00072C3D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="49D409B3" w14:textId="77777777" w:rsidR="00A61584" w:rsidRPr="00B51FE5" w:rsidRDefault="00A61584" w:rsidP="00072C3D">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="13A9AF7B" w14:textId="77777777" w:rsidR="00D07F43" w:rsidRPr="00CC1594" w:rsidRDefault="00D07F43" w:rsidP="00072C3D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="242AB1AC" w14:textId="3CBC24CD" w:rsidR="00A61584" w:rsidRPr="00CC1594" w:rsidRDefault="00A61584" w:rsidP="00072C3D">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5FF43C40" w14:textId="77777777" w:rsidR="00D07F43" w:rsidRPr="00CC1594" w:rsidRDefault="00D07F43" w:rsidP="00072C3D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="74CD3846" w14:textId="3E505E62" w:rsidR="00A61584" w:rsidRPr="00CC1594" w:rsidRDefault="00A61584" w:rsidP="00072C3D">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00CC1594">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00CC1594">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00CC1594">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00051AB8">
+    <w:r w:rsidR="00D6579E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00CC1594">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="731E5EA2" w14:textId="77777777" w:rsidR="00D07F43" w:rsidRPr="004C18A7" w:rsidRDefault="00D07F43" w:rsidP="00072C3D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="6DA645C1" w14:textId="54EAE560" w:rsidR="00A61584" w:rsidRPr="004C18A7" w:rsidRDefault="00A61584" w:rsidP="00072C3D">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="007A2A95">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="007A2A95">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="007A2A95">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00051AB8">
+    <w:r w:rsidR="00D6579E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>13</w:t>
+      <w:t>19</w:t>
     </w:r>
     <w:r w:rsidRPr="007A2A95">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3514694B" w14:textId="77777777" w:rsidR="00D07F43" w:rsidRPr="00CC1594" w:rsidRDefault="00D07F43" w:rsidP="00072C3D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="01A5CE8B" w14:textId="4F5CCF32" w:rsidR="00A61584" w:rsidRPr="00CC1594" w:rsidRDefault="00A61584" w:rsidP="00072C3D">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00CC1594">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00CC1594">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00CC1594">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>16</w:t>
     </w:r>
     <w:r w:rsidRPr="00CC1594">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="17A13963" w14:textId="77777777" w:rsidR="00D07F43" w:rsidRPr="00CC1594" w:rsidRDefault="00D07F43" w:rsidP="00072C3D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="58ABB43D" w14:textId="1B33CB59" w:rsidR="00A61584" w:rsidRPr="00CC1594" w:rsidRDefault="00A61584" w:rsidP="00072C3D">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00CC1594">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00CC1594">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00CC1594">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00051AB8">
+    <w:r w:rsidR="00D6579E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>16</w:t>
+      <w:t>17</w:t>
     </w:r>
     <w:r w:rsidRPr="00CC1594">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="63C59D19" w14:textId="77777777" w:rsidR="00D07F43" w:rsidRPr="00CC1594" w:rsidRDefault="00D07F43" w:rsidP="00072C3D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="6604D990" w14:textId="6C9669A0" w:rsidR="00A61584" w:rsidRPr="00CC1594" w:rsidRDefault="00A61584" w:rsidP="00072C3D">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00CC1594">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00CC1594">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00CC1594">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00051AB8">
+    <w:r w:rsidR="00D6579E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>19</w:t>
+      <w:t>20</w:t>
     </w:r>
     <w:r w:rsidRPr="00CC1594">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4545E77E" w14:textId="77777777" w:rsidR="00D07F43" w:rsidRPr="00CC1594" w:rsidRDefault="00D07F43" w:rsidP="00072C3D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="2D6101FD" w14:textId="3FAE8829" w:rsidR="00A61584" w:rsidRPr="00CC1594" w:rsidRDefault="00A61584" w:rsidP="00072C3D">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00CC1594">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00CC1594">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00CC1594">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00051AB8">
+    <w:r w:rsidR="00D6579E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>21</w:t>
+      <w:t>22</w:t>
     </w:r>
     <w:r w:rsidRPr="00CC1594">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0350ACEB" w14:textId="77777777" w:rsidR="00D07F43" w:rsidRPr="00CC1594" w:rsidRDefault="00D07F43" w:rsidP="00072C3D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="023145E9" w14:textId="2FCD335E" w:rsidR="00A61584" w:rsidRPr="00CC1594" w:rsidRDefault="00A61584" w:rsidP="00072C3D">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00CC1594">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00CC1594">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00CC1594">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00051AB8">
+    <w:r w:rsidR="00D6579E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>22</w:t>
+      <w:t>23</w:t>
     </w:r>
     <w:r w:rsidRPr="00CC1594">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="623EFC12" w14:textId="77777777" w:rsidR="00561742" w:rsidRDefault="00561742" w:rsidP="00072C3D">
+    <w:p w14:paraId="145DAF73" w14:textId="77777777" w:rsidR="00743241" w:rsidRDefault="00743241" w:rsidP="00072C3D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67F49CCB" w14:textId="77777777" w:rsidR="00561742" w:rsidRDefault="00561742" w:rsidP="00072C3D">
+    <w:p w14:paraId="218D6E21" w14:textId="77777777" w:rsidR="00743241" w:rsidRDefault="00743241" w:rsidP="00072C3D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="62A23526" w14:textId="77777777" w:rsidR="00D07F43" w:rsidRDefault="00D07F43" w:rsidP="00072C3D">
+    <w:p w14:paraId="3CCD067C" w14:textId="77777777" w:rsidR="00A61584" w:rsidRDefault="00A61584" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="Funotentext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009603D1">
         <w:t>REA: gebräuchliches Kurzwort für Rauchgasentschwefelungsanlage</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="03DDCCCC" w14:textId="77777777" w:rsidR="00D07F43" w:rsidRDefault="00D07F43" w:rsidP="00072C3D">
+    <w:p w14:paraId="207E9F70" w14:textId="77777777" w:rsidR="00A61584" w:rsidRDefault="00A61584" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="Funotentext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Betula pendula: lat. für Hänge-Birke</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="6F06675A" w14:textId="77777777" w:rsidR="00D07F43" w:rsidRDefault="00D07F43" w:rsidP="00072C3D">
+    <w:p w14:paraId="34B73DBE" w14:textId="77777777" w:rsidR="00A61584" w:rsidRDefault="00A61584" w:rsidP="00072C3D">
       <w:pPr>
         <w:pStyle w:val="Funotentext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PERSIL: Vollwaschmittel, eingetragene Marke der Henkel AG, Düsseldorf</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1DE4085D" w14:textId="77777777" w:rsidR="00D07F43" w:rsidRDefault="00D07F43" w:rsidP="00072C3D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="2C1D1C05" w14:textId="419512D4" w:rsidR="00A61584" w:rsidRDefault="00A61584" w:rsidP="00072C3D">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> STYLEREF  "Heading 1"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00A52AD5">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>Fehler! Verwenden Sie die Registerkarte 'Start', um Heading 1 dem Text zuzuweisen, der hier angezeigt werden soll.</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="29BCDD15" w14:textId="77777777" w:rsidR="00D07F43" w:rsidRPr="00CC1594" w:rsidRDefault="00D07F43" w:rsidP="00072C3D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="182CBFFB" w14:textId="34460E35" w:rsidR="00A61584" w:rsidRPr="00CC1594" w:rsidRDefault="00A61584" w:rsidP="00072C3D">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="32109934" w14:textId="77777777" w:rsidR="00D07F43" w:rsidRDefault="00D07F43" w:rsidP="00072C3D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="2D0FA4AE" w14:textId="5CEA851C" w:rsidR="00A61584" w:rsidRDefault="00A61584" w:rsidP="00072C3D">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="0999ACED" wp14:editId="791CB221">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>1584325</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>1247775</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5174615" cy="395605"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="5" name="Text Box 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -11381,92 +10760,92 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1FFAC34E" w14:textId="77777777" w:rsidR="00D07F43" w:rsidRDefault="00D07F43" w:rsidP="00072C3D">
+                        <w:p w14:paraId="2100CFCC" w14:textId="77777777" w:rsidR="00A61584" w:rsidRDefault="00A61584" w:rsidP="00072C3D">
                           <w:pPr>
                             <w:pStyle w:val="tud-brieffakultten-leiste"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
                             </w:rPr>
                             <w:t>Fakultät Maschinenwesen</w:t>
                           </w:r>
                           <w:r>
                             <w:t xml:space="preserve"> Institut für Energietechnik</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="0999ACED" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:124.75pt;margin-top:98.25pt;width:407.45pt;height:31.15pt;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4vbS11wEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu1DAQvSPxD5bvbJLCLhBttiqtipBK&#10;QWr5AMexE4vEY8beTZavZ+xstkBviIs1GY/fvPdmsr2chp4dFHoDtuLFKudMWQmNsW3Fvz3evnrH&#10;mQ/CNqIHqyp+VJ5f7l6+2I6uVBfQQd8oZARifTm6inchuDLLvOzUIPwKnLJ0qQEHEegT26xBMRL6&#10;0GcXeb7JRsDGIUjlPWVv5ku+S/haKxm+aO1VYH3FiVtIJ6azjme224qyReE6I080xD+wGISx1PQM&#10;dSOCYHs0z6AGIxE86LCSMGSgtZEqaSA1Rf6XmodOOJW0kDnenW3y/w9W3h8e3FdkYfoAEw0wifDu&#10;DuR3zyxcd8K26goRxk6JhhoX0bJsdL48PY1W+9JHkHr8DA0NWewDJKBJ4xBdIZ2M0GkAx7PpagpM&#10;UnJdvH2zKdacSbp7/X69ydephSiX1w59+KhgYDGoONJQE7o43PkQ2YhyKYnNLNyavk+D7e0fCSqM&#10;mcQ+Ep6ph6meqDqqqKE5kg6EeU9orynoAH9yNtKOVNz/2AtUnPWfLHkRF2oJcAnqJRBW0tOKB87m&#10;8DrMi7d3aNqOkGe3LVyRX9okKU8sTjxp7knhaUfjYv3+naqe/qTdLwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhALcT9y/gAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sYeqqtjSd&#10;JgQnJERXDhzTJmujNU5psq28Pd4Jbra+X78/l9vFjexs5mA9SnhcCWAGO68t9hI+m9eHDFiICrUa&#10;PRoJPybAtrq9KVWh/QVrc97HnlEJhkJJGGKcCs5DNxinwspPBokd/OxUpHXuuZ7VhcrdyNdCpNwp&#10;i3RhUJN5Hkx33J+chN0X1i/2+739qA+1bZpc4Ft6lPL+btk9AYtmiX9huOqTOlTk1PoT6sBGCesk&#10;31CUQJ7ScE2INEmAtcQ2WQa8Kvn/J6pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALi9&#10;tLXXAQAAkQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ALcT9y/gAAAADAEAAA8AAAAAAAAAAAAAAAAAMQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAA+BQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:124.75pt;margin-top:98.25pt;width:407.45pt;height:31.15pt;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxOOQEqwIAAKkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8HydwqkQAIKqdIQpknd&#10;i9TuBzhggjWwme0Eumn/fWcT0rTVpGkbH6yzfX7uubuHW94MbYOOVComeIr9Kw8jygtRMr5P8ZeH&#10;3FlgpDThJWkEpyl+pArfrN6+WfZdQmeiFk1JJQIQrpK+S3GtdZe4ripq2hJ1JTrK4bISsiUatnLv&#10;lpL0gN427szzIrcXsuykKKhScJqNl3hl8auKFvpTVSmqUZNi4KbtKu26M6u7WpJkL0lXs+JEg/wF&#10;i5YwDkHPUBnRBB0kewXVskIKJSp9VYjWFVXFCmpzgGx870U29zXpqM0FiqO6c5nU/4MtPh4/S8TK&#10;FIcYcdJCix7ooNGtGJBvqtN3KgGn+w7c9ADH0GWbqeruRPFVIS42NeF7upZS9DUlJbCzL92LpyOO&#10;MiC7/oMoIQw5aGGBhkq2pnRQDATo0KXHc2cMlQIOQ38eRD5QLODuOg4jLzTkXJJMrzup9DsqWmSM&#10;FEvovEUnxzulR9fJxQTjImdNY7vf8GcHgDmeQGx4au4MC9vMH7EXbxfbReAEs2jrBF6WOet8EzhR&#10;7s/D7DrbbDL/p4nrB0nNypJyE2YSlh/8WeNOEh8lcZaWEg0rDZyhpOR+t2kkOhIQdm6/U0Eu3Nzn&#10;NGy9IJcXKfmzwLudxU4eLeZOkAehE8+9heP58W0ceUEcZPnzlO4Yp/+eEupTHIezcBTTb3Pz7Pc6&#10;N5K0TMPoaFib4sXZiSRGglte2tZqwprRviiFof9UCmj31GgrWKPRUa162A2AYlS8E+UjSFcKUBbo&#10;E+YdGLWQ3zHqYXakWH07EEkxat5zkL8ZNJMhJ2M3GYQX8DTFGqPR3OhxIB06yfY1II8/GBdr+EUq&#10;ZtX7xAKomw3MA5vEaXaZgXO5t15PE3b1CwAA//8DAFBLAwQUAAYACAAAACEAtxP3L+AAAAAMAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qkbixh6qq2NJ0mBCckRFcOHNMma6M1Tmmy&#10;rbw93glutr5fvz+X28WN7GzmYD1KeFwJYAY7ry32Ej6b14cMWIgKtRo9Ggk/JsC2ur0pVaH9BWtz&#10;3seeUQmGQkkYYpwKzkM3GKfCyk8GiR387FSkde65ntWFyt3I10Kk3CmLdGFQk3keTHfcn5yE3RfW&#10;L/b7vf2oD7VtmlzgW3qU8v5u2T0Bi2aJf2G46pM6VOTU+hPqwEYJ6yTfUJRAntJwTYg0SYC1xDZZ&#10;Brwq+f8nql8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMTjkBKsCAACpBQAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAtxP3L+AAAAAMAQAADwAA&#10;AAAAAAAAAAAAAAAFBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABIGAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="1FFAC34E" w14:textId="77777777" w:rsidR="00D07F43" w:rsidRDefault="00D07F43" w:rsidP="00072C3D">
+                  <w:p w14:paraId="2100CFCC" w14:textId="77777777" w:rsidR="00A61584" w:rsidRDefault="00A61584" w:rsidP="00072C3D">
                     <w:pPr>
                       <w:pStyle w:val="tud-brieffakultten-leiste"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>Fakultät Maschinenwesen</w:t>
                     </w:r>
                     <w:r>
                       <w:t xml:space="preserve"> Institut für Energietechnik</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -11540,53 +10919,53 @@
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
           <w:pict>
-            <v:polyline w14:anchorId="68036A37" id="Freeform 2" o:spid="_x0000_s1026" style="position:absolute;z-index:-251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" points="125.45pt,99.25pt,550.65pt,99.25pt" coordsize="8504,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCd4MZabQIAAC4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyw/ItEkpV1K1HSFtixC&#10;Wi7Slg9wHaeJcDzGdpsuX78zTtqGIl4QL9aMZzznzM3L22Or2UE534ApeDZJOVNGQtmYXcG/b+5f&#10;LzjzQZhSaDCq4E/K89vVyxfLzuZqCjXoUjmGQYzPO1vwOgSbJ4mXtWqFn4BVBo0VuFYEVN0uKZ3o&#10;MHqrk2ma3iQduNI6kMp7vF33Rr6K8atKyfC1qrwKTBccuYV4unhu6UxWS5HvnLB1Iwca4h9YtKIx&#10;CHoOtRZBsL1r/gjVNtKBhypMJLQJVFUjVcwBs8nSq2wea2FVzAWL4+25TP7/hZVfDo/2myPq3j6A&#10;/OGxIklnfX62kOLRh227z1BiD8U+QEz2WLmWXmIa7Bhr+nSuqToGJvFyPkvTdIallydbIvLTQ7n3&#10;4aOCGEQcHnzo21GiFItZMiNaRNzg+6rV2JlXCUtZxxbzdDb07uyTjXzIPnJDyN0pqKhPOPJoBiCU&#10;mKCJTWNeFjzlQ6gj0uhEpP7ii+jXvoh6gXA4itdD6DjDIdz2iVgRiBlBkMi6gscs6aKFg9pANIWr&#10;SiPIxarN2Cs+H7PqzfiCALDNvRBBieuoGQbuG61jN7QhKjdv5n1tPOimJCOx8W63vdOOHQSuV5al&#10;63RByWCw39wc7E0Zg9VKlB8GOYhG9zL6a6xtHDuaNNpen2+hfMKpc9AvLX4yKNTgfnHW4cIW3P/c&#10;C6c4058MbsS7bEZjFqIym7+douLGlu3YIozEUAUPHBtP4l3of4W9dc2uRqQsjoKB9zjtVUOTGfn1&#10;rAYFlzJmO3wgtPVjPXpdvrnVMwAAAP//AwBQSwMEFAAGAAgAAAAhABWbClPfAAAADAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyonaK+QpyKh4qqdpUAYuvG0yTCHofYbdO/x5WQ&#10;YDlzj+6cyZaDNeyIvW8dSUhGAhhS5XRLtYT3t9XdHJgPirQyjlDCGT0s8+urTKXanajAYxlqFkvI&#10;p0pCE0KXcu6rBq3yI9chxWzveqtCHPua616dYrk1fCzElFvVUrzQqA6fG6y+yoOVsDdm7Tah/LDb&#10;z9m3WxdPq5fXQsrbm+HxAVjAIfzBcNGP6pBHp507kPbMSBhPxCKiMVjMJ8AuRCKSe2C73xXPM/7/&#10;ifwHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAneDGWm0CAAAuBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFZsKU98AAAAMAQAADwAAAAAAAAAA&#10;AAAAAADHBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;" o:allowincell="f" filled="f" strokecolor="#110d08" strokeweight=".5pt">
+            <v:polyline w14:anchorId="3EFA347D" id="Freeform 2" o:spid="_x0000_s1026" style="position:absolute;z-index:-251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" points="125.45pt,99.25pt,550.65pt,99.25pt" coordsize="8504,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCd4MZabQIAAC4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyw/ItEkpV1K1HSFtixC&#10;Wi7Slg9wHaeJcDzGdpsuX78zTtqGIl4QL9aMZzznzM3L22Or2UE534ApeDZJOVNGQtmYXcG/b+5f&#10;LzjzQZhSaDCq4E/K89vVyxfLzuZqCjXoUjmGQYzPO1vwOgSbJ4mXtWqFn4BVBo0VuFYEVN0uKZ3o&#10;MHqrk2ma3iQduNI6kMp7vF33Rr6K8atKyfC1qrwKTBccuYV4unhu6UxWS5HvnLB1Iwca4h9YtKIx&#10;CHoOtRZBsL1r/gjVNtKBhypMJLQJVFUjVcwBs8nSq2wea2FVzAWL4+25TP7/hZVfDo/2myPq3j6A&#10;/OGxIklnfX62kOLRh227z1BiD8U+QEz2WLmWXmIa7Bhr+nSuqToGJvFyPkvTdIallydbIvLTQ7n3&#10;4aOCGEQcHnzo21GiFItZMiNaRNzg+6rV2JlXCUtZxxbzdDb07uyTjXzIPnJDyN0pqKhPOPJoBiCU&#10;mKCJTWNeFjzlQ6gj0uhEpP7ii+jXvoh6gXA4itdD6DjDIdz2iVgRiBlBkMi6gscs6aKFg9pANIWr&#10;SiPIxarN2Cs+H7PqzfiCALDNvRBBieuoGQbuG61jN7QhKjdv5n1tPOimJCOx8W63vdOOHQSuV5al&#10;63RByWCw39wc7E0Zg9VKlB8GOYhG9zL6a6xtHDuaNNpen2+hfMKpc9AvLX4yKNTgfnHW4cIW3P/c&#10;C6c4058MbsS7bEZjFqIym7+douLGlu3YIozEUAUPHBtP4l3of4W9dc2uRqQsjoKB9zjtVUOTGfn1&#10;rAYFlzJmO3wgtPVjPXpdvrnVMwAAAP//AwBQSwMEFAAGAAgAAAAhABWbClPfAAAADAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyonaK+QpyKh4qqdpUAYuvG0yTCHofYbdO/x5WQ&#10;YDlzj+6cyZaDNeyIvW8dSUhGAhhS5XRLtYT3t9XdHJgPirQyjlDCGT0s8+urTKXanajAYxlqFkvI&#10;p0pCE0KXcu6rBq3yI9chxWzveqtCHPua616dYrk1fCzElFvVUrzQqA6fG6y+yoOVsDdm7Tah/LDb&#10;z9m3WxdPq5fXQsrbm+HxAVjAIfzBcNGP6pBHp507kPbMSBhPxCKiMVjMJ8AuRCKSe2C73xXPM/7/&#10;ifwHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAneDGWm0CAAAuBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFZsKU98AAAAMAQAADwAAAAAAAAAA&#10;AAAAAADHBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;" o:allowincell="f" filled="f" strokecolor="#110d08" strokeweight=".5pt">
               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;5400040,0" o:connectangles="0,0"/>
               <w10:wrap anchorx="page" anchory="page"/>
               <w10:anchorlock/>
             </v:polyline>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="1" layoutInCell="0" allowOverlap="1" wp14:anchorId="752D034E" wp14:editId="026C376A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>1584325</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>1440180</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5400040" cy="0"/>
@@ -11646,246 +11025,246 @@
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
           <w:pict>
-            <v:polyline w14:anchorId="31C640DE" id="Freeform 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" points="124.75pt,113.4pt,549.95pt,113.4pt" coordsize="8504,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCd4MZabQIAAC4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyw/ItEkpV1K1HSFtixC&#10;Wi7Slg9wHaeJcDzGdpsuX78zTtqGIl4QL9aMZzznzM3L22Or2UE534ApeDZJOVNGQtmYXcG/b+5f&#10;LzjzQZhSaDCq4E/K89vVyxfLzuZqCjXoUjmGQYzPO1vwOgSbJ4mXtWqFn4BVBo0VuFYEVN0uKZ3o&#10;MHqrk2ma3iQduNI6kMp7vF33Rr6K8atKyfC1qrwKTBccuYV4unhu6UxWS5HvnLB1Iwca4h9YtKIx&#10;CHoOtRZBsL1r/gjVNtKBhypMJLQJVFUjVcwBs8nSq2wea2FVzAWL4+25TP7/hZVfDo/2myPq3j6A&#10;/OGxIklnfX62kOLRh227z1BiD8U+QEz2WLmWXmIa7Bhr+nSuqToGJvFyPkvTdIallydbIvLTQ7n3&#10;4aOCGEQcHnzo21GiFItZMiNaRNzg+6rV2JlXCUtZxxbzdDb07uyTjXzIPnJDyN0pqKhPOPJoBiCU&#10;mKCJTWNeFjzlQ6gj0uhEpP7ii+jXvoh6gXA4itdD6DjDIdz2iVgRiBlBkMi6gscs6aKFg9pANIWr&#10;SiPIxarN2Cs+H7PqzfiCALDNvRBBieuoGQbuG61jN7QhKjdv5n1tPOimJCOx8W63vdOOHQSuV5al&#10;63RByWCw39wc7E0Zg9VKlB8GOYhG9zL6a6xtHDuaNNpen2+hfMKpc9AvLX4yKNTgfnHW4cIW3P/c&#10;C6c4058MbsS7bEZjFqIym7+douLGlu3YIozEUAUPHBtP4l3of4W9dc2uRqQsjoKB9zjtVUOTGfn1&#10;rAYFlzJmO3wgtPVjPXpdvrnVMwAAAP//AwBQSwMEFAAGAAgAAAAhAPdvTwDgAAAADAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQwSFhDgVPyqqyikBxNWNt0mEvQ6x24a3Zysh&#10;wW13ZzT7TbGYnBV7HEPvScHlLAGB1HjTU6vg7XV5cQsiRE1GW0+o4BsDLMrTk0Lnxh+own0dW8Eh&#10;FHKtoItxyKUMTYdOh5kfkFjb+tHpyOvYSjPqA4c7K9MkmUune+IPnR7wscPms945BVtrV34d63f3&#10;8nHz5VfVw/LpuVLq/Gy6vwMRcYp/ZjjiMzqUzLTxOzJBWAXpVXbNVh7SOXc4OpIsy0Bsfk+yLOT/&#10;EuUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ3gxlptAgAALgUAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPdvTwDgAAAADAEAAA8AAAAAAAAA&#10;AAAAAAAAxwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;" o:allowincell="f" filled="f" strokecolor="#110d08" strokeweight=".5pt">
+            <v:polyline w14:anchorId="0B56E3B8" id="Freeform 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" points="124.75pt,113.4pt,549.95pt,113.4pt" coordsize="8504,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCd4MZabQIAAC4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyw/ItEkpV1K1HSFtixC&#10;Wi7Slg9wHaeJcDzGdpsuX78zTtqGIl4QL9aMZzznzM3L22Or2UE534ApeDZJOVNGQtmYXcG/b+5f&#10;LzjzQZhSaDCq4E/K89vVyxfLzuZqCjXoUjmGQYzPO1vwOgSbJ4mXtWqFn4BVBo0VuFYEVN0uKZ3o&#10;MHqrk2ma3iQduNI6kMp7vF33Rr6K8atKyfC1qrwKTBccuYV4unhu6UxWS5HvnLB1Iwca4h9YtKIx&#10;CHoOtRZBsL1r/gjVNtKBhypMJLQJVFUjVcwBs8nSq2wea2FVzAWL4+25TP7/hZVfDo/2myPq3j6A&#10;/OGxIklnfX62kOLRh227z1BiD8U+QEz2WLmWXmIa7Bhr+nSuqToGJvFyPkvTdIallydbIvLTQ7n3&#10;4aOCGEQcHnzo21GiFItZMiNaRNzg+6rV2JlXCUtZxxbzdDb07uyTjXzIPnJDyN0pqKhPOPJoBiCU&#10;mKCJTWNeFjzlQ6gj0uhEpP7ii+jXvoh6gXA4itdD6DjDIdz2iVgRiBlBkMi6gscs6aKFg9pANIWr&#10;SiPIxarN2Cs+H7PqzfiCALDNvRBBieuoGQbuG61jN7QhKjdv5n1tPOimJCOx8W63vdOOHQSuV5al&#10;63RByWCw39wc7E0Zg9VKlB8GOYhG9zL6a6xtHDuaNNpen2+hfMKpc9AvLX4yKNTgfnHW4cIW3P/c&#10;C6c4058MbsS7bEZjFqIym7+douLGlu3YIozEUAUPHBtP4l3of4W9dc2uRqQsjoKB9zjtVUOTGfn1&#10;rAYFlzJmO3wgtPVjPXpdvrnVMwAAAP//AwBQSwMEFAAGAAgAAAAhAPdvTwDgAAAADAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQwSFhDgVPyqqyikBxNWNt0mEvQ6x24a3Zysh&#10;wW13ZzT7TbGYnBV7HEPvScHlLAGB1HjTU6vg7XV5cQsiRE1GW0+o4BsDLMrTk0Lnxh+own0dW8Eh&#10;FHKtoItxyKUMTYdOh5kfkFjb+tHpyOvYSjPqA4c7K9MkmUune+IPnR7wscPms945BVtrV34d63f3&#10;8nHz5VfVw/LpuVLq/Gy6vwMRcYp/ZjjiMzqUzLTxOzJBWAXpVXbNVh7SOXc4OpIsy0Bsfk+yLOT/&#10;EuUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ3gxlptAgAALgUAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPdvTwDgAAAADAEAAA8AAAAAAAAA&#10;AAAAAAAAxwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;" o:allowincell="f" filled="f" strokecolor="#110d08" strokeweight=".5pt">
               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;5400040,0" o:connectangles="0,0"/>
               <w10:wrap anchorx="page" anchory="page"/>
               <w10:anchorlock/>
             </v:polyline>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="1" layoutInCell="0" allowOverlap="1" wp14:anchorId="5AE4BB06" wp14:editId="13436EC1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="1" layoutInCell="0" allowOverlap="1" wp14:anchorId="5AE4BB06" wp14:editId="2ABC0D1A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>900430</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>464185</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2075815" cy="609600"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1504374212" name="Bild 7" descr="Logo der TU Dresden"/>
+          <wp:docPr id="626219092" name="Bild 7"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="626219092" name="Bild 7" descr="Logo der TU Dresden"/>
+                  <pic:cNvPr id="0" name="Picture 4"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2075815" cy="609600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4ED0BEB9" w14:textId="77777777" w:rsidR="00D07F43" w:rsidRPr="00D07F43" w:rsidRDefault="00D07F43" w:rsidP="00D07F43">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="50B626D4" w14:textId="0FA9F892" w:rsidR="00A61584" w:rsidRPr="00D07F43" w:rsidRDefault="00A61584" w:rsidP="00D07F43">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3E05BBD3" w14:textId="77777777" w:rsidR="00D07F43" w:rsidRPr="00CC1594" w:rsidRDefault="00D07F43" w:rsidP="00072C3D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="1C5B9D7C" w14:textId="57AACF11" w:rsidR="00A61584" w:rsidRPr="00CC1594" w:rsidRDefault="00A61584" w:rsidP="00072C3D">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="08554B0D" w14:textId="77777777" w:rsidR="00D07F43" w:rsidRPr="00CC1594" w:rsidRDefault="00D07F43" w:rsidP="00072C3D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="655BA8BC" w14:textId="55E8AD57" w:rsidR="00A61584" w:rsidRPr="00CC1594" w:rsidRDefault="00A61584" w:rsidP="00072C3D">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5B12809E" w14:textId="77777777" w:rsidR="00D07F43" w:rsidRPr="00B65BF8" w:rsidRDefault="00D07F43" w:rsidP="00072C3D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="2ABAACDC" w14:textId="0DD31FB8" w:rsidR="00A61584" w:rsidRPr="00B65BF8" w:rsidRDefault="00A61584" w:rsidP="00072C3D">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1056DF36" w14:textId="77777777" w:rsidR="00D07F43" w:rsidRDefault="00C9076A" w:rsidP="00072C3D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="140674F2" w14:textId="6F661673" w:rsidR="00A61584" w:rsidRDefault="00A61584" w:rsidP="00072C3D">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> STYLEREF  "Heading 1"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00A52AD5">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>Fehler! Verwenden Sie die Registerkarte 'Start', um Heading 1 dem Text zuzuweisen, der hier angezeigt werden soll.</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="353CC84D" w14:textId="77777777" w:rsidR="00D07F43" w:rsidRPr="00B65BF8" w:rsidRDefault="00D07F43" w:rsidP="00072C3D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="6BFF565F" w14:textId="77777777" w:rsidR="00A61584" w:rsidRPr="00B65BF8" w:rsidRDefault="00A61584" w:rsidP="00072C3D">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6DDDA0CD" w14:textId="049A202E" w:rsidR="00C9076A" w:rsidRPr="00C9076A" w:rsidRDefault="00FE53E9" w:rsidP="00051AB8">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="0A78D43F" w14:textId="3B1F3CB3" w:rsidR="00A61584" w:rsidRPr="00C9076A" w:rsidRDefault="00A61584" w:rsidP="00051AB8">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:fldSimple w:instr=" STYLEREF  &quot;Überschrift 1&quot;  \* MERGEFORMAT ">
-      <w:r w:rsidR="00A54265">
+      <w:r w:rsidR="00D6579E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Hinweise zur Erstellung eines Barrierefreien Dokumentes</w:t>
       </w:r>
     </w:fldSimple>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="003A68B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D76E2434"/>
     <w:lvl w:ilvl="0" w:tplc="09461520">
       <w:start w:val="46"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="—"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -13873,60 +13252,60 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1821917231">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="965820470">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1628314337">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1359742943">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="berschrift1"/>
         <w:lvlText w:val="%1"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="624" w:hanging="624"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans SemiBold" w:hAnsi="Noto Sans SemiBold" w:cs="Noto Sans SemiBold" w:hint="default"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="berschrift2"/>
@@ -14023,485 +13402,449 @@
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1440" w:hanging="1440"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="berschrift9"/>
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1584" w:hanging="1584"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="430516478">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="289171750">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="284048555">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="23211605">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1976836198">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="263534534">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="2112704808">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1050691345">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1839494518">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="505093039">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="698043942">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1273240923">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="2032946581">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="6366828">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="460731486">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="18"/>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w15:person w15:author="Rothmann">
     <w15:presenceInfo w15:providerId="None" w15:userId="Rothmann"/>
   </w15:person>
   <w15:person w15:author="Windows-Benutzer">
     <w15:presenceInfo w15:providerId="None" w15:userId="Windows-Benutzer"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="794"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-position-horizontal-relative:page;mso-position-vertical-relative:page" fill="f" fillcolor="white" stroke="f">
+    <o:shapedefaults v:ext="edit" spidmax="2049" style="mso-position-horizontal-relative:page;mso-position-vertical-relative:page" fill="f" fillcolor="white" stroke="f">
       <v:fill color="white" on="f"/>
       <v:stroke on="f"/>
       <v:textbox inset="0,0,0,0"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A52AD5"/>
+    <w:rsidRoot w:val="00BA57F4"/>
     <w:rsid w:val="00014CA1"/>
     <w:rsid w:val="00016DAA"/>
     <w:rsid w:val="00022067"/>
     <w:rsid w:val="00024C74"/>
     <w:rsid w:val="00051AB8"/>
     <w:rsid w:val="00054227"/>
     <w:rsid w:val="000657B6"/>
     <w:rsid w:val="00065AB5"/>
     <w:rsid w:val="000722C3"/>
     <w:rsid w:val="00072C3D"/>
-    <w:rsid w:val="00076949"/>
     <w:rsid w:val="000929E5"/>
     <w:rsid w:val="00092DCC"/>
     <w:rsid w:val="000A2700"/>
     <w:rsid w:val="000E3618"/>
     <w:rsid w:val="000F1830"/>
     <w:rsid w:val="000F1C82"/>
     <w:rsid w:val="00101AE9"/>
-    <w:rsid w:val="00111AC8"/>
     <w:rsid w:val="00120A48"/>
     <w:rsid w:val="00155E9E"/>
     <w:rsid w:val="00162894"/>
     <w:rsid w:val="0016639A"/>
-    <w:rsid w:val="00173917"/>
     <w:rsid w:val="001803D2"/>
     <w:rsid w:val="00180567"/>
     <w:rsid w:val="001948C5"/>
-    <w:rsid w:val="001E52F6"/>
     <w:rsid w:val="001E7603"/>
     <w:rsid w:val="001E775E"/>
     <w:rsid w:val="001F6DE2"/>
     <w:rsid w:val="002014EC"/>
     <w:rsid w:val="00201CD0"/>
     <w:rsid w:val="00210C68"/>
-    <w:rsid w:val="00231560"/>
     <w:rsid w:val="00231B1D"/>
     <w:rsid w:val="00243947"/>
     <w:rsid w:val="002844AE"/>
     <w:rsid w:val="002940CA"/>
     <w:rsid w:val="00295543"/>
     <w:rsid w:val="002961D1"/>
     <w:rsid w:val="002B2143"/>
     <w:rsid w:val="002C2B07"/>
-    <w:rsid w:val="002D10F1"/>
     <w:rsid w:val="002D35B9"/>
     <w:rsid w:val="002E095A"/>
     <w:rsid w:val="002F0E99"/>
     <w:rsid w:val="003123E9"/>
     <w:rsid w:val="00323432"/>
     <w:rsid w:val="003475A0"/>
     <w:rsid w:val="003511F2"/>
     <w:rsid w:val="0035460A"/>
     <w:rsid w:val="00366FB0"/>
     <w:rsid w:val="0038081A"/>
     <w:rsid w:val="00392D80"/>
     <w:rsid w:val="00394FF8"/>
     <w:rsid w:val="003A31CD"/>
     <w:rsid w:val="003A4275"/>
-    <w:rsid w:val="003B1C8E"/>
     <w:rsid w:val="003B30E9"/>
     <w:rsid w:val="003B53F8"/>
     <w:rsid w:val="003B7DB1"/>
     <w:rsid w:val="003C2BB8"/>
     <w:rsid w:val="003D7E2B"/>
     <w:rsid w:val="00421442"/>
     <w:rsid w:val="00422402"/>
     <w:rsid w:val="004249AD"/>
     <w:rsid w:val="004251DE"/>
     <w:rsid w:val="00433F08"/>
     <w:rsid w:val="004A3A59"/>
     <w:rsid w:val="004B3F96"/>
-    <w:rsid w:val="004B4998"/>
     <w:rsid w:val="004B49C7"/>
     <w:rsid w:val="004B6FE0"/>
-    <w:rsid w:val="004C1331"/>
     <w:rsid w:val="004C18A7"/>
-    <w:rsid w:val="004F3A98"/>
     <w:rsid w:val="004F5856"/>
     <w:rsid w:val="004F7F6F"/>
     <w:rsid w:val="005128A8"/>
     <w:rsid w:val="0052513E"/>
     <w:rsid w:val="00536A96"/>
     <w:rsid w:val="00541DAF"/>
     <w:rsid w:val="00555E64"/>
-    <w:rsid w:val="00561742"/>
     <w:rsid w:val="00567322"/>
-    <w:rsid w:val="00572D17"/>
     <w:rsid w:val="0059226D"/>
     <w:rsid w:val="0059258A"/>
     <w:rsid w:val="005A1ED4"/>
     <w:rsid w:val="005A488F"/>
     <w:rsid w:val="005A5436"/>
     <w:rsid w:val="005D1944"/>
     <w:rsid w:val="005D321A"/>
     <w:rsid w:val="005E367A"/>
     <w:rsid w:val="005E43F3"/>
     <w:rsid w:val="00605D7A"/>
     <w:rsid w:val="00612ED7"/>
-    <w:rsid w:val="00654A04"/>
     <w:rsid w:val="00656B7F"/>
     <w:rsid w:val="00657A29"/>
     <w:rsid w:val="00667985"/>
     <w:rsid w:val="006828D3"/>
     <w:rsid w:val="0068395B"/>
     <w:rsid w:val="00695900"/>
     <w:rsid w:val="006A3939"/>
     <w:rsid w:val="006D70EC"/>
     <w:rsid w:val="006E42FB"/>
     <w:rsid w:val="006F6477"/>
     <w:rsid w:val="006F71AC"/>
     <w:rsid w:val="007001A5"/>
-    <w:rsid w:val="007025B2"/>
     <w:rsid w:val="0073282F"/>
+    <w:rsid w:val="00743241"/>
     <w:rsid w:val="00756EB3"/>
     <w:rsid w:val="0076262D"/>
     <w:rsid w:val="0078723D"/>
     <w:rsid w:val="007A2A95"/>
     <w:rsid w:val="007A753B"/>
     <w:rsid w:val="007C659B"/>
     <w:rsid w:val="007D28F9"/>
     <w:rsid w:val="007D31F3"/>
     <w:rsid w:val="007E612E"/>
     <w:rsid w:val="00800E69"/>
     <w:rsid w:val="00804A35"/>
     <w:rsid w:val="008150F9"/>
     <w:rsid w:val="00815199"/>
     <w:rsid w:val="00822210"/>
-    <w:rsid w:val="008244D2"/>
     <w:rsid w:val="00834F1D"/>
     <w:rsid w:val="00851BB5"/>
-    <w:rsid w:val="00870BB8"/>
     <w:rsid w:val="00892819"/>
     <w:rsid w:val="008A0960"/>
     <w:rsid w:val="008A5DAE"/>
     <w:rsid w:val="008A5DBE"/>
     <w:rsid w:val="008B1BE7"/>
     <w:rsid w:val="008B759D"/>
     <w:rsid w:val="008D0F2F"/>
     <w:rsid w:val="008E16D1"/>
     <w:rsid w:val="0090234F"/>
     <w:rsid w:val="00907DC3"/>
     <w:rsid w:val="0091288A"/>
     <w:rsid w:val="00921FEB"/>
     <w:rsid w:val="00935A93"/>
-    <w:rsid w:val="00935B33"/>
     <w:rsid w:val="00937630"/>
     <w:rsid w:val="00943BA3"/>
     <w:rsid w:val="00945AEC"/>
-    <w:rsid w:val="00946F39"/>
     <w:rsid w:val="0095622E"/>
     <w:rsid w:val="009603D1"/>
     <w:rsid w:val="00960A76"/>
     <w:rsid w:val="00960BDA"/>
     <w:rsid w:val="00962BF6"/>
-    <w:rsid w:val="00965906"/>
     <w:rsid w:val="0097537C"/>
     <w:rsid w:val="009871AA"/>
     <w:rsid w:val="0099317A"/>
     <w:rsid w:val="009A7E6B"/>
     <w:rsid w:val="009B1DFA"/>
     <w:rsid w:val="009C4458"/>
     <w:rsid w:val="009C4893"/>
     <w:rsid w:val="009D1E8E"/>
     <w:rsid w:val="009F550F"/>
     <w:rsid w:val="00A003D7"/>
     <w:rsid w:val="00A13E41"/>
     <w:rsid w:val="00A25B37"/>
     <w:rsid w:val="00A27BCF"/>
     <w:rsid w:val="00A41BC2"/>
-    <w:rsid w:val="00A52AD5"/>
-    <w:rsid w:val="00A54265"/>
     <w:rsid w:val="00A56F77"/>
+    <w:rsid w:val="00A61584"/>
     <w:rsid w:val="00A81296"/>
-    <w:rsid w:val="00A96340"/>
     <w:rsid w:val="00AA066F"/>
     <w:rsid w:val="00AB2FEF"/>
     <w:rsid w:val="00AC5CD4"/>
     <w:rsid w:val="00AD07A2"/>
     <w:rsid w:val="00AD280A"/>
     <w:rsid w:val="00AE7D22"/>
     <w:rsid w:val="00AF5279"/>
-    <w:rsid w:val="00B10B0E"/>
     <w:rsid w:val="00B10EAC"/>
     <w:rsid w:val="00B129EF"/>
     <w:rsid w:val="00B146B7"/>
     <w:rsid w:val="00B256F4"/>
-    <w:rsid w:val="00B27781"/>
     <w:rsid w:val="00B34F58"/>
     <w:rsid w:val="00B35C1A"/>
     <w:rsid w:val="00B36A11"/>
-    <w:rsid w:val="00B469FE"/>
     <w:rsid w:val="00B504FC"/>
     <w:rsid w:val="00B51FE5"/>
     <w:rsid w:val="00B57561"/>
     <w:rsid w:val="00B65BF8"/>
     <w:rsid w:val="00B662C4"/>
     <w:rsid w:val="00B70BCE"/>
     <w:rsid w:val="00B744F1"/>
     <w:rsid w:val="00B7676E"/>
     <w:rsid w:val="00B869D7"/>
     <w:rsid w:val="00B879FD"/>
     <w:rsid w:val="00B96121"/>
     <w:rsid w:val="00BA1E44"/>
     <w:rsid w:val="00BA57F4"/>
     <w:rsid w:val="00BE04A9"/>
     <w:rsid w:val="00BF201E"/>
     <w:rsid w:val="00BF6861"/>
     <w:rsid w:val="00C007FB"/>
     <w:rsid w:val="00C031A4"/>
-    <w:rsid w:val="00C07783"/>
     <w:rsid w:val="00C31044"/>
     <w:rsid w:val="00C4681E"/>
-    <w:rsid w:val="00C53E82"/>
     <w:rsid w:val="00C634DF"/>
     <w:rsid w:val="00C7646A"/>
     <w:rsid w:val="00C804F2"/>
     <w:rsid w:val="00C858FC"/>
     <w:rsid w:val="00C9076A"/>
     <w:rsid w:val="00C90991"/>
     <w:rsid w:val="00C9262B"/>
     <w:rsid w:val="00C94C6C"/>
     <w:rsid w:val="00C95923"/>
     <w:rsid w:val="00CA0FB0"/>
     <w:rsid w:val="00CA1C0C"/>
     <w:rsid w:val="00CB0717"/>
     <w:rsid w:val="00CB1306"/>
     <w:rsid w:val="00CB14A9"/>
-    <w:rsid w:val="00CB350F"/>
-    <w:rsid w:val="00CC01C2"/>
     <w:rsid w:val="00CC1594"/>
     <w:rsid w:val="00CE019A"/>
     <w:rsid w:val="00CF2B9D"/>
     <w:rsid w:val="00CF4007"/>
     <w:rsid w:val="00CF4EDB"/>
-    <w:rsid w:val="00D0298B"/>
     <w:rsid w:val="00D07F43"/>
     <w:rsid w:val="00D119A4"/>
-    <w:rsid w:val="00D143E0"/>
     <w:rsid w:val="00D23410"/>
     <w:rsid w:val="00D24179"/>
     <w:rsid w:val="00D26B08"/>
     <w:rsid w:val="00D44C1F"/>
     <w:rsid w:val="00D5417D"/>
-    <w:rsid w:val="00D60B15"/>
     <w:rsid w:val="00D61973"/>
+    <w:rsid w:val="00D6579E"/>
     <w:rsid w:val="00D831C8"/>
     <w:rsid w:val="00D83B9B"/>
     <w:rsid w:val="00D961D2"/>
     <w:rsid w:val="00DB76DC"/>
     <w:rsid w:val="00DC425A"/>
     <w:rsid w:val="00DC7175"/>
     <w:rsid w:val="00DC73C4"/>
     <w:rsid w:val="00DD6874"/>
     <w:rsid w:val="00DD7ADB"/>
-    <w:rsid w:val="00DE3FD5"/>
     <w:rsid w:val="00E11F22"/>
     <w:rsid w:val="00E15359"/>
     <w:rsid w:val="00E15C7C"/>
     <w:rsid w:val="00E22D36"/>
     <w:rsid w:val="00E42AED"/>
     <w:rsid w:val="00E465FC"/>
     <w:rsid w:val="00E5310D"/>
     <w:rsid w:val="00E56FC1"/>
     <w:rsid w:val="00E83266"/>
     <w:rsid w:val="00E85294"/>
     <w:rsid w:val="00EA2373"/>
     <w:rsid w:val="00EB7A4C"/>
     <w:rsid w:val="00EC0E0F"/>
     <w:rsid w:val="00ED510B"/>
     <w:rsid w:val="00EF7114"/>
-    <w:rsid w:val="00F05019"/>
     <w:rsid w:val="00F207A4"/>
     <w:rsid w:val="00F447F1"/>
     <w:rsid w:val="00F50400"/>
     <w:rsid w:val="00F50E71"/>
     <w:rsid w:val="00F56918"/>
-    <w:rsid w:val="00F81EB9"/>
     <w:rsid w:val="00F843CF"/>
     <w:rsid w:val="00F91359"/>
-    <w:rsid w:val="00FA4771"/>
     <w:rsid w:val="00FD420B"/>
-    <w:rsid w:val="00FE53E9"/>
     <w:rsid w:val="00FE68E0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-position-horizontal-relative:page;mso-position-vertical-relative:page" fill="f" fillcolor="white" stroke="f">
+    <o:shapedefaults v:ext="edit" spidmax="2049" style="mso-position-horizontal-relative:page;mso-position-vertical-relative:page" fill="f" fillcolor="white" stroke="f">
       <v:fill color="white" on="f"/>
       <v:stroke on="f"/>
       <v:textbox inset="0,0,0,0"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-[...2 lines deleted...]
-  <w15:docId w15:val="{27FBC307-C258-4DB1-9042-E83D9B736D0B}"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="7481621A"/>
+  <w15:docId w15:val="{BE873499-BB24-49E0-9F96-1D8931BC47F7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="3" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -14829,222 +14172,219 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008244D2"/>
+    <w:rsid w:val="00C9076A"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:spacing w:line="320" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cstheme="minorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift1Zchn"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00946F39"/>
+    <w:rsid w:val="006F71AC"/>
     <w:pPr>
       <w:keepNext/>
       <w:pageBreakBefore/>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="431"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Noto Sans SemiBold" w:hAnsi="Noto Sans SemiBold" w:cs="Noto Sans SemiBold"/>
       <w:kern w:val="32"/>
-      <w:sz w:val="32"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="berschrift1"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift2Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00946F39"/>
+    <w:rsid w:val="00851BB5"/>
     <w:pPr>
       <w:pageBreakBefore w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="431"/>
         <w:tab w:val="left" w:pos="624"/>
       </w:tabs>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:iCs/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="berschrift2"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift3Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00946F39"/>
+    <w:rsid w:val="005D1944"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
-      <w:sz w:val="22"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="berschrift3"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift4Zchn"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00946F39"/>
+    <w:rsid w:val="00F447F1"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
       </w:numPr>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="berschrift1"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift5Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="006F71AC"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:ind w:left="431" w:hanging="431"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="berschrift5"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift6Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="006F71AC"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="6"/>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift7Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00946F39"/>
+    <w:rsid w:val="006F71AC"/>
     <w:pPr>
       <w:keepNext/>
       <w:pageBreakBefore/>
       <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="431" w:hanging="431"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Noto Sans SemiBold" w:hAnsi="Noto Sans SemiBold" w:cs="Noto Sans SemiBold"/>
-      <w:sz w:val="32"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift8Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004B49C7"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="7"/>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
@@ -15055,50 +14395,51 @@
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift9Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004B49C7"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tud-brieftextgross">
     <w:name w:val="tud-brief_text gross"/>
@@ -15340,142 +14681,143 @@
       </w:tabs>
       <w:spacing w:after="100"/>
       <w:ind w:left="221"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Verzeichnis3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B869D7"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="440"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="berschrift1Zchn">
     <w:name w:val="Überschrift 1 Zchn"/>
     <w:link w:val="berschrift1"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00946F39"/>
+    <w:rsid w:val="006F71AC"/>
     <w:rPr>
       <w:rFonts w:ascii="Noto Sans SemiBold" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans SemiBold" w:cs="Noto Sans SemiBold"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:kern w:val="32"/>
-      <w:sz w:val="32"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="40"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="berschrift2Zchn">
     <w:name w:val="Überschrift 2 Zchn"/>
     <w:link w:val="berschrift2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00946F39"/>
+    <w:rsid w:val="00851BB5"/>
     <w:rPr>
       <w:rFonts w:ascii="Noto Sans SemiBold" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans SemiBold" w:cs="Noto Sans SemiBold"/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:kern w:val="32"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="berschrift3Zchn">
     <w:name w:val="Überschrift 3 Zchn"/>
     <w:link w:val="berschrift3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00946F39"/>
+    <w:rsid w:val="005D1944"/>
     <w:rPr>
       <w:rFonts w:ascii="Noto Sans SemiBold" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans SemiBold" w:cs="Noto Sans SemiBold"/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:kern w:val="32"/>
-      <w:sz w:val="22"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="berschrift4Zchn">
     <w:name w:val="Überschrift 4 Zchn"/>
     <w:link w:val="berschrift4"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00946F39"/>
+    <w:rsid w:val="00F447F1"/>
     <w:rPr>
       <w:rFonts w:ascii="Noto Sans SemiBold" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans SemiBold" w:cs="Noto Sans SemiBold"/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:kern w:val="32"/>
+      <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="berschrift5Zchn">
     <w:name w:val="Überschrift 5 Zchn"/>
     <w:link w:val="berschrift5"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="006F71AC"/>
     <w:rPr>
       <w:rFonts w:ascii="Noto Sans SemiBold" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans SemiBold" w:cs="Noto Sans SemiBold"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:kern w:val="32"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="berschrift6Zchn">
     <w:name w:val="Überschrift 6 Zchn"/>
     <w:link w:val="berschrift6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="006F71AC"/>
     <w:rPr>
       <w:rFonts w:ascii="Noto Sans SemiBold" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans SemiBold" w:cs="Noto Sans SemiBold"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:kern w:val="32"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="berschrift7Zchn">
     <w:name w:val="Überschrift 7 Zchn"/>
     <w:link w:val="berschrift7"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00946F39"/>
+    <w:rsid w:val="006F71AC"/>
     <w:rPr>
       <w:rFonts w:ascii="Noto Sans SemiBold" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans SemiBold" w:cs="Noto Sans SemiBold"/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="32"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="berschrift8Zchn">
     <w:name w:val="Überschrift 8 Zchn"/>
     <w:link w:val="berschrift8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="004B49C7"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="berschrift9Zchn">
     <w:name w:val="Überschrift 9 Zchn"/>
     <w:link w:val="berschrift9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="004B49C7"/>
@@ -15494,60 +14836,60 @@
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="KeinLeerraum">
     <w:name w:val="No Spacing"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00EA2373"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="querbalken">
     <w:name w:val="querbalken"/>
     <w:basedOn w:val="Standard"/>
     <w:rsid w:val="00536A96"/>
     <w:rPr>
       <w:b/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beschriftung">
     <w:name w:val="caption"/>
     <w:next w:val="Standard"/>
     <w:qFormat/>
-    <w:rsid w:val="008244D2"/>
+    <w:rsid w:val="00AB2FEF"/>
     <w:pPr>
       <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Noto Sans" w:eastAsia="Calibri" w:hAnsi="Noto Sans" w:cstheme="minorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="18"/>
+      <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarthema">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Kommentartext"/>
     <w:next w:val="Kommentartext"/>
     <w:link w:val="KommentarthemaZchn"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00101AE9"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarthemaZchn">
     <w:name w:val="Kommentarthema Zchn"/>
     <w:link w:val="Kommentarthema"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00101AE9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -15619,86 +14961,91 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Textkrper-Einzug2Zchn">
     <w:name w:val="Textkörper-Einzug 2 Zchn"/>
     <w:link w:val="Textkrper-Einzug2"/>
     <w:semiHidden/>
     <w:rsid w:val="001E775E"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="TitelZchn"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00946F39"/>
+    <w:rsid w:val="00A25B37"/>
     <w:pPr>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:contextualSpacing/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Noto Sans SemiBold" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Noto Sans SemiBold" w:cs="Noto Sans SemiBold"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelZchn">
     <w:name w:val="Titel Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00946F39"/>
+    <w:rsid w:val="00A25B37"/>
     <w:rPr>
       <w:rFonts w:ascii="Noto Sans SemiBold" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Noto Sans SemiBold" w:cs="Noto Sans SemiBold"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Untertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="UntertitelZchn"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00A25B37"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Noto Sans"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UntertitelZchn">
     <w:name w:val="Untertitel Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Untertitel"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="00A25B37"/>
     <w:rPr>
       <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:uiPriority w:val="59"/>
@@ -15805,51 +15152,51 @@
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00422402"/>
     <w:pPr>
       <w:spacing w:after="100"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Verzeichnis6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00323432"/>
     <w:pPr>
       <w:spacing w:after="100"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listenabsatz">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00D0298B"/>
+    <w:rsid w:val="008A0960"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB14A9"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AbsenderzeileunterLogo">
     <w:name w:val="Absenderzeile unter Logo"/>
     <w:basedOn w:val="Standard"/>
     <w:qFormat/>
     <w:rsid w:val="0052513E"/>
     <w:pPr>
       <w:spacing w:before="360"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
@@ -15870,83 +15217,78 @@
   </w:style>
   <w:style w:type="character" w:styleId="SchwacheHervorhebung">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="00F447F1"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0035460A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:styleId="Fett">
+    <w:name w:val="Strong"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004B4998"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A61584"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tu-dresden.de/tu-dresden/universitaetskultur/diversitaet-inklusion/agsbs/dokumente" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/de-de/office/anpassen-oder-erstellen-neuer-formatvorlagen-d38d6e47-f6fc-48eb-a607-1eb120dec563" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.tu-dresden.de/spaces/TUDMarke/pages/403965504/Schrift" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:peter.stange@&#8203;tu-dresden.de" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/de-de/office/spaltenumbruch-einf%C3%BCgen-fa34916a-d6ce-4c99-8646-0461a6030451" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/de-de/office/erstellen-oder-bearbeiten-eines-links-5d8c0804-f998-4143-86b1-1199735e07bf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tu-dresden.de/tu-dresden/universitaetskultur/diversitaet-inklusion/agsbs/dokumente" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tu-dresden.de/die_tu_dresden/fakultaeten/fakultaet_maschinenwesen/iet/dokumente/Richtlinie_fuer_die_Anfertigung_der_Diplomarbeit_051207.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.tu-dresden.de/spaces/TUDMarke/pages/403965498/Farben" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/de-de/office/hinzuf%C3%BCgen-von-alternativem-text-zu-einer-form-einem-bild-diagramm-einer-smartart-grafik-oder-einem-anderen-objekt-44989b2a-903c-4d9a-b742-6a75b451c669" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://leserlich.info" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/de-de/office/anpassen-oder-erstellen-neuer-formatvorlagen-d38d6e47-f6fc-48eb-a607-1eb120dec563" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId69" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/de-de/office/einf%C3%BCgen-einer-tabelle-a138f745-73ef-4879-b99a-2f3d38be612a" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tu-dresden.de/ing/maschinenwesen/iet/gewv/studium/studentische-arbeiten" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/de-de/office/einf%C3%BCgen-eines-inhaltsverzeichnisses-882e8564-0edb-435e-84b5-1d8552ccf0c0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://callassoftware.com/products/pdfgohtml/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/bitv_2_0/__2a.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/de-de/office/erstellen-eines-querverweises-300b208c-e45a-487a-880b-a02767d9774b" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tu-dresden.de/ing/maschinenwesen/iet/gewv/die-professur/beschaeftigte/peter_stange" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.paciellogroup.com/resources/contrastanalyser/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/de-de/office/hinzuf%C3%BCgen-von-alternativem-text-zu-einer-form-einem-bild-diagramm-einer-smartart-grafik-oder-einem-anderen-objekt-44989b2a-903c-4d9a-b742-6a75b451c669" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/de-de/office/%C3%A4ndern-eines-designs-und-festlegen-als-standard-in-word-oder-excel-c846f997-968e-4daa-b2d4-42bd2afef904" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/de-de/office/hinzuf%C3%BCgen-von-spalten-zu-einem-word-dokument-319f3705-bc28-9da2-0ec5-eea2343274aa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/de-de/office/video-erstellen-von-barrierefreien-tabellen-in-word-cb464015-59dc-46a0-ac01-6217c62210e5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.access-for-all.ch/ch/pdf-werkstatt/pdf-accessibility-checker-pac.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.tu-dresden.de/spaces/TUDMarke/pages/403965507/Icons" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/de-de/office/erstellen-einer-aufz%C3%A4hlung-oder-nummerierten-liste-9ff81241-58a8-4d88-8d8c-acab3006a23e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/de-de/office/einf%C3%BCgen-eines-inhaltsverzeichnisses-882e8564-0edb-435e-84b5-1d8552ccf0c0" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/de-de/office/spaltenumbruch-einf%C3%BCgen-fa34916a-d6ce-4c99-8646-0461a6030451" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/de-de/office/erstellen-einer-aufz%C3%A4hlung-oder-nummerierten-liste-9ff81241-58a8-4d88-8d8c-acab3006a23e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/de-de/office/erstellen-oder-bearbeiten-eines-links-5d8c0804-f998-4143-86b1-1199735e07bf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tu-dresden.de/tu-dresden/universitaetskultur/diversitaet-inklusion/agsbs/dokumente" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId68" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.tu-dresden.de/spaces/TUDMarke/pages/403965498/Farben" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/de-de/office/hinzuf%C3%BCgen-von-alternativem-text-zu-einer-form-einem-bild-diagramm-einer-smartart-grafik-oder-einem-anderen-objekt-44989b2a-903c-4d9a-b742-6a75b451c669" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://leserlich.info" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/de-de/office/anpassen-oder-erstellen-neuer-formatvorlagen-d38d6e47-f6fc-48eb-a607-1eb120dec563" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tu-dresden.de/die_tu_dresden/fakultaeten/fakultaet_maschinenwesen/iet/dokumente/Richtlinie_fuer_die_Anfertigung_der_Diplomarbeit_051207.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/de-de/office/%C3%A4ndern-eines-designs-und-festlegen-als-standard-in-word-oder-excel-c846f997-968e-4daa-b2d4-42bd2afef904" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tu-dresden.de/ing/maschinenwesen/iet/gewv/studium/studentische-arbeiten" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/de-de/office/einf%C3%BCgen-eines-inhaltsverzeichnisses-882e8564-0edb-435e-84b5-1d8552ccf0c0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/de-de/office/einf%C3%BCgen-einer-tabelle-a138f745-73ef-4879-b99a-2f3d38be612a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.callassoftware.com/de/news/2018/10/callas-pdfgohtml-2-0-erschienen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/de-de/office/erstellen-eines-querverweises-300b208c-e45a-487a-880b-a02767d9774b" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.tu-dresden.de/spaces/TUDMarke/pages/403965507/Icons" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/bitv_2_0/__2a.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.paciellogroup.com/resources/contrastanalyser/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/de-de/office/hinzuf%C3%BCgen-von-spalten-zu-einem-word-dokument-319f3705-bc28-9da2-0ec5-eea2343274aa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/de-de/office/hinzuf%C3%BCgen-von-alternativem-text-zu-einer-form-einem-bild-diagramm-einer-smartart-grafik-oder-einem-anderen-objekt-44989b2a-903c-4d9a-b742-6a75b451c669" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.tu-dresden.de/spaces/TUDMarke/pages/403965504/Schrift" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/de-de/office/video-erstellen-von-barrierefreien-tabellen-in-word-cb464015-59dc-46a0-ac01-6217c62210e5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.access-for-all.ch/ch/pdf-werkstatt/pdf-accessibility-checker-pac.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/de-de/office/anpassen-oder-erstellen-neuer-formatvorlagen-d38d6e47-f6fc-48eb-a607-1eb120dec563" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/de-de/office/einf%C3%BCgen-eines-inhaltsverzeichnisses-882e8564-0edb-435e-84b5-1d8552ccf0c0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tu-dresden.de/tu-dresden/universitaetskultur/diversitaet-inklusion/agsbs/dokumente" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\alexb\Downloads\Student_Wissenschaftl_Arbeiten.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -16175,94 +15517,94 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0A0B08E-1172-46B8-97EF-6E399593D8E4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD313B27-7939-499E-9264-B8D8A2829C18}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Student_Wissenschaftl_Arbeiten</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>32</Pages>
-[...1 lines deleted...]
-  <Characters>31522</Characters>
+  <Pages>33</Pages>
+  <Words>4826</Words>
+  <Characters>30408</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>262</Lines>
-  <Paragraphs>73</Paragraphs>
+  <Lines>253</Lines>
+  <Paragraphs>70</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Vorlage für Studentische Arbeiten - GEWV</vt:lpstr>
       <vt:lpstr>  </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MDC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>36979</CharactersWithSpaces>
+  <CharactersWithSpaces>35164</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="180" baseType="variant">
       <vt:variant>
         <vt:i4>1835060</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>197</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc263936625</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1441847</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -16773,34 +16115,34 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc234400805</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Vorlage für Studentische Arbeiten - GEWV</dc:title>
   <dc:subject/>
-  <dc:creator>Alex Blandon</dc:creator>
+  <dc:creator>EsprimoP5635</dc:creator>
   <cp:keywords>Vorlage TUD, Studentische Arbeiten, Professur Gebäudeenergie und Wärmeversorgung</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>