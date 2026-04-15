--- v0 (2025-11-27)
+++ v1 (2026-04-15)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="672A6659" w14:textId="77777777" w:rsidR="00502EF9" w:rsidRDefault="00502EF9" w:rsidP="003E0C23">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="28"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="002060"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="440AFB76" w14:textId="77777777" w:rsidR="003E0C23" w:rsidRPr="00637D8C" w:rsidRDefault="003E0C23" w:rsidP="003E0C23">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="28"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="002060"/>
@@ -325,122 +325,138 @@
                               </w:rPr>
                               <w:t xml:space="preserve">IMPORTANT INFORMATION: For the Erasmus+ 2021-2027 programme, Learning Agreements must be managed online. Higher Education Institutions can do this by using the </w:t>
                             </w:r>
                             <w:hyperlink r:id="rId12" w:history="1">
                               <w:r w:rsidRPr="005F66E7">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:b/>
                                   <w:lang w:val="en-GB"/>
                                 </w:rPr>
                                 <w:t>Online Learning Agreement platform</w:t>
                               </w:r>
                             </w:hyperlink>
                             <w:r w:rsidRPr="005F66E7">
                               <w:rPr>
                                 <w:b/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> or an equivalent system connected to the Erasmus Without Paper Network. Therefore, this template is provided</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> by the European Commission  </w:t>
+                              <w:t xml:space="preserve"> by the European </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Commission  </w:t>
                             </w:r>
                             <w:r w:rsidRPr="005F66E7">
                               <w:rPr>
                                 <w:b/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>for information purposes only and must not be used to manage Learning Agreements for studies. Please visit the Erasmus Without Paper Competence Centre for a more detailed data standard, to which all equivalent systems need to adhere.</w:t>
+                              <w:t>for</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="005F66E7">
+                              <w:rPr>
+                                <w:b/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> information purposes only and must not be used to manage Learning Agreements for studies. Please visit the Erasmus Without Paper Competence Centre for a more detailed data standard, to which all equivalent systems need to adhere.</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> For further guidance on how to manage Online Learning Agreements – Please read the </w:t>
                             </w:r>
                             <w:hyperlink r:id="rId13" w:history="1">
                               <w:r w:rsidRPr="005F66E7">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:b/>
                                   <w:lang w:val="en-GB"/>
                                 </w:rPr>
                                 <w:t>Guidelines on how to use the Learning Agreement for studies</w:t>
                               </w:r>
                             </w:hyperlink>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t xml:space="preserve">. </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 1" style="position:absolute;left:0;text-align:left;margin-left:-35.25pt;margin-top:14.95pt;width:593.25pt;height:131.25pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="#002060" strokecolor="#002060" strokeweight="1pt" w14:anchorId="110EDC16" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJ2jmKmAIAALoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3ayJO2COkXQosOA&#10;og3aDj0rspQYkEWNUmJnXz9KdtyuLXYoloNCmuQT+UTy/KKtDdsr9BXYgo9Ocs6UlVBWdlPwn4/X&#10;X84480HYUhiwquAH5fnF4vOn88bN1Ri2YEqFjECsnzeu4NsQ3DzLvNyqWvgTcMqSUQPWIpCKm6xE&#10;0RB6bbJxns+yBrB0CFJ5T1+vOiNfJHytlQx3WnsVmCk45RbSielcxzNbnIv5BoXbVrJPQ3wgi1pU&#10;li4doK5EEGyH1RuoupIIHnQ4kVBnoHUlVaqBqhnlr6p52AqnUi1EjncDTf7/wcrb/QpZVdLbcWZF&#10;TU90T6QJuzGKjSI9jfNz8npwK+w1T2KstdVYx3+qgrWJ0sNAqWoDk/TxdPp1Mj6dcibJNprNZmek&#10;EE72HO7Qh+8KahaFgiNdn6gU+xsfOtejS7zNg6nK68qYpOBmfWmQ7UV833ycz9KTEvpfbsZ+LJJw&#10;YmgWOeiqTlI4GBUBjb1XmsijOscp5dS2akhISKlsGHWmrShVl+c0p19PwhCRKEmAEVlTfQN2DxBH&#10;4i12R1DvH0NV6vohOP9XYl3wEJFuBhuG4LqygO8BGKqqv7nzP5LUURNZCu26JZcorqE8UJchdOPn&#10;nbyu6K1vhA8rgTRvNJm0Q8IdHdpAU3DoJc62gL/f+x79aQzIyllD81tw/2snUHFmflgakG+jySQO&#10;fFIm09MxKfjSsn5psbv6EqiFaAgouyRG/2COokaon2jVLOOtZBJW0t0FlwGPymXo9gotK6mWy+RG&#10;Q+5EuLEPTkbwSHDs5cf2SaDrGz7QrNzCcdbF/FXfd74x0sJyF0BXaSieee2ppwWReqhfZnEDvdST&#10;1/PKXfwBAAD//wMAUEsDBBQABgAIAAAAIQB8sxLI4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwDIbvSHuHyJO4bUkr1rHSdEJDIIR2WYfENWtMW9E4VZNuHU9PemJH259+f3+2HU3Lzti7&#10;xpKEaCmAIZVWN1RJ+Dy+Lh6BOa9Iq9YSSriig20+u8tUqu2FDngufMVCCLlUSai971LOXVmjUW5p&#10;O6Rw+7a9UT6MfcV1ry4h3LQ8FiLhRjUUPtSqw12N5U8xGAlodh9f+1VxsIm4HuPoxf4Ob+9S3s/H&#10;5ydgHkf/D8OkH9QhD04nO5B2rJWwWItVQCXEmw2wCYiiJLQ7TZv4AXie8dsO+R8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEACdo5ipgCAAC6BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAfLMSyOEAAAALAQAADwAAAAAAAAAAAAAAAADyBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="110EDC16" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-35.25pt;margin-top:14.95pt;width:593.25pt;height:131.25pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9L4e/ggIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3ayJO2COkXQosOA&#10;oi3aDj0rspQYkEWNUmJnXz9KdpyuLXYoloNCmuQT+UTy/KKtDdsp9BXYgo9Ocs6UlVBWdl3wn0/X&#10;X84480HYUhiwquB75fnF4vOn88bN1Rg2YEqFjECsnzeu4JsQ3DzLvNyoWvgTcMqSUQPWIpCK66xE&#10;0RB6bbJxns+yBrB0CFJ5T1+vOiNfJHytlQx3WnsVmCk45RbSielcxTNbnIv5GoXbVLJPQ3wgi1pU&#10;li4doK5EEGyL1RuoupIIHnQ4kVBnoHUlVaqBqhnlr6p53AinUi1EjncDTf7/wcrb3aO7R6KhcX7u&#10;SYxVtBrr+E/5sTaRtR/IUm1gkj6eTr9OxqdTziTZRrPZ7IwUwsmO4Q59+K6gZlEoONJrJJLE7saH&#10;zvXgEm/zYKryujImKbheXRpkOxFfLh/ns/RYhP6Xm7EfiyScGJodq05S2BsVAY19UJpVJdU5Timn&#10;hlRDQkJKZcOoM21Eqbo8pzn9ehKGiERJAozImuobsHuA2OxvsTuCev8YqlI/D8H5vxLrgoeIdDPY&#10;MATXlQV8D8BQVf3Nnf+BpI6ayFJoVy25RHEF5f4eGUI3WN7J64re+kb4cC+QJolmjrZDuKNDG2gK&#10;Dr3E2Qbw93vfoz81OFk5a2gyC+5/bQUqzswPS63/bTSZxFFOymR6OiYFX1pWLy12W18CtdCI9pCT&#10;SYz+wRxEjVA/0xJZxlvJJKykuwsuAx6Uy9BtDFpDUi2XyY3G14lwYx+djOCR4NjLT+2zQNc3fKBZ&#10;uYXDFIv5q77vfGOkheU2gK7SUBx57amn0U891K+puFte6snruEwXfwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAHyzEsjhAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9Ie4fIk7htSSvWsdJ0&#10;QkMghHZZh8Q1a0xb0ThVk24dT096Ykfbn35/f7YdTcvO2LvGkoRoKYAhlVY3VEn4PL4uHoE5r0ir&#10;1hJKuKKDbT67y1Sq7YUOeC58xUIIuVRJqL3vUs5dWaNRbmk7pHD7tr1RPox9xXWvLiHctDwWIuFG&#10;NRQ+1KrDXY3lTzEYCWh2H1/7VXGwibge4+jF/g5v71Lez8fnJ2AeR/8Pw6Qf1CEPTic7kHaslbBY&#10;i1VAJcSbDbAJiKIktDtNm/gBeJ7x2w75HwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB9&#10;L4e/ggIAAJQFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQB8sxLI4QAAAAsBAAAPAAAAAAAAAAAAAAAAANwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" fillcolor="#002060" strokecolor="#002060" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="005F66E7" w:rsidR="00BA1E54" w:rsidP="003E0C23" w:rsidRDefault="00BA1E54" w14:paraId="5335D903" w14:textId="77777777">
+                    <w:p w14:paraId="6D6A0F21" w14:textId="77777777" w:rsidR="00BA1E54" w:rsidRPr="005F66E7" w:rsidRDefault="00BA1E54" w:rsidP="003E0C23">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005F66E7">
                         <w:rPr>
                           <w:b/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve">IMPORTANT INFORMATION: For the Erasmus+ 2021-2027 programme, Learning Agreements must be managed online. Higher Education Institutions can do this by using the </w:t>
                       </w:r>
-                      <w:hyperlink w:history="1" r:id="rId14">
+                      <w:hyperlink r:id="rId14" w:history="1">
                         <w:r w:rsidRPr="005F66E7">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:b/>
                             <w:lang w:val="en-GB"/>
                           </w:rPr>
                           <w:t>Online Learning Agreement platform</w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r w:rsidRPr="005F66E7">
                         <w:rPr>
                           <w:b/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> or an equivalent system connected to the Erasmus Without Paper Network. Therefore, this template is provided</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> by the European </w:t>
                       </w:r>
                       <w:proofErr w:type="gramStart"/>
                       <w:r>
@@ -450,51 +466,51 @@
                         </w:rPr>
                         <w:t xml:space="preserve">Commission  </w:t>
                       </w:r>
                       <w:r w:rsidRPr="005F66E7">
                         <w:rPr>
                           <w:b/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t>for</w:t>
                       </w:r>
                       <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidRPr="005F66E7">
                         <w:rPr>
                           <w:b/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> information purposes only and must not be used to manage Learning Agreements for studies. Please visit the Erasmus Without Paper Competence Centre for a more detailed data standard, to which all equivalent systems need to adhere.</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> For further guidance on how to manage Online Learning Agreements – Please read the </w:t>
                       </w:r>
-                      <w:hyperlink w:history="1" r:id="rId15">
+                      <w:hyperlink r:id="rId15" w:history="1">
                         <w:r w:rsidRPr="005F66E7">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:b/>
                             <w:lang w:val="en-GB"/>
                           </w:rPr>
                           <w:t>Guidelines on how to use the Learning Agreement for studies</w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve">. </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
@@ -898,52 +914,50 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1573" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B94D5A5" w14:textId="77777777" w:rsidR="00E4761F" w:rsidRDefault="00E4761F" w:rsidP="005F66E7">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="28"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DEEC669" w14:textId="77777777" w:rsidR="00E4761F" w:rsidRDefault="00E4761F" w:rsidP="005F66E7">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="28"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1783" w:type="dxa"/>
@@ -1010,75 +1024,75 @@
       <w:tr w:rsidR="00E4761F" w14:paraId="7F2FD049" w14:textId="77777777" w:rsidTr="00E4761F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1547" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="53128261" w14:textId="77777777" w:rsidR="00E4761F" w:rsidRPr="002A00C3" w:rsidRDefault="00E4761F" w:rsidP="00E4761F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2990" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4CE4DA0E" w14:textId="77777777" w:rsidR="00E4761F" w:rsidRPr="00E4761F" w:rsidRDefault="00E4761F" w:rsidP="00E4761F">
+          <w:p w14:paraId="4CE4DA0E" w14:textId="0425BF30" w:rsidR="00E4761F" w:rsidRPr="00E4761F" w:rsidRDefault="00424253" w:rsidP="00E4761F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>ESI</w:t>
+              <w:t>E-Mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1783" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="58725506" w14:textId="77777777" w:rsidR="00E4761F" w:rsidRPr="00E4761F" w:rsidRDefault="00E4761F" w:rsidP="00E4761F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
@@ -2160,95 +2174,93 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">A1 </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-2112575825"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">     A2 </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-14159553"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">     B1 </w:t>
@@ -2260,227 +2272,222 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1942573431"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">     B2 </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1407178793"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">     C1 </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1357394471"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">     C2 </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="439038858"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">     Native speaker </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="93995076"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6BB9E253" w14:textId="77777777" w:rsidR="008667EB" w:rsidRPr="009B606A" w:rsidRDefault="008667EB" w:rsidP="003E0C23">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="28"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
@@ -2654,75 +2661,98 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1010113284"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="008667EB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="008667EB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">   /  Virtual component </w:t>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008667EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>/  Virtual</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008667EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> component </w:t>
             </w:r>
             <w:r w:rsidRPr="008667EB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>(only if applicable</w:t>
             </w:r>
             <w:r w:rsidRPr="008667EB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
@@ -2733,51 +2763,50 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-674497616"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="008667EB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="2424C06D" w14:textId="77777777" w:rsidR="009A1854" w:rsidRPr="008667EB" w:rsidRDefault="009A1854" w:rsidP="00236998">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
@@ -2838,51 +2867,50 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="888067301"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="008667EB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="58EA4BE0" w14:textId="77777777" w:rsidR="009A1854" w:rsidRPr="008667EB" w:rsidRDefault="009A1854" w:rsidP="00236998">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
@@ -2900,130 +2928,153 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Short-term doctoral mobility </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-452025017"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="008667EB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="008667EB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">  /  Virtual component  </w:t>
+              <w:t xml:space="preserve">  /  Virtual </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008667EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">component  </w:t>
             </w:r>
             <w:r w:rsidRPr="008667EB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>(only if applicable</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008667EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>only if applicable</w:t>
             </w:r>
             <w:r w:rsidRPr="008667EB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="008667EB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="570705732"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="008667EB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="018ABB1F" w14:textId="77777777" w:rsidR="00236998" w:rsidRDefault="009A1854" w:rsidP="00236998">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
               <w:ind w:right="28"/>
               <w:rPr>
@@ -5988,51 +6039,50 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-995719538"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">     No</w:t>
@@ -6044,51 +6094,50 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1161897585"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00502EF9" w:rsidRPr="002A00C3" w14:paraId="3B8B558F" w14:textId="77777777" w:rsidTr="00413573">
         <w:trPr>
           <w:trHeight w:val="224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1648" w:type="dxa"/>
             <w:tcBorders>
@@ -6327,51 +6376,50 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="2025130338"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">     No</w:t>
@@ -6383,51 +6431,50 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1288471788"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00502EF9" w:rsidRPr="002A00C3" w14:paraId="491A0434" w14:textId="77777777" w:rsidTr="00413573">
         <w:trPr>
           <w:trHeight w:val="132"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1648" w:type="dxa"/>
             <w:tcBorders>
@@ -6670,51 +6717,50 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-822194682"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">     No</w:t>
@@ -6726,51 +6772,50 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1802217204"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00502EF9" w:rsidRPr="002A00C3" w14:paraId="1810D5E2" w14:textId="77777777" w:rsidTr="00413573">
         <w:trPr>
           <w:trHeight w:val="132"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1648" w:type="dxa"/>
             <w:tcBorders>
@@ -6950,51 +6995,50 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-51772300"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">     No</w:t>
@@ -7006,51 +7050,50 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="826631475"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00502EF9" w:rsidRPr="002A00C3" w14:paraId="4DE5285C" w14:textId="77777777" w:rsidTr="00413573">
         <w:trPr>
           <w:trHeight w:val="132"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1648" w:type="dxa"/>
             <w:tcBorders>
@@ -7230,51 +7273,50 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1215507196"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">     No</w:t>
@@ -7286,51 +7328,50 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1696570292"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00502EF9" w:rsidRPr="002A00C3" w14:paraId="4F69667B" w14:textId="77777777" w:rsidTr="00413573">
         <w:trPr>
           <w:trHeight w:val="132"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1648" w:type="dxa"/>
             <w:tcBorders>
@@ -7510,51 +7551,50 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="198451388"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">     No</w:t>
@@ -7566,51 +7606,50 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="460386476"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00502EF9" w:rsidRPr="002A00C3" w14:paraId="51A2170D" w14:textId="77777777" w:rsidTr="00413573">
         <w:trPr>
           <w:trHeight w:val="132"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1648" w:type="dxa"/>
             <w:tcBorders>
@@ -7790,51 +7829,50 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1364511744"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">     No</w:t>
@@ -7846,51 +7884,50 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="950285938"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00502EF9" w:rsidRPr="002A00C3" w14:paraId="5866ACAF" w14:textId="77777777" w:rsidTr="00413573">
         <w:trPr>
           <w:trHeight w:val="213"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1648" w:type="dxa"/>
             <w:tcBorders>
@@ -8407,61 +8444,75 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> or description of the study</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="456DFE90" w14:textId="77777777" w:rsidR="00C32A4D" w:rsidRDefault="00C32A4D" w:rsidP="00005FFC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>programme  at the Receiving</w:t>
+              <w:t>programme  at</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the Receiving</w:t>
             </w:r>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3066" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
           </w:tcPr>
           <w:p w14:paraId="1872A614" w14:textId="77777777" w:rsidR="00C32A4D" w:rsidRDefault="00C32A4D" w:rsidP="00005FFC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-993"/>
               <w:rPr>
@@ -8706,51 +8757,50 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-664936460"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">     No</w:t>
@@ -8762,51 +8812,50 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="158192799"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C32A4D" w14:paraId="3616C89C" w14:textId="77777777" w:rsidTr="00BD28B3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1053" w:type="dxa"/>
             <w:vMerge/>
@@ -8926,51 +8975,50 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1293253223"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">     No</w:t>
@@ -8982,51 +9030,50 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="355001529"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C32A4D" w14:paraId="2DAEA1EF" w14:textId="77777777" w:rsidTr="00BD28B3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1053" w:type="dxa"/>
             <w:vMerge/>
@@ -9146,51 +9193,50 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="56746684"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">     No</w:t>
@@ -9202,51 +9248,50 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1150671211"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C32A4D" w14:paraId="1909BEF8" w14:textId="77777777" w:rsidTr="00BD28B3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1053" w:type="dxa"/>
             <w:vMerge/>
@@ -9878,51 +9923,50 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-269702886"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">     No</w:t>
@@ -9934,51 +9978,50 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1091857033"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C32A4D" w14:paraId="393301BD" w14:textId="77777777" w:rsidTr="00BD28B3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1053" w:type="dxa"/>
             <w:vMerge/>
@@ -10098,51 +10141,50 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1213071186"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">     No</w:t>
@@ -10154,51 +10196,50 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1585029238"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C32A4D" w14:paraId="7DA9754F" w14:textId="77777777" w:rsidTr="00BD28B3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1053" w:type="dxa"/>
             <w:vMerge/>
@@ -10318,51 +10359,50 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1420065142"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">     No</w:t>
@@ -10374,51 +10414,50 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="238060567"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C32A4D" w14:paraId="5FAA462A" w14:textId="77777777" w:rsidTr="00BD28B3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1053" w:type="dxa"/>
             <w:vMerge/>
@@ -11090,51 +11129,50 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-817028896"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">     No</w:t>
@@ -11146,51 +11184,50 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="2128656573"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C32A4D" w14:paraId="5C93A9D9" w14:textId="77777777" w:rsidTr="00BD28B3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1053" w:type="dxa"/>
             <w:vMerge/>
@@ -11310,51 +11347,50 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1984687947"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">     No</w:t>
@@ -11366,51 +11402,50 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1149559120"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C32A4D" w14:paraId="3E083045" w14:textId="77777777" w:rsidTr="00BD28B3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1053" w:type="dxa"/>
             <w:vMerge/>
@@ -11530,51 +11565,50 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="546653520"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">     No</w:t>
@@ -11586,51 +11620,50 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1334099966"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C32A4D" w14:paraId="1BBEA7D5" w14:textId="77777777" w:rsidTr="00BD28B3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1053" w:type="dxa"/>
             <w:vMerge/>
@@ -13507,51 +13540,77 @@
           </w:tcPr>
           <w:p w14:paraId="1FE91678" w14:textId="77777777" w:rsidR="0089316A" w:rsidRPr="002A00C3" w:rsidRDefault="0089316A" w:rsidP="00BA1E54">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Number of ECTS  credits (or equivalent)</w:t>
+              <w:t xml:space="preserve">Number of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002A00C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ECTS  credits</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002A00C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (or equivalent)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0089316A" w:rsidRPr="002A00C3" w14:paraId="1782FA9B" w14:textId="77777777" w:rsidTr="0089316A">
         <w:trPr>
           <w:trHeight w:val="104"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1515" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7ADA28FF" w14:textId="77777777" w:rsidR="0089316A" w:rsidRPr="002A00C3" w:rsidRDefault="0089316A" w:rsidP="00BA1E54">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13642,183 +13701,180 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D1C84E6" w14:textId="533F48C8" w:rsidR="0089316A" w:rsidRPr="002A00C3" w:rsidRDefault="008C3EE2" w:rsidP="00BA1E54">
+          <w:p w14:paraId="0D1C84E6" w14:textId="533F48C8" w:rsidR="0089316A" w:rsidRPr="002A00C3" w:rsidRDefault="00000000" w:rsidP="00BA1E54">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="788944703"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AD60CE">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="412DD878" w14:textId="77777777" w:rsidR="0089316A" w:rsidRPr="002A00C3" w:rsidRDefault="008C3EE2" w:rsidP="00BA1E54">
+          <w:p w14:paraId="412DD878" w14:textId="77777777" w:rsidR="0089316A" w:rsidRPr="002A00C3" w:rsidRDefault="00000000" w:rsidP="00BA1E54">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="993454283"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0089316A" w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
             </w:rPr>
             <w:alias w:val="Reason for change"/>
             <w:tag w:val="Reason for change"/>
             <w:id w:val="739363885"/>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="1" w:value="1"/>
               <w:listItem w:displayText="2" w:value="2"/>
               <w:listItem w:displayText="3" w:value="3"/>
               <w:listItem w:displayText="4" w:value="4"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1701" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="54FBB16C" w14:textId="77777777" w:rsidR="0089316A" w:rsidRPr="002A00C3" w:rsidRDefault="0089316A" w:rsidP="00BA1E54">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
@@ -13985,182 +14041,179 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4053F9D1" w14:textId="77777777" w:rsidR="0089316A" w:rsidRPr="002A00C3" w:rsidRDefault="008C3EE2" w:rsidP="00BA1E54">
+          <w:p w14:paraId="4053F9D1" w14:textId="77777777" w:rsidR="0089316A" w:rsidRPr="002A00C3" w:rsidRDefault="00000000" w:rsidP="00BA1E54">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1158355212"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0089316A" w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14E8EB90" w14:textId="77777777" w:rsidR="0089316A" w:rsidRPr="002A00C3" w:rsidRDefault="008C3EE2" w:rsidP="00BA1E54">
+          <w:p w14:paraId="14E8EB90" w14:textId="77777777" w:rsidR="0089316A" w:rsidRPr="002A00C3" w:rsidRDefault="00000000" w:rsidP="00BA1E54">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1784565115"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0089316A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
             </w:rPr>
             <w:alias w:val="Reason for change"/>
             <w:tag w:val="Reason for change"/>
             <w:id w:val="-994719219"/>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="5" w:value="5"/>
               <w:listItem w:displayText="6" w:value="6"/>
               <w:listItem w:displayText="7" w:value="7"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1701" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="37A642A9" w14:textId="77777777" w:rsidR="0089316A" w:rsidRPr="002A00C3" w:rsidRDefault="0089316A" w:rsidP="00BA1E54">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
@@ -14945,183 +14998,180 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="351D0424" w14:textId="77777777" w:rsidR="00F86247" w:rsidRPr="002A00C3" w:rsidRDefault="008C3EE2" w:rsidP="00F86247">
+          <w:p w14:paraId="351D0424" w14:textId="77777777" w:rsidR="00F86247" w:rsidRPr="002A00C3" w:rsidRDefault="00000000" w:rsidP="00F86247">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1806974447"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F86247" w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="418A20AE" w14:textId="77777777" w:rsidR="00F86247" w:rsidRPr="002A00C3" w:rsidRDefault="008C3EE2" w:rsidP="00F86247">
+          <w:p w14:paraId="418A20AE" w14:textId="77777777" w:rsidR="00F86247" w:rsidRPr="002A00C3" w:rsidRDefault="00000000" w:rsidP="00F86247">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="502093609"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F86247">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
             </w:rPr>
             <w:alias w:val="Reason for change"/>
             <w:tag w:val="Reason for change"/>
             <w:id w:val="-526246091"/>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="1" w:value="1"/>
               <w:listItem w:displayText="2" w:value="2"/>
               <w:listItem w:displayText="3" w:value="3"/>
               <w:listItem w:displayText="4" w:value="4"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1673" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="30211418" w14:textId="77777777" w:rsidR="00F86247" w:rsidRPr="002A00C3" w:rsidRDefault="00F86247" w:rsidP="00F86247">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                 </w:pPr>
@@ -15205,51 +15255,50 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="273208480"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">     No</w:t>
@@ -15261,51 +15310,50 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1443263112"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F86247" w:rsidRPr="002A00C3" w14:paraId="75CF18A0" w14:textId="77777777" w:rsidTr="00793583">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="6" w:type="dxa"/>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15411,182 +15459,179 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2027F543" w14:textId="77777777" w:rsidR="00F86247" w:rsidRPr="002A00C3" w:rsidRDefault="008C3EE2" w:rsidP="00F86247">
+          <w:p w14:paraId="2027F543" w14:textId="77777777" w:rsidR="00F86247" w:rsidRPr="002A00C3" w:rsidRDefault="00000000" w:rsidP="00F86247">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="2002080083"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F86247" w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7BF29469" w14:textId="77777777" w:rsidR="00F86247" w:rsidRPr="002A00C3" w:rsidRDefault="008C3EE2" w:rsidP="00F86247">
+          <w:p w14:paraId="7BF29469" w14:textId="77777777" w:rsidR="00F86247" w:rsidRPr="002A00C3" w:rsidRDefault="00000000" w:rsidP="00F86247">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="2052731257"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F86247" w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
             </w:rPr>
             <w:alias w:val="Reason for change"/>
             <w:tag w:val="Reason for change"/>
             <w:id w:val="-2024467529"/>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="5" w:value="5"/>
               <w:listItem w:displayText="6" w:value="6"/>
               <w:listItem w:displayText="7" w:value="7"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1673" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7C5EBE31" w14:textId="77777777" w:rsidR="00F86247" w:rsidRPr="002A00C3" w:rsidRDefault="00F86247" w:rsidP="00F86247">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                 </w:pPr>
@@ -15670,51 +15715,50 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="796254740"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">     No</w:t>
@@ -15726,51 +15770,50 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="2040543849"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="508C98E9" w14:textId="77777777" w:rsidR="0089316A" w:rsidRDefault="0089316A" w:rsidP="0089316A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
@@ -16042,61 +16085,75 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> or description of the study</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C556696" w14:textId="4732AEC7" w:rsidR="00AD60CE" w:rsidRDefault="00AD60CE" w:rsidP="006B2CC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">programme  at the Receiving </w:t>
+              <w:t>programme  at</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the Receiving </w:t>
             </w:r>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
           </w:tcPr>
           <w:p w14:paraId="3DF7AA24" w14:textId="32752060" w:rsidR="006B2CC6" w:rsidRPr="006B2CC6" w:rsidRDefault="006B2CC6" w:rsidP="009B606A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -16392,51 +16449,50 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-727850403"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">     No</w:t>
@@ -16448,51 +16504,50 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="2090345302"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD60CE" w14:paraId="2613E9C1" w14:textId="77777777" w:rsidTr="006B2CC6">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="767" w:type="dxa"/>
             <w:vMerge/>
@@ -16629,51 +16684,50 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-399754406"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">     No</w:t>
@@ -16685,51 +16739,50 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1119339253"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="42AFC42D" w14:textId="77777777" w:rsidR="0089316A" w:rsidRDefault="0089316A" w:rsidP="007925D1">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="28"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
@@ -17487,51 +17540,71 @@
               <w:t xml:space="preserve">Short description of a virtual component </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8306" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="444FCAD3" w14:textId="77777777" w:rsidR="003A52FF" w:rsidRPr="002E1905" w:rsidRDefault="00BA1E54" w:rsidP="00BA1E54">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E1905">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>An indication of whether the virtual component is an online course(s), embedded in an course(s) selected at the receiving institution, embedded in a blended intensive programme and/or other type of online activity at the receiving institution along with component title(s) or short description of the online activity.</w:t>
+              <w:t xml:space="preserve">An indication of whether the virtual component is an online course(s), embedded in </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002E1905">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002E1905">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> course(s) selected at the receiving institution, embedded in a blended intensive programme and/or other type of online activity at the receiving institution along with component title(s) or short description of the online activity.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA1E54" w14:paraId="4F08CD2B" w14:textId="77777777" w:rsidTr="002E1905">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C409132" w14:textId="77777777" w:rsidR="00BA1E54" w:rsidRPr="002E1905" w:rsidRDefault="002E1905" w:rsidP="00A2227D">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="28"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E1905">
               <w:rPr>
@@ -17557,51 +17630,69 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E1905">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">If a long-term physical mobility is not suitable, the student may undertake a study period abroad </w:t>
             </w:r>
             <w:r w:rsidRPr="002E1905">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">lasting between 5 days and 30 days and combined with a compulsory virtual component to faciliate an online learning exchange and/or </w:t>
+              <w:t xml:space="preserve">lasting between 5 days and 30 days and combined with a compulsory virtual component to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002E1905">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>faciliate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002E1905">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> an online learning exchange and/or </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">teamwork. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E1905" w14:paraId="620632A0" w14:textId="77777777" w:rsidTr="002E1905">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F5841F6" w14:textId="77777777" w:rsidR="002E1905" w:rsidRPr="002E1905" w:rsidRDefault="002E1905" w:rsidP="002E1905">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="28"/>
               <w:rPr>
@@ -17639,51 +17730,69 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E1905">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">A study period abroad </w:t>
             </w:r>
             <w:r w:rsidRPr="002E1905">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">lasting between 5 days and 30 days. An optional virtual component to faciliate an online learning exchange and/or </w:t>
+              <w:t xml:space="preserve">lasting between 5 days and 30 days. An optional virtual component to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002E1905">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>faciliate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002E1905">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> an online learning exchange and/or </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">teamwork can be added to further enhance the learning outcomes. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EA0171" w14:paraId="6E78679D" w14:textId="77777777" w:rsidTr="002E1905">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1EFF367A" w14:textId="77777777" w:rsidR="00EA0171" w:rsidRPr="002E1905" w:rsidRDefault="00EA0171" w:rsidP="002E1905">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="28"/>
               <w:rPr>
@@ -17835,60 +17944,62 @@
               </w:rPr>
               <w:t xml:space="preserve"> a clear justification needs to be provided and an indication on what other type of formal recognition will be applied e.g. registration in the students’ </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r w:rsidRPr="002E1905">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>diploma supplement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="002E1905">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
+              <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="002E1905">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Europass</w:t>
               </w:r>
+              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
             <w:r w:rsidRPr="002E1905">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mobility Document. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C5273" w14:paraId="792D70FE" w14:textId="77777777" w:rsidTr="002E1905">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="158CB674" w14:textId="77777777" w:rsidR="002C5273" w:rsidRPr="002E1905" w:rsidRDefault="00694BEE" w:rsidP="00A2227D">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="28"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
@@ -18407,184 +18518,184 @@
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="28"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="002060"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B124E2" w:rsidRPr="00637D8C" w:rsidSect="003E0C23">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EBBF5C1" w14:textId="77777777" w:rsidR="00FF253B" w:rsidRDefault="00FF253B" w:rsidP="005F66E7">
+    <w:p w14:paraId="1EF0AC28" w14:textId="77777777" w:rsidR="00E57738" w:rsidRDefault="00E57738" w:rsidP="005F66E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E71E068" w14:textId="77777777" w:rsidR="00FF253B" w:rsidRDefault="00FF253B" w:rsidP="005F66E7">
+    <w:p w14:paraId="068FC4E2" w14:textId="77777777" w:rsidR="00E57738" w:rsidRDefault="00E57738" w:rsidP="005F66E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4574272D" w14:textId="77777777" w:rsidR="00FF253B" w:rsidRDefault="00FF253B">
+    <w:p w14:paraId="6BB849F8" w14:textId="77777777" w:rsidR="00E57738" w:rsidRDefault="00E57738">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D14106E" w14:textId="77777777" w:rsidR="00FF253B" w:rsidRDefault="00FF253B" w:rsidP="005F66E7">
+    <w:p w14:paraId="70BE7F3B" w14:textId="77777777" w:rsidR="00E57738" w:rsidRDefault="00E57738" w:rsidP="005F66E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D8A45A3" w14:textId="77777777" w:rsidR="00FF253B" w:rsidRDefault="00FF253B" w:rsidP="005F66E7">
+    <w:p w14:paraId="1A758F6A" w14:textId="77777777" w:rsidR="00E57738" w:rsidRDefault="00E57738" w:rsidP="005F66E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="70DBABCF" w14:textId="77777777" w:rsidR="00FF253B" w:rsidRDefault="00FF253B">
+    <w:p w14:paraId="73E3A51B" w14:textId="77777777" w:rsidR="00E57738" w:rsidRDefault="00E57738">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0AA92C87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B7E08D4C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -19195,119 +19306,122 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2081177285">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2102094775">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1266965264">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="2048292410">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1254777996">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1388065938">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-  <w:revisionView w:inkAnnotations="0"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="150"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003E0C23"/>
     <w:rsid w:val="00005FFC"/>
     <w:rsid w:val="00021B3A"/>
     <w:rsid w:val="00094C8A"/>
     <w:rsid w:val="000C3BE0"/>
     <w:rsid w:val="000C610D"/>
     <w:rsid w:val="000D7748"/>
     <w:rsid w:val="001424A8"/>
     <w:rsid w:val="00174F66"/>
     <w:rsid w:val="00181968"/>
     <w:rsid w:val="0019347D"/>
     <w:rsid w:val="001A5F47"/>
     <w:rsid w:val="001C792B"/>
     <w:rsid w:val="001D107C"/>
     <w:rsid w:val="00236998"/>
     <w:rsid w:val="002C5273"/>
     <w:rsid w:val="002E1905"/>
     <w:rsid w:val="00314133"/>
+    <w:rsid w:val="003501AD"/>
     <w:rsid w:val="003A52FF"/>
     <w:rsid w:val="003D48C6"/>
     <w:rsid w:val="003E0C23"/>
     <w:rsid w:val="003F60C8"/>
     <w:rsid w:val="00413573"/>
+    <w:rsid w:val="00424253"/>
     <w:rsid w:val="00502EF9"/>
     <w:rsid w:val="00555F03"/>
     <w:rsid w:val="00597377"/>
     <w:rsid w:val="005B1A0D"/>
     <w:rsid w:val="005D6657"/>
     <w:rsid w:val="005F66E7"/>
     <w:rsid w:val="00605076"/>
     <w:rsid w:val="006274A5"/>
     <w:rsid w:val="00673310"/>
     <w:rsid w:val="006754AC"/>
     <w:rsid w:val="00684FA3"/>
     <w:rsid w:val="00694BEE"/>
     <w:rsid w:val="00696425"/>
     <w:rsid w:val="006B2CC6"/>
     <w:rsid w:val="007925D1"/>
     <w:rsid w:val="00793583"/>
     <w:rsid w:val="00795DCE"/>
     <w:rsid w:val="007A576D"/>
     <w:rsid w:val="007D47AF"/>
     <w:rsid w:val="00854FA2"/>
     <w:rsid w:val="008667EB"/>
     <w:rsid w:val="00882FED"/>
     <w:rsid w:val="0089316A"/>
     <w:rsid w:val="008B2E71"/>
     <w:rsid w:val="008C3EE2"/>
@@ -19316,110 +19430,111 @@
     <w:rsid w:val="00910DA9"/>
     <w:rsid w:val="009A1854"/>
     <w:rsid w:val="009A6862"/>
     <w:rsid w:val="009B1607"/>
     <w:rsid w:val="009B606A"/>
     <w:rsid w:val="00A00F20"/>
     <w:rsid w:val="00A2227D"/>
     <w:rsid w:val="00A460C8"/>
     <w:rsid w:val="00A92524"/>
     <w:rsid w:val="00AB6B93"/>
     <w:rsid w:val="00AD60CE"/>
     <w:rsid w:val="00B124E2"/>
     <w:rsid w:val="00B41409"/>
     <w:rsid w:val="00B77E44"/>
     <w:rsid w:val="00B81B82"/>
     <w:rsid w:val="00B8536F"/>
     <w:rsid w:val="00BA1E54"/>
     <w:rsid w:val="00BD28B3"/>
     <w:rsid w:val="00C26C44"/>
     <w:rsid w:val="00C31445"/>
     <w:rsid w:val="00C32A4D"/>
     <w:rsid w:val="00CB707C"/>
     <w:rsid w:val="00DD2CC6"/>
     <w:rsid w:val="00E176C0"/>
     <w:rsid w:val="00E4761F"/>
+    <w:rsid w:val="00E57738"/>
     <w:rsid w:val="00E750BE"/>
     <w:rsid w:val="00E7669F"/>
     <w:rsid w:val="00E7785D"/>
     <w:rsid w:val="00EA0171"/>
     <w:rsid w:val="00EF69DC"/>
     <w:rsid w:val="00F21D59"/>
     <w:rsid w:val="00F809EB"/>
     <w:rsid w:val="00F86247"/>
     <w:rsid w:val="00FC77E0"/>
     <w:rsid w:val="00FF253B"/>
     <w:rsid w:val="305EAB8B"/>
     <w:rsid w:val="619B4A23"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2CD63A67"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D52ECBEA-1D7A-4459-B484-5BF4A417C266}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -19747,50 +19862,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003E0C23"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="it-IT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
@@ -20052,51 +20172,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A460C8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A460C8"/>
     <w:rPr>
       <w:lang w:val="it-IT"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/programmes/erasmus-plus/resources/documents/guidelines-how-use-learning-agreement-studies_en" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/education/international-standard-classification-of-education-isced_en" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europa.eu/europass/en" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learning-agreement.eu/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/education/international-standard-classification-of-education-isced_en" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wiki.uni-foundation.eu/display/MAID/MyAcademicID" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europa.eu/europass/en/diploma-supplement" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/programmes/erasmus-plus/resources/documents/guidelines-how-use-learning-agreement-studies_en" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/education/ects/users-guide/docs/ects-users-guide_en.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learning-agreement.eu/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europass.cedefop.europa.eu/en/resources/european-language-levels-cefr" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -20339,56 +20459,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101007FEF7F40F5A9A641BB9D2939E2C8892B" ma:contentTypeVersion="8" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="ee783ddd034be52a740ad5a0103e6c79">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3fb91a6a-179c-40e3-9f1d-e92656024331" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="26720faaed5e43762805b1cbf3c658f9" ns2:_="">
     <xsd:import namespace="3fb91a6a-179c-40e3-9f1d-e92656024331"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3fb91a6a-179c-40e3-9f1d-e92656024331" elementFormDefault="qualified">
@@ -20516,150 +20630,149 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="" StyleName="" Version="0"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F14AA211-5527-46D3-BF36-04F2A96884F8}">
-[...14 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{100D72F8-71BA-43E0-B78D-FB5F027FE60A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3fb91a6a-179c-40e3-9f1d-e92656024331"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F14AA211-5527-46D3-BF36-04F2A96884F8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5DF222F-6722-4B57-8485-4D1BF6C8A591}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9398B86-0A7A-47B6-9CA6-0959120B2666}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9398B86-0A7A-47B6-9CA6-0959120B2666}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5DF222F-6722-4B57-8485-4D1BF6C8A591}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1853</Words>
-  <Characters>11675</Characters>
+  <Words>1852</Words>
+  <Characters>11672</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>97</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>European Commission</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13501</CharactersWithSpaces>
+  <CharactersWithSpaces>13498</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="54" baseType="variant">
       <vt:variant>
         <vt:i4>1441815</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://europass.cedefop.europa.eu/en/resources/european-language-levels-cefr</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5046343</vt:i4>
       </vt:variant>
       <vt:variant>